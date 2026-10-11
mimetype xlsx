--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386f4b93a1e32b0b231fef2f93f7d991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81681c9bfd084b5115b5b525be8414b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca07cc0f7cfe8c512745380028408083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1557f8fe7f6836ed8166d00f3c0ba254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943bba0159f2c3b53697a0fdfc7efa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b118921da8119bc694889f4271045a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa2ce44ae64d99325ba5853fd5e06f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52fcdb92424b6c51b8f81f49d535e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9273de784f565a023a9899885c41309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c272b7ad6f8688473069199578876fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c24c74c3c926a3ece92449ef001911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266770f1d755c40239efbc527228fcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dc98acfbf349c23ba1f6faed902da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea586d7a3bb2a40f079f1d399a3bf70a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5cf179c7704fb1ece81028f1523ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b7d5f601979cb8d3d09d8e4d63d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de435f201ad0b2bd348f2fa8a14d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c50d4875a70eca08981f0abdcaa2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb900e21b5be038de94ee36dca2d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189a3377ef82dd09b2b88fa2215b7eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5649d394c44d3ce76c807f2f088d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bacbbab26292a5843cde7b59abd2e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4585657182b625f6d09d423193f5ebe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418624c99e667b88b394e7e9532843324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9325318ad1734992691dfa3037d6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f1a2946ce305742dd06b2d0ab82726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cff928eee26f4fec28847091718ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6660381f3ed76daf60fc359c7c1d3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d596fddb70de7ddbb061badc46fa88829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541acc7122d2bd6e5761e474f4b9f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372257fea5d89d4fbb33faf8cd744f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a86202c9ab808e7d81480366818aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423bf4462e93aa2dbeb874b3db53a7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581b8ec6ceb32be13beba8206b3c8a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e803509c4a38a24ae240fa497bce7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6d9bc1571b1fabc2d3169f686437036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84854f8c245e22e8498e0164d82feba437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef52b2a08bbaebbcbc7e34cfd2e55738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb011729aea7329a3738cbdba40053839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31218f5a1e1364c84c4a846d4465346740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c8e4eccf3043e244e0ee4c7adb8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999819b5d136f97b61022fde41e0e7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a47f78933b1aabc958d75baa0ff70643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43880fc273f2bbfa6fc6fd0d8b226b8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0228220f7c681ce9e74bca514a02b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1b88ac03a0042c96e306bc30d1afb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ae71541dab81e15e312286946530f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ab3215ef60c95e5aa9def5e2a416e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94272deb8d4620829a674412e139f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee2e4f72216b3df27e6a50dbd2d2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264efa9831e31ae31fb32f0b16375a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa469421717555cda544129fabeeab452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d70097b60036c85b91f562b4ea09853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9b0d6f01461d427088767e9b7e48d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a42c8bd4010e2f13807fc047ae2f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea54c4291accbc02609e9a2c393db456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1704f20b4b5dcee710964144ed607957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab301681b1627d60c9dbbcccfd0d11b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c6adf4f80fe48e82999810b5c7ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715aa2c0d51004414bcde9c9a115d7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148f84e87cf75b4f2ef16b82c4e9c0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945af02db2e78bc961c1124ad9b920462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bc9a95e40399dfe61054312c203ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec94fdb0bc80ad379f42597852017a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907a52c3f7c802ea7543e22fa5dec965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70e01f45e3f9519d40f2ce32352c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a310e5a6d5bbf89584b3a9a07a470667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db462f5a95e96f450f38a1e35bfe3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa27e01dca57d7099cdf2d3c8e280b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518102dcb8d1d5b405c247e14161ccf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52627b9ac1150d49a2fb9459e685df671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e5b4c783c61349b48498337f35c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c481f1a4d14147a8fe2bfa4263dd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20b6d9f2fe9e04f3bd0a9b89399e5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8fe7644a2299f01dc4a1cda8c54ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61032b652b4e3a7fd3891a99a91350a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3253370885b0524ced04f7c3ce66577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e91bb163b54d43ccf0c240863fa6ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78ddc52c21078b908c80e70f414dd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdaeb18e80533cbfc6c133d5af8ca580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626701d6f57abd2e9f353a91b9cd0ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bfa868924bdc86e50ca7702b1df4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47185ef2810449b0f2a956e672a3b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745bbc1c512bd170a6a55678864a8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28102e7110bf6fbd5520821a9370bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf92be83bb8b33655e0348df42e59c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162edce9b08983c4a716095c630b82487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e0e0e5cfc41bfe4c79f84e16ac0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae017ecef8b16184b7d3b2b4efe262b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd599e9469672ca5e7ec4ff33b673090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db4268fe13a674496c4fb330290b8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f49ded0aec68a21050099036d13b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce1de6508d904cf16df8143950c96e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2887d8822458434d39297814017994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f0e4ef363b91f0a48fb9a1a68617295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110033dea8f31a5fc3218358363a150596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ac2485076179620e4778f60c0f7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aafee37f9e18e2d32889a59fcd70e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfb74ce2ea0cc6dd541a7622b8f8c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514c314ea1237a552d177e160e358c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea378b60c3870dadf072d57bdd0ec8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6055dae803916b6ee8895e1803eeb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa36120a701b0f5ea688c1809ea1c83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e7c63141371bedab3fcf8a4646b09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a12ea810e90ee4343dd34d23a8b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5627b5dba27e1baf133056d547dd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c20d79b8a69702aea5ced6f50020107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0977bfd61ad03eb8aee08471ad6ac63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1aff38cb21cb7899695b51e633b55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d49b4ad41d5ec10fb03e77af54a0c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83f52c023f1c16b62fa13de772e92f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f095d771c21067dbbfe172caa04e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5184f13044b70360e7ee2d6ddaac53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9481c5aaf87db6ebc24dc69801d07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25215f4b4b8ade338636476fd456bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44f6022b298303cc6b470af8ea1e57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f46f0e4ce7a95c6538012eb43a0187117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d1e39e7a0c2bc1cb83f2db39228c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5293767bd48845a91200974736ca9b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e8045b07e691fde81545b1baf48ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fff98073838de6e4f70964e39b0c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aa489dfe4621e05553b8f6d2a2bc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8399c8ad4cc1386ec7b03705c6b3e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e37a26ec170ba60025858e6bcfbd03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc4a9a6bd460d4d9a417f6624a9c96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc58e433df03dc40d1c820edf85b33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57b45fa3a78933874389ca1175608a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9d013d650e2e1915d60b964cbca64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ef05c8774c8a68ad7aa2054981c9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b0113f6aa44ff30012890343b4a3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024932a16ad08202f36cbacd449ef6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab628c0eadb11fdcfad1eb3710c5fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa21f097763e4beb126e10e0104277a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75a398dc76f12e951124480732a92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6478622329083251afb428b14ade0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc3b4f02f11e755ae154b3b79e9100136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9944e9b2dae9da5848c7f31c42a0d17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6238318ea73aec059c0ed836bd6ffc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3a09fb6b03c416974139381146f39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16489d70656e131d5c24608637b8b3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2232f6eb440837b7d94adb367d6cca9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b610de8d8c8da2fe799773bf734dd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5172b058c28eda95cc32fff9b434c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13b0f69e2fba53ac78faa277a91c15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ac94d19885822f09f92bae678769145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5decfc582285ced372a1acb2e3149a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5912b28b3a92124df1ba287e5c79b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec112eee1bc692dd73d6f21747524c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd4e1ebc4ff38b2c432929617891b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25366b0553c98250c2451414317ca185150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ecdfe7ad1fae73fa4d7dcbc1b7da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc67d1f7948944fcc47436ae802a588152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845c0f384a7c8e7574d4c7886c233e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0806c86a084e5221049eece5e6818c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bcb555738dd3b3cade8d324cd1435155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e3dace6513b68f0f395f133178ff9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898d52d13ed6ee057a13143792bddf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd9ed53089aed3d8c6a1da305a25af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169cce6dcb51fc72e3613236b09672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccafdb2b678d5d6d4f2e4ca126861f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b1c2c6d29fcd27add920397c8981d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428cbd48c17debf42bb9ec819358fbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50ee722c98d757a71abaf207225126163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aaa1d0fd43104a1f17d7c4aca546d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e141024bb3103c4140794f63066e218165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626028d4349723b055e021716b82567166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cefcf184a8200e00e49d932cb9ba4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48cd076989d056e0c505fb1305d2a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b011d70eec2f7a8d2a7d089b815e00c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cada60b434f87ce0c8e1455ec61da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c621464a535fb249d9d3923652d2a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2c5b2406e67a7407e2eb4da794a60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c30fc95683206d7b7ecee417e48bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae1e01bc71d2ea625f094f5f98a0a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38220640a38f5c84e149c4ce040caebd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3cc6466139d6d743fffe8ea79c211176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f22b7335c306cd52f7d35fe3a3baff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4864a3a308451e204d5b10e6a3e45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06269bbb8c20c2e897839a0869ee560f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59470cc048f16c09512c64861ca3a12b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e3f0d4787f21dee6eff1c35d65169181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0c0f545ec5220a29ba03c585e016c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27791d9c60e9071f8f9cfd5fcd8595183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efda8b4aaab918f392878f89b71070f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e007f08bfb9059d7cf0d918f2562860185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada78fbae35af39ce8fc516f013e73e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f41932c37eb759c5b863f4ce6b5fbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297bd9990a45ec635c58330286c62db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233a62926c6523e33a08f7429e9e2ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0866e476c0a9301ee4b49b0333eae1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d368852cca79bf937ea9e558ea802191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e044ddd997e401ecd4cc5fc5c7171192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f3d49d13037b8d83fa19947d1675193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff9aef6bbaacedda5d0ab7f390558194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934e89d67b4b0e62b69767ec5b84f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d460631d6661f147f55e22dfb608c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25439e8166337b38bf09f60990f5334c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9eed4517f652d8afd8c34b98c5835198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46d01b2f3f25ca333af698284d0459199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137912a1fcf6cbf7a75e11d3194d94f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95a4161d32ee433412f69f44bcd8f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e91836cbafd9b26c69a158275667a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed307dfb4be99fc2ed609cb8c4579265203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce353b2bd3cdbcd59fc8c55dae30cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce13142021be2795cc59606c7ca1550205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723094f9f79f8c5a8406d9ede0fe151206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcecd45cfe79a831244fad563bdf7e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47a0dbc9e3daf17b8413beb0fd85f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f66b1f6d0d5f7dc015f756fe4104209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f824ad8cba418b4ddeb813cd24e87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946270843a72cef5b6efa2e4c52cdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487544ae867db6dceb18f84cf35970d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bd83089542abcf4aa4473cfdee331213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744364f562bc5954580442ce03a496c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9401680604560f5b341fc2ba0e703215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dda214edbab89b0a3f106e4e7d7843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935633a8734068b57da755216c66c270217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b66dae33d63e1b21cd7801984ea6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348a332f1e4ddd61b275e2a894586e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5af01cf6de1972b0c937fdc63b27e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e5b21865e5da3213888568b7f236a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841d510171559a868dbb392c434b24d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd044653e180caf2e13043a5b587c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1d43ea14954c87d309498f2d1a5cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e498f344ff2497a862c72a8aaa3b9d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b79eae7903f4e5826801528455f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df730386391f263afe6ccdcf2328a41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffbf20f3dffb36603b8e872cb6332f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d817edffc087bbc095d74b5d1898f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940091def67d43e7b85b8762f9b4bef6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cd70bda05984098f6c767b5278a55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c56d1d7b4fce4c1d7d18bdb39b6118232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cdcba2e48a15ee05c234556b94f03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf859df999cb0afe28e6472c9b38afd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838a2cd0edd2aecc1b67ab6c02af6bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082746b92a771d2b27602e3957bb8e40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da41e47c1d8a1fa42249eabd5eccfdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef277da4c0734182e7cc804d4f453238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ec9d6674510b26be34eb762662ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea8bc18fdf3f6a466176a92b653b28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f123208bc1dc145f7abd0c20fe1a5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff39f76771d62e59934144700477431242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14030c718e44854d97b71af6cb0249243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac1fd29930a814be24dade40f40ae3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cfb0d5c47700e6345d3beedba9182245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c987d5070703c9deb586e2d84a34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d86bf85149d8c8b42322482b1b3df1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a2e0cba600deabbc38abd4b4f391c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425360d0e001a98aa84ce3e4459253f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84f3d1f5d5a65906bb294e80e484db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd187340d89d5ef337235717b07ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb344fec75ea268811a7f9b67d4ccb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479224519079aeb4c5ee8fd904c6b042253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5865febcacac1d2e07156f2459ec8da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915389ee9bfaadba21b3ca2198839a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac718916a233824828c18bd2468c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98f0b1af23110c0b63855fd0808a1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec168cf3624e1247f5b22a642af2206258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c2279fbfe721c473a1a3dfcd66b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1560542cd4909e4e7474edbe3b81467260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d9e28b275d5f5a524a28cf0ccfded261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e97beb0b305923936a20867a6dd255262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb664bf28d1b5f2ee8b544e1d5c6640263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ca2aac978842a8ef1d2859cef1ba0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe9e8d551f0b15686b10383bde0e8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efebce37ce087b18393594e0a592b4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50290385e04dd71ef70aa7184b945ebc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54964b4d2e41a9f7cd3bad2ce8e8cb48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11c9818bccd748f92b4f20695cf5de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c09b14cb2c1732fc10ce8680c2abe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a823126595a4ace56f6eab759be12b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a484c8df645c8d1042692f60719a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698153dd779cc38e31c85c4cd74dc5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d184cc84943932de7f0e43402a4d3e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80c57e52c828d1d67ddcc1065faa9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dc1bf771f337c7747ad8922c8e2d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5b5dd8557d32fa1fd42861abe7872277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992210a8d2f253e40a3b03dd6df422c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de35f893b278ec54296fe659694184279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b66ae0d9dfef184e969c027cd1241280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb771a3ebe40df69959d92dbec0d81e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1c791c9714cb345f164836f7cdd7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dc23ddffc4171191e6d08bb1b1eac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e9bb0b538914879a6385109361e8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85a6659c6d32c8112072e04b342dc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457ca548c925cc9861ff8e149839b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312bd681c8d433f49bfa8321f175216287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9682a86284f5b87a2b9d0eac4260959288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67a90eff040086a5ea1a04591048b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4212e1f0a7d70c8aff388c1fb815cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be754239d97308b9905c5ede6622ea5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad754420417f16d4317b4bc8552aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199856317e5c89845961a9a8b1542a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3614137bcac4d5f470b90d2952790294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cd011e46880fbc0b1b982f57caf3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba76cb350f3676365c3bdc0a74ac9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5112696be6ceba7746a6394be34a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d800b83cb57bbb62f4556e7ae5d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c239056390e650cbec9de7138d1fe15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01072b35be25fda555213093d8e77d89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6836a68014d80e452e8b5e2fbb116301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d13a068f8fc6b6bf42769d83e1b8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22030c37e6c4a63a554d8d3cb6d1165e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29e647b3ea89e9b478ef16879a086304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db479d2d2318cd1eec739ded99a9880305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534dd8214881ab402074b6cb2bb064f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2da9ce590efb7d4068caa936d80fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407883ea5151ac0ca1cd6bd4abd9724308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a31a0018bb49ab270dde96172678309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a526c0da7551760a623380a4b0e37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eb81db774c8a2ee2d80f967ca9dd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd0fd1d12594b818b0a81c0a0a78b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f26213addb42b9549b02db7c689b6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574df593122918efcd10cb749b8032f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d6c8ac5342b0a9b6231be320a9cd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9effa69dc22fbbe99f55c715293689c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e817eccd87fd577722f8c253fbb74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43c75ed6d1046e58c979bf3476d08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66137b57d1f59ca18eefc5ed90f11782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2139e8bd91d0a57f588f7554b84e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d876263a92796281210eaedafeb4142321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a869cd517ee9e799ec12be98a795322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc8bf4d149de5c8b4bc614ad4c8bff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f065dd9f1471e2ebdb4aee30f502324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f9f963a44fd0ea2f65931c24ead5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3c4e4e863b9933ca00bbc906bd155326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f01f52c176b404919bf18fc2b785e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88469e0f40f55c2e04d7db0f807155328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159e968b3ec740fb7c984a77386a462329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd28caf8432f8b0d4eb68c88c01b48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627cf12fedc8a53ce4efa2417939957331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e07e9fe91784d6c6cf74a267ff12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eb1919d8bd126888f39c01e4991ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb963fff4f41d23d7cfce59debf36b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad476815cdea9b5ce006a7316eeea3cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa732bf07852efdcce9c5ebb71c0d1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff764f42da9a98e1d78fa302dd8bdad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf3faaa021796f438522adbf8c612b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738161e7e23f52d211114873a9636aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ed18d8d2aa68d30ed846a074186b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35778527ac21e1b7637632407775d8dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ef99cec231365062db8b2b70575fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a418b89c8d223fa73fb2a2cbe6fb5a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d83f8c9de2a996e6a1fafa2838ead344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0add91f6391fdd78412a456c59b410b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c6a315206f4dcb65e761516e3f47d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ed5945bc60bb31e8681cd2ad9c1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2753e69d011abb3d73744e64c1f8ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541a0efbc6603152c402d285067b0f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2ea455ee5a7e76c82bf6788eb1fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca490062d6b10e4a0eb6861c7d1a1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add016503dc7daeb85595b6a7c3db85c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ddb80f034bb9676358a3e73a7f8c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd811a15ff8cf3f5b91884fa417546e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec69748b50ac1c31b7a39e1e535d806355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b306a46e3081dd026f3085286d92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca8f3375071b0ae78d7ec2df6c839f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9e507834fe36d531ae461d5aa0ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f5bef5ce0c9522dd260f28fe5ccdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac257a370f07f0362135809db2a7e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aace8345260e6542de019b51d47e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991109f966d8eb2dad66d2f130d8b5a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6ff497823fa884c768a8eba20f7a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122691ec6acfa1a56653a45ea96e9d51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b094cf114f82b1243faa56205e81f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65c0627c4e43ff2a9fa5f86fb729dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bfc72969da7be62cef73af70f9558367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8068bb9f5f6c2208f37143bd4df6885368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31248b583788539e6c10dd203364582a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce2d2269a07ff7e5066d0a322853de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbfc07f32f0b9e0c75603be44bca5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fb390f1e4de04fefc9efe4c6b627d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098c875c8a316904d029e04db1e1b3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209303630e63e5be14b287bd8d500cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2fa37105c9578db697fa029404872375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc6645a2d9bd5cd382fd5826a533c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1aea475e5dc5514f4cdfb54feb0d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ec71b94ee9fc3df46fe90fa6ea3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7125788c49994ae7dbcbd611fab4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b43e88dc939a51240ad62a87de617380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b6caf058fbef9514679cf9f73cae6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6454e80c4e1ea7fc72c992bb495e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4de2695ace2ce0bc46485d2e94b76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521c86e0c5347d0805ed1345bb44d51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec518e25ddfb4b3f808618f8a013d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5d3e7f194c4c85d709d6d88d05c59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a268d490ed6335a7b9c766413b774387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e455f121538acab5a76f58bb3aa54e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccecce16d05f0d20ecefc1a0669f5ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372118c91d1a8d01515860e92b03a11e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028369ba771e950e219da1dd934d1986391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8115c4d2faebdb8ac8371da3bbece58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93712c1b3b85def1efb0f3523450edb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45519d3553c96f6bf1c621f8a1d5b41b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75381978acbe204d2848b0d3508bb857395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b4bc874376250be7a5962450e9fe3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48153f57b7033353d9be54ca2861a8a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25898285bc31a33d15d6c9c22cca79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02879cef1005185bce413de2a4dd13a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b7509f3ec9bbf55e4688ef80fd337400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f51d88640e6638958cd528b55ef8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e722bd2044a219a4098782e8d852ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7870acf0c7691b4bed2727f418c5e76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c03b9b31954959917848f38b10f964404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d405ab9e47cc335fef1a12df21e4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120226cb9bed4fb196a8a2f679919a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f326c6088b3a60535e8c96b0a8af6c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f8233ce1799917385e7d9da3a9dec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b81693c87546c6445a4e3aafce38d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42646564925d7a8cd0a91b551d92815410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aaac172215713eb39054c36738166411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cef668cdd6c31be310779dc8d6fc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0efc2dae4aa9e8ff6d564c4a9947bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb926eef9fa8a9c1d2e1b578cdc63cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df09455069cf4f7d441ec9d52dc36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34934a97dcc0e9e85ef389afac631ac1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4f985c03611e99bc956ee053810fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb468a64c7fd60e37b38132818c4f1ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b8a164c58cad319bdce615dec7047419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0d85db0938e00b2fc4d6c2817c9a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f0b373b269a4f280fcea5e5dcae16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc4364a881ab997dc4bf71aa1ba64a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996890304a270b9dbe7a8a72230d194423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b393e8163b4db9284356afc769fd8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a269b813258bfa84cc538b5f1f7e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a452fafe968a68d95e4eeda0c878fec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa183afe355bbdcc7b3f5486de4b1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813747cac3722d963096e96370b64d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd77f74ded2df6f20126eb8378e4dd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd32ec2259ce48c0c02dde794c208430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b2423e1781f75b81dcfc9525dbad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c023819a550f4fb1d177855dc5e5cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c03c733c34561a5e44f5c739f024433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b7d6600863d1a31c4d8e6651d2b7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665be0b8697c5b7591887530c2946e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79464161c4b8e6759dee15d900009e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daed209751b07661dbe01b91576a33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075fe311084b5d94dbadffa9c43f791438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31f839442ec4ffdb86c8a2229f756439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc4919f85ae7c993f37ee6f077201b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45daefd4b1ff45362b71e4ac3fa8742441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e52c08e6e7b66f0cedb6c558e1bc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48cd03bf3bb9413ee3c10bf1e32b3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4d2eb5ab66d75d3f6ac72451d0671444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5cedadae52efd27c99d2ac025415d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12627509cb8e2383fecaee76f4b96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2382eaf0eb73a3b33fca841a938a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e327eef57bb10b08d9c291f6670d4b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1667f3faa913683c7ffee2e6a68f633449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ebca569d9b8b5e99322c57a05956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a81b11f7153a3cdab3cc53d9dbd19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a201a200a87693717ffe6e7ff92be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764e9a73b0df0dbb48d805c507ecb37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74487681cdaa99240307839dfc8ee84e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa0b589e9b8de3c45f43984a11fe81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db55c48b93f89dd46705318bee4add456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b315110f93ed04537ac30b1861af99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37628cb6ea996863659cb28d4a8244bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b667bf4abe45464a3cbdb0e6979d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60441732bb1ba81e00144a62573cc50f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ca8ebdcacd2db9d9df14ecbe700a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981669b45d0e11db0d5c3560d8b134f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded49a3ecdcf9100bd91a82df49f400b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3335e0e04e0c5d09174c4e9e1295d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57484eaa275f897e876ed37d87917b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097882a833aec9f06d41d7fe2b191bfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c53bab69f6f169244495697d557bc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a6003dd90fad895b9b7857e235f4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f6cb286c96e9769d036019c98cae2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30c5b39f7f72b09ea4d5d8d3e15a57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269835fd4c5c49e6c8e3065b7220d55b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d8b77387bf83e770975f430e71fce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55569a66c363a127a42389b2db86a22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcd310027fc32be3970fad9fb826cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4ad8e756e8143a922d691eb50a368475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4d0720a5637ab8276311e34d7dfad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd76c86734dce5030aae06ddb3ce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ba1af472f557083ccdc3ce731c559478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c42e7caecf086bc31fa976a1584d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd8ad735a757200a8cff3621f174a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a25adb3925a079efe6d8b2d71a46e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a972ecb906499433f15e590cfa52eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9d58e44a56fc49bb364913e11e3c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b6028dd5bbe9d15c96b0f137fe47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d12dee200c395246b06496e1ac8830485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9853c29b0a2433f266e96706e7a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd32b439b3d7a9093e4e147d58f1f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a46a9b66e107ce6d6ba95370569513488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee57642680b1794c3cdfbd91e95903489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669bf73d97adf941e9044c4ef831b68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab52ba65d047bfeafe1507c35915767491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac639c66337dc46de11be827454023492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56157226c0820575acc74898993e8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21587fea6ed6a656e66cc151a8a26c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015abbc001d283c44075f3bc314b2e01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244abf6701da4e29246d789cd9576c91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ef69e9f210c9a9208b86fac826f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35892c07aa760136b8f761ba3ef39ac4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd7bf9edb9ed4d5be313fcca7ea154499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92535339f7e6dccbcc2934c08574edf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2169c6b64627f32ad7b9d826e554b11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26356e97ec58cc0d69bc30eb4921535e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223c157a87ea0281b7fb64e65d0b837503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb16a45bfacbfa7927e825f9cdebc20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8a1dc592a64e352d1192e8c3118e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ad7228a84f60531779d1a8fe8b3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93c0053529960bdba0d31108e80ef7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefff2eda69f2d7d5867cf905da298c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c77133390d4b4bc4dbc7f7c1ee859509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654027f19a9d2f0c2ffe5a6e1e32012510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d67edcfa08cffce823b43a6ca7f69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18131ef4dd42f62a31b0a60ca35d2396512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3554582bb1809466f3cac68772bb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670fa63c72d0fef1211447bdbe7f74e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ae3725b14d8cfd784a792cc5a346515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f44866e553331d8ed3a257f97d95f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b45fff451b5e79f602ccaf0433745517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441227414b04bed7e2929bc86a689cf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c576aab8a3f549acc10f9e18b73c82c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8578736fecbafce0361d39707bf18e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c854d65e6a9b5ca700c5994354d01c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405556256dc2f2033b7ac355e0d9552522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8af50a1f72ea081dd759526ebfa61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cef7393dff72240e1b11f5d0ecf291524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579834e732c5f77bd52518cfa11f7dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01513ab5945c769f23f7a8c66decf0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16d092fa5282258e83ebbf5e79803d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e29f11b1b89f6354248b4db40fd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db09cef5d31225d80e38ceccc33fb47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217cf6e0533379b562959769adc80db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e849fe5bafe3dcc2a02655d1fcb55f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6acd6b09a2f4148a81bae889791cfa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfceee6f8bb6f989a4ce76435efc0e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896f3eb24727c15151cf16905e56655534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423ea6354ffc8b14267150181675d4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae0e86c392880f20cadea5927de9e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7faf9d889beb70d221cf3faaeea73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2fec60bbde06ce8575eead61d58f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e350a1f2311f31175bd2dcc90c7004539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014af99a721b757bc41e33fa0d82d046540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e071acec6e92d6e9320e14935928e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82e6a9144d27f7b905607c87450ee7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1791e7fda15ab3f9bcdabe8aa897543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc008720ebca8145e72b4e02785853544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab657bc46830de1885b27cac371c5e54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ff90055d8c2267de62910edd7cc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652826f3171d7c64d46c803a4d3d799547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4023f3f03189fd09b2090e84e021e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba44f81df1d9c830afa4688fad7aea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c79b0c3096cf00c93c0fa23da82c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7d951054b38eb47f48bac8705bee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4572905e73d0af170bdedefb694abc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c878929a49e488397211d1a1c990f25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0127966fd7c8ba33483eafd55d3a96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cb5d9443a730893e484a5e72721b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f30d8a3a9f5c8778450cadd3f3c56e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2daf6fefea8a4e40404f7c71e2dacd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc199f2ddc03406493422f0aeeb4c9b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba02442f5cbd8c2f56bb7837c9453e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e330c17f3092242a76cec373e448c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f1d31cd07a228a18a7e4286fc6751561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7b2d193d5eadf437b7b831f633da7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde0d76b483a62ba5f5c3b356e3786563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5874a9295f348b4b95d9cbf041cf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2fb888c2b25625ad4c47112e5ea3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea589b63a49e9a5ec9ce044f58e8830566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e1788a77f8a8b6c36efbffa4cc2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aedfe22b6e7a798e90f224b6ee177d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce8bc390618f53276720c6d296e3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbce898cf49131ce9f3c3e2f99f1ac1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a9ae7324bd8bc3a0fda6e98c20bd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a506de155a76049a9ba33c92ea0113572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d57e452e5a59f64ac580be14ebd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a7d3c0178d0bec290ef3630bf7dd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded31d22d89ab1c0c203b25a4dbbfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1879d3c9be78a20e84bb294f7a63744576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2d4be5a1e5711c4a9f054fcee3347577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b50b832ea0884e94ddffda53e3940578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fe14219d7951f0eeb7a58e86f6d36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1e4ac87bad0b851ef54430756da57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08ae55e4c2a55b160ea97a45e2c49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a546134d92e870e2871c78d2bf42cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08989e00adac30db727f41aba8e5d287583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510659ed9a0a274726a471ebec0c5bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29625a26cd9098082aaec29783906d22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3323f0304b7b7d7d4e566bd45e8e24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03052267df184b107b4e18b2f50eba6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623bd43f2dfd73f8207506748be7e26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dafe5a641738a7f3f7fcafbf04ae6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821107d913cb14b5b175442043f9cd2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dacc006c72ded46489bec88ed992c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e3a7b068b4c99d835780ca34a8627592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8036be6786b841b65a8c533112c3c40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009c19f039b4b884cf9ce971f4b316594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403af4559ed498e9ed376ef0abda2a82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe8f5e2b19cb968db5fbc90d11e99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d74bb9de5738096ef39df6ea5145597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fffc40dfb0a669d3e61d1f225e27e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eeee647d98e85e37c610d60330944599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfb20bf9e0ef609677cda4503f81be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb15ca4a8d75c61e89ea467caa7119601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff02be3f474501808c3cc366d76a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40d0089e911b4ad787acc216942365603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91fabba5c1668ffa21236b3746a2fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bb9802bd8b42813a6dbe3e07c3787605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24769dd37e1da314f3513e931accd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09da9b1b50f711c2320a258adee7589607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7789e4b23ad506974fd90108b86145a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa4e325b33aaed4d8d7de026cca28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9605d1e9f4fc879a914cf071017c82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351187ac510166c99b962406cc6cf4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3f44f11c71ce2b1cc57aed5531644612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779e008b5790dde62360549d496cde613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b29cd2d79357cdccc6d01a0c1d23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0ace9ffd1e1e9d7cef986f2e27a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4ce06b341839eaacca7fe9de95c42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a56f8ffb436bd5dfbb0c898206fe4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ec72c29b991486bbd56372f6bf244618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a79a7c3971ff034b764f6fb413d5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d3a6ff6aa44e24b7450d3f2ee9f19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8ba2399b36e5b4ffd306bafc92e8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b01335900ce8227250e554897afa1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf65ed5378334b5032b5ab482a27206623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf39cefb66d3326e16ff187d2e98d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce5b8012b49e5cdd9d21a5d2cffb7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e71689f1e4a58548a1e4fdeb93a6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fcd949dae448b356675ccf790ff73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d6d6609b902232636ee2583ab7a1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783d0305390d862ee2fa6f30cd18546629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceed59ccbcfbb878df6c0005b944734630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb751da5f0823b71dcff21950bb1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb9768bf8d1bdf28ba1c3d133d7e47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7041687384fcb9a8f64da3fdbcf332633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfff8fa1c52880d4b6018b341c7b9d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044faa7cf05aa4a81b00b4744806a2ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b06c5b4a3d9779b7c56b13d7feb546636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45a1f86024b6eda9a393f3af58623637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac7d2b1d3f1b01d2420f7f857397fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4a47830a5357ef49fc5934c4a02a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5930b809776c8f61e7e8048e53897640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aab61a004433c2db73eefe01034a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7e5eb4435928c822fddfac921c97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33dfdd8c614e6809d8a66aa0d24e8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2d3331f7bf214afe0b7e23a7f76e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e068abb3caf63d798e867a8e73b554645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6492666435cc8a2aec4f6d133ee3fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04a0d9c8156b41e688210d781e989647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd9026418e980b2725fe13288f5a87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499dbb1e0714c1dcdc773cd7906e51a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac06d9233b10840320e38084c6ba6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e465102b6b29f67e26e6cb4c317cfde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df372bae9a92f4fef4c9be6cb042cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d5f7767545945f272d5caa0ebea3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0790662859abab52cc45f0b29de414b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37475d1689e456e9e376a696a9459a0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352bceeb21ed1c5cbe2ed4e38a19f16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0003145f7e43ca12feed87bc1c1ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c51a55e4ebef15a8f4837da9526f1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3730ea4c8c166cee7c07cc888f634659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7bdd2a58a1fec44ec51e24e863273660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8880b326087bc36db2c03cedb5fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b22e9c7533677d9aeaef0b81e00f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c0af0b350982c038bddd85a396d60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470d6e9c5ead61a6ed3930f8790851664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682ecf21057e75d0463e464fd73eacf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1f3ade0470dfeb0ee7eea927e21b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa01997b68c7bf73ff4b30f3fef0d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152051eeb22f74750c4836d4fbffcbb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb230f900abd6b88eea384dc76c7afee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bb52476579324544c53b269fddf98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6451293883ab6ad37c9cbdf1dc776eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c122c440697c63abe3f61a6f1ec245f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084460b0ca7bebd89bbd1360bca5b15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530a09a789c53196f96c4ff67b77541674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40384aea3e749a9e2add983df0f505e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef0e9582e266cd61224e28bac26945676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa7039eb341fda3029ebba1b387402677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ed3b67fffea72b94004b046d102ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180c22045fcdc923763685fe80a9c35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8880171af2ec7e6f9157bd076c49eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc75ad1a73759e53115ac8e3be479b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b6008d75a2131789b9d48d757d0aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399447dfa3866f6e0db73c1d0085c41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47295452ae45a26a1fc7d03dec720ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd59c84a8d24d40e797dcd0c837a865685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166047a6727829626efb0a64b614642b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a02794dbc6715ad4d4627ad16eb8e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443e40f73c201fe19fd0b654345b202688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9214e30aa86c1554af16bb0f4c5bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb75e8c86ad123194ed2a7fc509249d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10cb706947c8c1cc9a24581d401250691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd53838e39bebfe65114a1d938b4eb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a29b01a4dd45a3795ad3d64cfb91de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e63cd5a8f8c6c4c73b57c9057a1d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062fc86d37cde68c5e4a1606c56774695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7aca6597007a02d4f1d93f56ce27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9b3b50250d8cfc1ceba840c3d785697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2b5aaeafe62ac8ee738f072f5d4ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7bc897e77c456bc2355cf11b0173e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6964dbc74fa5b6ca1618ba681fe09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e815fa39c487cf008f9a6bca25e6e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841cf8840a27b3e2227c14393c1472702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5e882d7034ef2b616e9b4a9ef7d2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fba47631d555a885941c80e5b094c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c888dd373d1568677d8c3b11cdd38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aab7d4bc367c200073541555852d70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197d1acdd5ca52c240ea3965b048c75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b723589b716e85b8dbef6c768b560708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b03fd1d9bff6fa49d5b3a3cfac06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa61684d2669beef6ef3426374c7f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372953cca54b50d351790c79928b65b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fdcf6934a2d2f43e0254217710cd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c419c71db28615d44de5a9f0a264713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae122f4d86f5945aba4306364612ec8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefad186f2ad7a0b5531f147067895f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5f67a3865105096ef52df598d4ae4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472847f6776571ff30866db581902e8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d20120256e4672b72fb7c75619e12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c73ac6501b6664221228406c51e57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb3d68db60c19317f4012cec119b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533d98627dd0bee83afe25e0e709812721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14915b8cae787de1f7cdc00217603d1a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38558f73a668e81733b5d060cfcbef94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084caf0beb6467d9deeceddedc9d645724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a2b4a50e29963d6e623bdf668ee2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563adf86351e31c50892f04ade0147726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378242bbf15c7f8c93fbfb3d60513a6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8813114a27a502b9ea5c22f149b0f7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6a5226f79a4065ee9502e29a026b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a537a5ea46c6fee345624bdc7e13de7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722ffb3224809e599256fa64b9bc1b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864b76b8cd557fa01271ece97632b9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02b1baf08ef17d4748bd3e369a60d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382b0c44cfa92054707aa76fd182577734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68e50e5aa6645bf3c959564d5bafce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b033ad47c0ca0dea2edbfe4a071cd85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2488c51fac71dbe2b4fad949e0ff83e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f251cf27481f515894276b6f50d316738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9bc45f3baadd8ca10124285098a19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdaa6d19edbd90866d1f036b175746740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa17d46552d3e9d0080fd90732d1c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3d03b72e1704547aa17d25d5cc85f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb3ed284f5f8c5fdda70735566b1ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b4a668b2f7dcac1475d86b61279b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c301e1bbb16839057b9afd4fd3a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3832cdd3a0cd2e49c1fc785a065edfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e2e1a28657266ee842e62ccf79380747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fe916bc49bd036ef4c4ad21fab7aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd7655ab57644267fc3099047e947749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5383bda8e5a2cc14fa69d67dfa37b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2faf8be875c83a9375e5beaf28936b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab8583e197763c8d50172fabd5705c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d40dd4b1daad806ebe70c0a30d0134753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ce4dffb53272d3f389dd737a4839e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a06f610249072d8081142ef1c6ee5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aa4dd4d7b6ae5a7e844133056c25c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a115fca512ccd2a3c755c404006d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1cb737919cb3ef395db3efd57f6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a780e8cb8b2c7446afc4fbc17176264759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067fab9373c279e0d9e954a41219ec7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fabf1cc77a89db4359ab7c93377a99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e98807d2db8904c5a11a8b886311a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7d66a07f66b7750a3db2960eebf53763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c726a177697bf534f12c5c4a5db530764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a90149ec1ee0efd3477ce882861ff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25de3ee5b23508d38cfbf7360b1b6d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851315560a5d4e0986abbf7d7efb40767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5286da09e598c2837e934ada7372b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f34578144536252129f89553115f3e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf97831b29b9fc143c38defb87387770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539497699f0d4917e6359f53abdc8eb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf81bb6c40c020171ebfb68e9b2de57772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d7bea7769c3566c147ecdd7002e5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d5bcd11382aa485de4219ad3ab5fc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9f93cf205b4761a3c1340fdb64e0d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff196c01e4e61874a173be41182f4e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec8601ac951528783076c93f69c9bf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42164ee9a21cef0076e922374d83d12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5629906d1af244ae64b0a0649881a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79db52a03d8303fc09e5929ab25d35780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baed8eda2b0c01874eedac65699817781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a2338a891030c9b23d91c883e9c76782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a57ae4c69c53651804f98bbc0251783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e74e341bcd94777dd429c84e50d5e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e3417c80e085f34cfd73346e576ea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e32262688b265ca5d4bdf38f082652786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ddcbf15776a621e19cb4b92d3b2b5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4457c2b5cd6671a5cf63fa3c246cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09055d5d32b325b42189d4bc51a81b52789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc83570ca62b6a0d734d5b5ff42414790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1df3b8ea16294eda05bc2efbad65b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c172e7e3d3d6d4555e9f0583c5f2feb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f545e961766c05d6bbeefc09c302ab793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e0c8bf8243398229b453b3ff054f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11bd6b8e3014029e59ba6c147dcc1b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb208c6d66a6c0b7fb3c1d0b94743796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3fc5f1b34dbdff84c83a7b7e73dc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cecb5aa0d939dd87701d94d7255b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e001300075cee42653d9f97342b8abb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10345059f5d9a19f4506ddd967908c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283432135e5c41ab9e05ce3992fd61b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c715373d890a538e12b1cd79c73bc6e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b5bf9badecf1ce466534f7699c04803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa79ff498f50c09f95bd3f4756b109804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176d6ea810e50f7b8ff0907b5141d6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d2d8b1bc3ea4d2954667c461d00b8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32526b6074b23c02e645766a56b08b8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c457958436653d43dce4ba094f71e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a1d0a9202451ae8052de69f9c8339809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7f710d5e1f73ad4bf5d4cd704bc16810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ad9047da44ee7ef4b0f7e156ae3c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb359b8955246bf3d873bea420dba29812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823d310129ab418dde79957efa8b687813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a378831adfef2a60f898d74f34fd826814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e529fb9089b5727a9f0749db6e64407815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b71743d877561f5049dd61218eb7c7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d87640dd1be14f5f9592675e4cc54d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454483512843b961bead9c04aa4dac86818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f029ca57406a5a718e8275b540e5df819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b9e483bd4ca6cd6f4879c0c71ef55820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e87dd71323d90709f951ba4aed0b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a9a33b90fd831b07fde2787dda8a3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eca4f7a55bbc1af705b3a5b946415823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e351d98bb9d558d98b79e093ace9701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757a41ce32ebfe66a34ef23edb7364d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ccd95afb551ed6e35c7d5f2f868713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc54d4cbf5cd627747a8e9531709784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c92e9ddb6eac5f0b97ab57195657f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff3da2575e5d3e73e43d56022a5bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2bd2a61fc060d9783f6258303c43a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daffa95d692d5e1874a79dc80c2ca678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817deb467cac872f49878898020a3189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1a647957ce8e5afe987f0312c38c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d279fac98ea3080704c2bd119a28c2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba8e7db3f1c0fd9aeb99a75535b8ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175bd17e04ce779be77a0a6d9e86ece13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee826e7ed6835040a3834754bf49819014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404f0d1648d79eb1fb7b008300352015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e91bd350a3bd4935e3e20d63a972316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3a836e69f080749b1c89fb2fd1c4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402d9a6120fe4cd18a7a269b395d39118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e6b16a861912925c8dcef2f0a59f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786424e36b9adb9725719af66e7686820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51def838b6e887ea627555e3df7bbc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e801a6c49aa1f3ef0cfdd4f4a30bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c829fa3107350ac5827b92188aaf8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67d46fa8bd6176eacb6f705b253b2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185c10dcde3adccf4bbe4052c739d0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9ccae17eab42c02444ec9cadc139c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec5c04c3b0046ea154e46a281683c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526b747511c8c017fe151dcc4d36e4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30000ec891eb5e54185ec17cb6ce918729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f9f0dd6897da5ad39f7b4398db2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3dfb155c6ad91e4d22032a7dcd77f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b336c9b8e87bb06c7d9b32193b51f5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f299d73ad0c3ea6b887543e54676233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92f4ac904ce1ce117d1b1e37b2af2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37efd1b0c469ec9fa24ba59cf88e25635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d1fb5f3f5f866ae8bc4e57864804e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cceb4546a679e70c3936f7c601c8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05262b96e7a9d3e65e24b3af1b3d45138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e51e32021d43c5c4bdf1efb080f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6608b4b676ce1aae5d3b9da48e9ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cde003b78ce3a37f5398f0ca153f4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cdd0e6c41c582038989d3b076ba2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d2021ceac0aceb9a2475b70129b5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe4ab26fef9cd53c5d8690931a3dca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a31c74d3905e52255985f47344e2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207c92d19405d385d92b383c550c10246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a1772a0e935a6d8ef5665e4c781e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e009edc6728b4436e55ddbdb934993148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3592a205e2ce9ff1393a5f882b6d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737ec158de5b6c53355dc240d18736d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33c856de9fb8335578d9c90696597a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcac11e64b9ab76c02189c5ea4a1c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60744c5f0496490ad94e4312f4521653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b0fae941d416c36f5733aa0065d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4fb2ab480251717d8fc321d1920bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc83dab755a9b9b75fef2c9e38c3bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab4852cb7ef5c0636e9d3a77930ff657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22f2be9500556b305bf9a14aee2cea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88306a9228adc18e99f06a3ff2cbaa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702965d1d3fe9ff57e95c7ca9bd55c1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9308fdfe6074984a60cd1a9f057dc0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea7388a39e13313df95a5e37ebb6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ccd18e2e72435c9cf797753fb211863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb915d2024cec8fbc008ec7b52a0f1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460795a3bde59819fc2ece3a17ca7fb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae81c6459e23f1189cfeb498d7af0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d28538429db9d9ab95ba3f8b56c5e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a2fda71fecb6c7b8a5e673f7b04f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf661857646b45736fb23435c1a94f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09940565c2bdbf6260c4818958182070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb02a16fd1f7205249a1a7b45808b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06294fb57a2d14f538b4c4f48c20a34372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085ce614e4a7f1bb2dbdeda5c6629c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d18f5cbfcc7c3c05a1717105aadc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709b716e3518a8e3a18b5a70f6ec91975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cac873ce210bc0cc0ad82e3467abb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f8778d6e01f297fbb7082aa5037977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee9b38464fc2b055d94e7507f0705278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e3b5107c22b499b39196081a6710e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225ecd365c241b56230c43c9a28734080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852b42dd1fc8f1f8fd756133dc9530981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f49fcc08fc5676a8572fe0909cd12382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0282455d82c95ecc40f2b621cb7c8ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea6a38e24693f10b90924c9cfc3be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f481488d4bab9afd2d54e796620da9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9026093f299722df74bc2cae72faea986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108da694ca7f331c055dcd90a99d24787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1450856769cdd9a8afcf633e2ee3a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df03863dfe4b28a2241ba9d4171df389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7b951bf28bd3638c2bc2868243e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a8de2c4dd7c62951a60f759ede06991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b860b2d429659d7b680ff2dbaec8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d839f8992afaf96da3dd75280fa276993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d262cc7e991519d0b192dcc928a17f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2737fcb6c49c36f39d9a7377782f4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e5742dc6398a5cce0f3305038e0fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e449ea8121af81329b4c8077b914cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df2529f58a0a084fe6d6c9d09bde498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c05cbc09d09d0d587cfb994c4c15c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582119a27c3b999b205c6a2dad2be206100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e7d1b7381261aee0aa5761686335101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748914b57f249d63a25b4dabe8044f26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01272e6c5344cf6e46e2cbfd7c1f649103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37017a86f93d3491f826fbf09c1ffae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e7741373bf4ce99a1bd0504b94f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8b589bdf46539cad4202e91fb45f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167d223a15f5556312d3f1d76ff5fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762a37d9e3f70d3d98ff3270e289c54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3158672be8d36e6f6113d018fc5b8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520a3631798d3980da997379b089b6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba425cad0739803268410e07b5d9d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8677aa6a505c82a139d84518a617376112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2612c97e9c53b1641bf69f1f1712b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e588d8615270dc3cf75e4b8740e8dbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef6fccca51ecfd96a6c88f39b63efe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695ac5b0bad4f92df61098d8eade1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05485cf993ca09d29b7a9cbe9d272c1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d597232a0d04b8735a45082e39901f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b5b9f8cba0b3bdf71c0002fa6917d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4616e8ee3136e28698204b70bff9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4124deb3dc652cc6bfc93e29cd9591121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680d41218ed4b6fcbaa3a1729f04c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e6140423741a288777c32fffbf026123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3dae6636ecf10679ca8c1d5f542c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527f1ec53bdbf08e95c995cb95aca7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed1d2cb4164c8e727889306efbcf95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7efeca77c2280fb917cd70efc6c7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c41293d6c439c63cd03b85f30fb990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7947fbc62a0030d49c52ba2010730129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d6ed3a4e48026fb6e43c6bf87c71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719dd1e31260c1eec024f6cb377f7cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a948e0e597c0ea14835d6353289fc9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3943b1200341da0f124c3ec129ef74b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adf5c280a445d2aae5d189c93e72c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0191f50103c904339f86fc77cbb56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af757affe6fab21c75b7f47ac7b912136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2146f0677ae6a0b1d2017c4c55a46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b183db0789e376e214bef15b2f7cd98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6488e76ffb1476cd1eda3889b37576139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1e0d4339a18e9ea9687afef56ad5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3fcf69717275d2eb28658dc356df5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdcfa51680fe8993190c8e1e0e9b11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b657332a0fd34d899c7b44f15f9a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bbd6383d3e5f27bc3d056bbd6e172144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cbc61c553fc20978d801dd679f36a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce508498de8e43817208f6ac2686e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb81b142a9bd8615b509610dae14090147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182215d471660cedc9b002c2dd20157148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c7b18bf28dd5029f883d32f2391e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220760051d4e37ed2e50b3f1d546a6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a541c9aefbd7b5b2c06f85decaa959151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf8e1480e4fe38b4d933b52923330152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588496e9f2b35bcd2eaafbe93dc87aa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03eda61d57b84f935970b487dcc9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f2b4c050e7b509f05e85e11ec77d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e4c1371a4b4d06706593b9cdf9c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09781c3b92964a46a33e84d74a6ba33a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1715271bb96044c1c2fb0dc2ab23e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039871879a90f5b6150f5026f9c0e2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff08de110fe9ecbe5bbbbd6edab933160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c13d3715b8245a8b9c5de0ca24ce6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98151ad1767489acf6557bd198321e49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2a4818371f77fde5776b2e23b09bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7ad43b5a060ffde03bb4249ba2740164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b287dd31b4eadb70b58e8484d30542165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8143aa4eb0258c3036a02a882b8a16a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16fefefa348568eb3b35a284125e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bf0248aefcd105dce81542a2234f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a08134a1e8af863136c77374b9aa0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85f9fafe9f6e815fd4c072aae79fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497b2401fb395fa6624843bae096534171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e044e4c64df13263150f1e63cc58e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120e689477bd2a08dbb731bb36296a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355e93042e4691a2c35f09535ad620e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c6f28d4d5f7cea40713a4cc678c8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf93002013e89bb5f4b8c8263ae2cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead9a5c56c82afc455c77175f8bd0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10232cb91c72ee95af21fd836f0d8589178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee1cdd23635818c845bc126069a458179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78046371ae55673d7d48c50344c46c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604a2f47a310153bb9566a6faa7c9bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73a8014cb130563f135fd772720d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125e903bba7a5032d3ece6616c64777183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351a4311f9086075533fa47a8539aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e05d0582f4bf15337924886a6ce02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2052724241ad885cba87f7aafe4c047186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8e6e74a7973fce6a3d74dbebbcda4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52969e0736ac49151fe87a4da82d227188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8617ce26ae77de26475924d79c8def189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec022ae6db5880eaf2ed3033c0903e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5776ffca2c81929634b22f85d1ff5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b7a8fee3f16e9d50bfc9850c60592192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147593691bc69e6c5a0268647969548193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0118ba9343396ca2ffd5697bbb536b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39b8e05078a1e1e5d409010e9cbb58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba481e574b195b3d0108c3b451811d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535ccaa2f1de8773f18cdc805c6791197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490322eb8916af9ffd688705bf2b771c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1828a7bee98bf2c73626e5ba28b18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3075318b07d2bd9656599c205ddc695200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2d7d35d3a92d7c8848137e42d066201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713092e383d49768a5d3ce237066d5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c79ba468ed72835322eea6e721cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634e1a88b395587cac37bb0c9e62687204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2766039eedaad40e1632bc284ff55f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a90267429a4da5cfb73a7310abf84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f003b4be12d699b2f7449f996a14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b9df3d2443eb4e658cb60c72c8e87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf288db600e9c74b87929ceb9ffb55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217cd8d65654e889bc24e5b5de1f3a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fbb368c8e785ec1a67d504285551b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99c7435704f651a178c044b11adcff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17311aab984212f717d3e4bf617f2b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3adfe3af7e5046136b3244a9ce1f73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd9670099d26a757a12ce457f5eed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb767f41de94d6de6e481398371be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3d4229bd320ed95c836a268e4b48c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d05fe906259452357bcb4c4740dad6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48ddeca32fce7c662b14c72bf33943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd776a05f8ae75a9f5e576f066edef0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f03540e1cd2cef9b77e4255c29e34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50803219085b35e52eeb10d84740c2d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390c60eafc997f8c668b723d6e0ffd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340103072323a80ba79c9c9612516d42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36475f86c52d8f69a6ad4956473cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585a99f9d9e3d08691d6018b752cdd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a4fb9e2dc0a1e02e1cfa8fb8460d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404f9b41eb867f6621eb6426ad5fab4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca9aac06e81084360f166eddc64e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff6f866fe7354863130ad258100a87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2a3ef7d6440accb9a4b583be864c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40968df4985bf4f6d9861481311a91df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773be88bc68cf2d19555caae6c44a84d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f94f7befa35f5a8d666a59c348f5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5de6a10ecd3fb516e643b4ecf7d00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f23248697a15a4d8bcfb7841cbbcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71ea19f98bef8c0de5b7ba64e392e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19d5b126bd0b6784fb4f47a7cf5ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca0fc93cade4d4bbc1ab6551937a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c2a4a2bc3d1eae986825614c7b22f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91598d339090d6f05a2f91b2c8402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4547d28cc4dc216c0e38b9898cded7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb8ac9ccdb9770fe40450eeffbb129243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63b7a5a5a17a901b6224c3f856b2f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ab2ce373e188e4f6d0e4c52716fb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd672199cf67227ed7ac22d9ccabfbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1149f7c5b961dbd426c4805b5d0ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95257d352eefcce783f5e388b0eb0f00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22db45f55e90101ddaeeb93a3d2bd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770edd89175e756027f32737b1cdd047250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02999c93b9d7485a4c4b860e6e258f44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5cc07cb6f0564063875211f1f7b79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a611bf81c64d58a96987b4a0cb97d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0620af3fe93133b7ce6b51bbacddec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bba7c612b01991369b1ecee5f2518255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fa6899285b7745df1f820a8d7436d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae680903ef9b46b39af9c70dbf8ab5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185553cd86d1692f864d956f1329604258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea203aa9165cec5d56059b18b818707259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf34bae45745597f19439f97e29d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71ef5051dbe5fd2300ffd6c575597d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d016300932c47c47382f9d14113331262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab15536b124f91c344120c40f212ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c70d807334a6d5811e55b47cfe160b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4cc3a4414833edcf767be533b73e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44351da2f39b899da3bd213756ba83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e3629386dbfed3609efd70943ad98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7efa52ffd7fb6487cfa0537d703cea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b7d5cee34b218985972007a665ea6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535688003de128dc87ee7ab2b974842270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d01d8b89a3e089f6e453156f4c63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8152d2273acefec4b20b69989fff8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f635536e8174f73e28ce72b5d45e68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8fedd3dc592fb3ef103f6c17562a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac382c62d6d24f89d0613d9103dbda0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f805fa1ec9e5940776ba7b240b126276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dad6458ab89f4daf85adf4293ba2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e380bee7ab83a8ed4890af255fd474278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db293f6d262316e5ca989efd448fafd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fdce949d04b6957992e6463357ff9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f742fd3399e61056297f585cc11c134281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2904358d0770db31511a05883e9fa91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4f49fb96770fc278a456d445f4c7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63d1a9461d3fb4142685924f19557284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84449f95a6adfdc15c6de94c23b5da5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a583adec79e5a18f86e797fac12e7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2611ca0bf834582b312b62854e007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b8fa252563c67a29629a72c8460f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8db0eccfaf0feae5334424248f7c9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d31931f53ae37906f11ae4c11f2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2f4f42b96bf6c2a826bc39c3b8984291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a69a6313a6a3c8d8205ef7d71f31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506cb6000f85e5f9e3a4aaa76446b4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683145f409e6ef96598eada8f006dd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74448a674ae2327159752bf77bf332e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3b256062d97d2cbbfa2ebdb23d1b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a2b0eba099023ad7c58d5f9d659cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf5a14bb14bc38394e79715430faf7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38396b5a83e2ea113e619f50fec89f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e581786802fd81f678747844fc2f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afcd993dcb6c9b8a01e859a278f508301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038daea470ad35bdf819c1703d21aaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227375e77c66aa84579e9b3d64e9ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d61bd84a7dd1ce020c537e03b6d1fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8600f9523d06b9c69e9fcac78c46f79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d33a55322dcaf1f2f5493e9dd0fa3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f38fa57fdf7011fabd288aaa78acb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf77e70cbafb2aba05516b692c8726308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb57f5f0e0a6c7c8c4184efe42c3c4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb206946756f6b27cede13eee6eaa3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb6825741a79677fed79daae8d1550311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c511940950ac2551826b51648662b12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb7eb7e62981bda51dc80717eac39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c377aa12be0ddaec223600cdd115515314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68013708cc236ab4b3fb76b8774b9aa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a928641f2730291a20220e31f9d122316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e50dbb0e8d78aa5cfc0a8c68c3cfa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a21f9f609f5f4afa5ca7687f92c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f232736452f85870764e746c5468b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6689fbad249227ab50ed6b89b882d0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc0a18c6bcbd525adf7e214a49ccf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bba91331f296e596e07f52aaff1c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da75e9441ccb8b269b4c0ac550269d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aba99a544d878ab3de41968e134c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123939c57d7f73906e7877d25fdec50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e71aca99f8ab445d46ee117495346326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285be78219fe4c03438ab3c3f33c67a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac972b2dfcb51594548551754336ddb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292442eedd7852377e6af89bab15c8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d78e39ea3cd7c67fd47b8bc6a69eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a6ec73949cb10d9b2642e0b23c0b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67dcc2c4619332a591283e3bd981c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238580b761c0a269c29a8d51f54a551333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd9659e3f76d1fbdcfc7c44400b7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df04f55d433be8ade8b8cc4bb1a805335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111993d67ae15d5ac462fcb98bda62f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e50ae259bd61712f46bee103b5fa81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e267722cb9ced9afc429d176985eb88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0049b7b70fd490d14813d35b025baae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231dffef7021d35aba14772df50296340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd1acc53f42aa4e9c13507c80ec38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce849ba9e37d0db1571734bbf5db70e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eef121ee6a322c13a7e792c2e9e780343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d3627b05e5272862a474d17fe21cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468889bdea363d241841c3644635864345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c58796b69edcd1db2ba5516e82951346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc5d90d67c5f31f37113d9300c7356347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee90c255c2b5bdc29a77470383ff7c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf08c86a2e7ac45d91b66632d00e699349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f5d3780860a48a35d7503d52e8c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33230754d76406fa1cbf7876bfbe107351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b075e8e83aff952ef340f419b2c97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e308c0b70478df514cb5a44a14c8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7367dd480b895f1f09571759d93dbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ceffd0551f7fd45972cd81836268355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb9aab7f058b6ef05a8858bfb9c3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c66f0deaf5b24cf832e63916ce8398357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9325c3a61bc511e83debd40f5b585358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba4a26c5d4809dedd36bdf8e7305a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea0a86b253ff5c9b4220595ef393af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec4c78b221e6959afff068811dd501361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394fcc64676a6f7a1592d44c40d479d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba250e9126835b45d2f3c78a09feb02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506e05b2394cf31f7552c12c9621932364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681aec6026e5cf193b3e5a3963a48c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a9a01838e07403ed8fce994613b65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e177d217eee97ea3f21bb4bb83b3737367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088f1d03244121d882d35b485e7f41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca859e6a59533a1bd2b05e9e8bd36c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9868b1a4c1d4ff827248825d39e73a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c3c43823a1a618633e3899b9bd94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab7fd9c160332ef417c83b3b9a4d5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c695bdebd5047f4f35f985882db480373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489599f0767a47abef8f4cb0e3c642f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a4e9f308d83e38903087b29e9b263375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a82356c4331d4dfc03a64a244c61a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9282e3482329a92267a204ca614bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de8c08cb6ebfb6222598caca58426378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae93305079ffd6ed5045226339aaed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1dff05690adcb98eea592031424e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b89c62b120284cc4fd921737108b94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228362066f01e53b23f9bc521540fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a886c68a23def06d1221351e0da9d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b12e8d3f8ae2741c636879aa060aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1404ea690197409f27211229aa49b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0cfa6d1d2fc5949d05ff6b1ee685386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9c09845714fcc8a5fa4b4cda1e2cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7a20d8ba935d4e1f93ae5cd40059e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688213f7e04fdc697af05ed9a85c269389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069154c6723287c5f765cb33ccb6ba6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662160b6210827a95f0e2038263dcc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7348f20bc615d2deb0ed36a58e4d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a68d69dc8de21ac40bc14bb4d30fd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7669dba79435f36b1f31e1a3a28822394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b61fe91aa7eac189703154cdf6b233395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2899867a54b483ca94baf5a72fa420396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764a34c71187b947aaa4eb28eb08f8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838caa8a3a978a2ed5142c1b851ee9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283f2d13902bd583263f74960beb8e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e53818e91f6a1cf3714baaab41c28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5e7308a4c16fe24c3bd08cfa23447401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde8f3589dfc7bd50d750c55d400f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826e340817e513d0b6dc00d99991bc8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135949954e4974666a841aab23a64a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fc80794eb778b9afc7b3146d29a33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27488108ef29ecfdf6d77518419440406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50596f4e54c41bedbf3736b4996e1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a6ae14019babb39b764e27524c8c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66838dd196f332bf8569238c658f5c56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8581828f447ad720bef1a38cb50a0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890f5801be5e6dad97c2bd85ba72be1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da49a3c6735bce7e4a94538ab781c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab1c66e63067f77120b3041b8a4b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0603707f33aff9b0eb9b6fe5d5d99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850da032eecd8672e388965b5d0f8b97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b459eea98e8d7a2fc7a4aa542e1754416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90feb52429aebdec9d8a52b2c21243417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bccb1af222d1eeca7996d29cccebc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c26bd6ba1b25164fec248251b2d0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2552fb11186bf51964a54bc3737bb20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac11c052b1faa6499954f28e7a1600421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c86729ab5e299cfa40df70325379f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705bd23cee33d2e3a230d7f5579f22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2bde61e138143222dea719eabe9e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93f56f857c093997e80cf746a71a32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4864f37019af331b92328cecf90109426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd482c587150cdc398051ab4f43ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b39a36461998f098850b1e26250f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b6be9d62e577cb9877656a7fdd52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4711b5c52f40ddc8df6485636b13a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1779122f2cbd90d2eda553b06e8ee4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a2e2fa3177ca6b8b63cf06680f5af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315baeec05b00ef1ec0ac76567302b9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbbb815f17ea028bb521dce04a83a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcba219095b0994d6ca0414536a6e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b222726358a46033affdd66529d8c2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1ae3fef0289961a250176298fd02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c46d30c1874b66fd12f63b51fa51cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388018311a5c9c8872aeb9e91fac10d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5345b782fbda979097c6c20b994d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6834d1a6431c350e17d0123db7c7f91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c665cfeaf892e38fd419f095498c59b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b62cc05fe1a689bb148e78b68c76fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c692065dd31ca13f909b8ee1b0aa337444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9459fbd1f4b1646a0b722b6480eb275445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc63db2402f5179a881e1b1b95b986a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168cf395f78d67a1550c5ebf40ea350447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfe539f0da0b0ee3eeb697a8e3d172448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5a51dfbcd34aa03a0cf05356987ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2ea8a0133238a6556cde652491ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7988118daad0aa1904597c0b0fad1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914069c5fad208b62e123e45a8bcc21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dd83dc465142d3c4a0672dc6c76a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19a1c9fceeef48d67bae6a539107ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbf4436904894dc569a768e54ad063455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c7dde9c5071ed8329185877f5d794456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a6c4ded24222a29ecff01d95befb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979577063c082c3d59076d2984a4a08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92355e9412e8432d04515a932e4b3246459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c372d4a40bc7e3bbb69f4247b3abd68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20bcd77657322c9daa65b16d21571c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f911a24efeee2e253faf7deaf88a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6dc9a6cc1d5ea2c869674dfe48f4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098298215be7124374e98f9f4126a793464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a56a7cc6435d35f43d6613135d43a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0348fe93ee469726cfa19bdea422915466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e40e44bb651e1aca2bdc56af94e25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d485d35b4b0aad59678335ea2d5464468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08ec8cc2a9e118b43775a4fd758559469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec693c7b069131eddb091d17eb30624470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6f7675d5d6c799eec0f3993a69989471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43462e00d75ab7fdf527d3935bd63ce5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03376467907f2ea2f28b5c1379ca7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea79ef236d82ec1379573558325fa3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a0d2fd14739875e83eb3bc5199609475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f48aeb0886c206718f5f73f7efaf9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abb9500af23fcea15acc74dce3d88b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37431b15ba6b2e8d0a3fedc5ac9dc936478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b7692647d712c7134ae9be351f452479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f716a0ec33d5081c0dbd03f94c1a00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd95ff4fc8342ea8be208fd0eb55393481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfef59054c896dd7f4586a142a1984c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640698e45207c82ff1300bad44fca28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac66ec0794756899c6b02c6603e3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399372d0b1ebaebb0a16da5e9a84db0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e834448d55a92ba50b4b27f90dcada486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0e3094c0a344808b00a67acee399487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67e5fe32f483c65f5c5afb6f0b5f52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fba6f179507b6b5db4e23ef09eedd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6471ae535712e810e02b29b0237ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2129638a81e5133bb0cd8e4167089491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894a0e641c6784884433478d7a2e2ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11968fae9bb67ed91283fa6f4b6a5324493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718950e20c51c3354a71f824fb2519ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255caa64e10272587e758cf321293d01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe29edab2c9608c9054f43254cd7461496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2025dfebf8d9cd64b157720858e458f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fa340f35676585f868644a0853a5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8a35d0539b3bf122aa0b6098995e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154174b84dbc360b702337a5e81ce3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f076087f4cf8cbb9f86278c298c84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6ee0a46981d3fd50b2a443f2a470b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e1e99f8b1388d4e7bf1bd7e889dac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f6d6e237ce3632e2ccde03a558bd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a0be97be9377aa61faec4fdc6642505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f59f86b9470a03044531739fcaff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252d1443d4add767dc174ebcabb4d44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076484bd93f21c203f33578d9cbe58f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a79d3507f610c93ce9a6df3b008e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f3d827f0d6a8dc91c2996e33cfd67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dd5749382d4e97d54c8677a90070d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8914025ff3c7c21f01f57410142f0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44da20a5991c3633140fa5db35190c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a774a3902153abcbec53542cff2b854514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254886356570a5a253ce922a4441aee6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d73adc40fda37f9e820a93ed6be4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad959dfdf5a50af54b2158c6f213472517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b746ccd22687226db88232322286c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992737d6af86dcf42310646629ca37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a95e819363460bd25d29c0ec6f961520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886572bc02efd0ac2e5413aee2868d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4431517e9f8ba4400e897dcf82af83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d758d018f458645cb55cedfa9dea8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0560fed25a6b853b4934c832951a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92946a695d994b2b1fcaad5787edb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc031cd3dd8520764166de16ab06e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce89cbc1152da2822fe1142e614e391527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27fe8b3f3fbd62ce70ecf97049cdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27262246b84a0b45f8351a284855fcb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db15fbf38e65debe1ca0817b689e7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ced8dd68aa0c6e054897d2adfad17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485ecda052c18a106fa4ae8819d08f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217d4a7705a1beca01bcd338b4c7660533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f299eed674e62f83f8ad9264d220a0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf23d9a598697a90baca4db141a3602535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca735f569f8e6e0cde60e4e475fb2979536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d793552c0321b5995e6cc331c770d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02478d0743a3e8d2db305d8781204977538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd960f09f1325eb90c63ad173641a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7e01d4ffc17d7bf36fa38e139c4ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de853277e3e484a71d8bddce5f7cc509541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867ab12feae004065e4488bd5928a92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b26a459ac1646c54b899c765e6c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8681a2ac09a4f360d811167a6fdab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65600108ec5e135f0e3fe87506bea9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed39d3d2d8e30d7185b157d968a1ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199187e6093611b75869bcaec8e529dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd625becbfc2a29152e14b0f764c53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84a0460e82fc9bfed4be6dea1c0955549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72772bfaddfcd05b7a1139536612f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4067a91156954067b462e242096e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56d39411c428ac84c8e1f6263ba8c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc151c8cca8071c062b2f1e5c857582553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f77f0002d56c1ed843937d64f643b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d28ea22e551922bcfcca52179796b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832564408a1b807419aa1bda72de8c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113989005f73816476b917f82e1edbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379514e551fcc398dddc0436ad5270d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5940761314d39b325a8c52c13fdf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0072142ce0b3d9085da45a7a517e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433ab757706bf76b9eb5de96181658e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0fa90b7f9a197039ac9ceb257d7ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faffc7926080705fb48f6060cbc41c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69645c8c6554f73b5d050f008a56c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f2af0268a37907e3305ac8f9aa502565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc8b2f9c0989133293e733af6ffcc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01422aec08ae50b54f3795268b3d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9932caf98e03cda2829af9398c1625568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817e4f13520745c03d9896c27a28134569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234cbe10c4108847ca90a5ec3430d26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6517b10048551e1d8c66462fbfdb64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f41f6d4b7e42735eb16d7318134074572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12a31fb3baa57b76d89d06e77887a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92f534bd973f23804d0c429f805955574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f99ed83b64116a98ba7445f1005c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc235708c34ec1726f031cbf65ad155576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ccc29530e1617530abdb7c7059cdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6cf1cb7b650d8d80d4988ee32d103578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a988aadc57911bb00f02cbb3d7f906579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b96a4ba30caab032510573935129a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a928791989f384f705f0cf04b90664581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c78e0f03d773b762eb3a2340e810d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0462263353fbb15049c62f905ee2c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ed3bb1b44d0c181b724c14ad2a46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a1475344beee7dc314926d8706003585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495e74506429d2bc34d246d9e3da6f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edba9c390aed7ebed8bc23666675ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cca1fcb6282a3a814d96dcb31187e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da40f9329c0a7e4ee05e450f438151589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a8f9b4233eded19ee61b9f3c2341590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead78f6839888587513788e2d14e4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69718fb7055f85131b2ed28f1df1560e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33469410caed03b5230411757828cf1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d4d00960b51553693bea8978a204594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509215fc05093e6f034df4dd04976e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f3b7f573af52b557532c145d51a16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff229df55bbd9221058fd102189fcdb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10208bd33fe6340ab92677cd1efb8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234592b7ec3710006fea97a3431f4db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6bf54e7604f56f603e04eda55260a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df881564a50521c21f52b7fad297e86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b46803199679d94e2d3c78e3d67c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086794254c227cc1b48b30e3b05d928c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889366c3b3cf1c670f97ae70576456604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66df414704fc0f22b268cdd445335e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443b2303af36c4dc2e19474d5fa2b65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f9887c67f7426a0ef6762200f45b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b512be59e437d48445ac851ede153e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14827a59fe93ef44e53a54f1ce7f99d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6d2a320bb75ad65c8486acc6b6edc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043097f69c2c88e7feac10aa8f5d6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a63c2768a03753c10a3271299cd5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c16b9b2256f3bcea22c691f7f29ae0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ecde8704acbee046416ce2395bf4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfb23975cadeb0976dd36bed57b40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264ea33ca4956c6f081477cacd8a0f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac017b431800ac8073da7b2a8c44c6bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aa4db949ad1546466042135e4f01b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5c8c25d8cde937113da949db926a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f706f4ecbc894c55219a095e43164620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027a28b591a39af5b4868d17b15c94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd8a44214ce282846fbc6959c144d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ff87e2c22627fc0306bd44db04e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e0010d9ef299f60260e04211f3aae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147286a84d6eebfd4fe0856349e5270625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660c9cc004d4105a9599fd504431191626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cad06c13f5245463cee378719d679627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df78d9fe2f91e309db8637400b882a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba23fb690756b5f9880a4bcc0f428cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef461280ec4b16a251a6a7d5549873b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4e9ea73ee943fcf6ca76cc6ab944d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df2e37b3a66345146c47f1a2e0f1c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda114a7470be9cc5c8b4b10a9681db6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc888c40a86964598fe480e4b06c29c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50acda93e8fd15d092c36df0571981635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b4e27ac8747f7d8d621585e13fd4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aa6dff94a29acd3bb7511098481d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdc930d6ab163b3d876a5f28bba04a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb27c866b076e0e763128e168e8042639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f24ca53359e1e1d7c1d0848c6829d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49867ddea6fa8d0697332db3d9c5d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f51ff8751f36a6d5fd54c6b5d056642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08349db434fe160e7e12dc364e0055fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6c655686173ab79cfcba5325be314644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8d6576b6452d3634a290374d74ed6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91332587d5583a7d932b230b8e6556646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e32f1782c151bd8e2177356ee0d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde13d284603b8782f63dd3a2036716648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880d5f8bc001527fdb5727d0282183649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa5a96b4be5759268d72a3f6be81ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1402082b7577b448987d560ffc9b630651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e380f49ee04c83924e091121575265652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee1e925430b694d4924c4b801d1303653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5753acbaa09f3b447c5f3004c2046654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e0ca3a1ef50695b5a2adcf7eb286655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825878d041d3fcea72784e5f3936f2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814116cdd39ccecc1aa9f09186c2694657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4444013c4411236b9b1f594fb7194658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cb8e2579aedd5ec09cf9392280ccf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f9277cb8aaad3f05710a79d33091660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288df844b25ff913676d8b28eda545c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7be76f99557608041dd298677efb32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be060f6b4a159bbd0588c16af3804386663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54badaf4e10da26879540f984021c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8588f853bf3e17d716b2b45f7f9a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1424726f35e407cc2dd5275bc1c13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc919f0c1fb3dfe225a76267dc70d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1646c0655d5c51349de1ccfecd4c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcce444a68ec37c626a7583e726797a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca090e151ace11ded6df651558d52000670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a184706de5b2b55ab0bfba01b5aa9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af8671cdb1307df0b945130a9eb8d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66da4dc6d9ed6291007f7314c0ad52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1935beaedc6ad839c4dcea99581c29e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415bff957327e75ace3dc84f0605233675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fca46f180e16e4910b7b98cda7ece676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6bf003064a1b2825f174972b0dbe4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0399d8615d9685cfc2b31d47827a13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f9ce15b66e5632fdad1e15b0e660b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9c15b5a0f0b8c9b3d682300b2bb67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1e8729058d0e31886bbf4dac56104681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d23f47286a1abfe4a61557b0c03c74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f75ca4abc8520befb39aa36f83ede683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a26a3b403908cfaa69e95fcf8c1474684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101ce78ccc3aa0cc9164b6508d454a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337cb46232b42ebf6d83865d6c4c3e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b25b83b6292e975961eb8b58cd010c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcdba4522648c2182e776ed20b4b27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1b40b4bd6ce3ae24ba6e2951cbef2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755129a8493db03d4ccd37c5dfbc0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f7818c3b129343ca7e8f97b5b865691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8aad5720670a25f7442d059b852ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061d3810f9e78999356527f63dfbdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888518b5808297f78f74dc37d781208694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6944440f6eee9c4d9fa30add8842d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0bde529cbd298670206e834108068696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2035830314b6abb88b49f5a87d93940697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e16e9992ebc1ed423520d1b26f91c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897c7d70ae4b5e06edfd7f37c85b0cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d310259893fd9f12e5bcffd393a9589700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8e2a81cb0321bf3e500dcdb3eca59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb297996491e3e139e319863c77c3949702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e788850579ed8446f0fd798f7e7bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497658f3e0b2d698ff7fd54758557b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bccb9ac55da5928e2ab4985afae26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c584a59b9c035712fb398d3ebbe13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb811c77a4b1ac6398027baa9f575707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44beda75fe1a1d0a6ec742deec02d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629907ddad8132b476463ee5df92b79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924de7bb220e7f95849cf9dcac36b45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a1c52c194ec0eac6b3fbcab9e2995711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f27dca7398bcac0d51ebeaff09e0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3d099e9ea85e99b4779dc26fd96d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a34c0d6da2737b155ad6e8ff8d01e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d83e1fbfe6aab941026036839322d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a286b9f24de4ec43a0bbf6ff96c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558e91517a47f2bb82ac61b4efae8de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f908595cb3a08ce04c5cb7b15ee15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28271da74688317022d3819b56d4942719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b301a1959fa3539d883eb758ab08e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b33b20f57c96dabe6dbdea817047721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce0f23060f15b4c6947bb5186382e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc8331c17abaa4274ef08a94c3822723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570cae8f9efabdce79cc4498a3cfeb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b46b5f744b9330a2da50f32eb8523725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ac847ec4f4b3f59ef60682ecfc6df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e051048cde021074494f239b14cdb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f8feb0b23683d221117580c2fb13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eb6d8511bcc0c5b08d5eb42a65deb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd612b95e176b29d037626311bb089a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c44802c0fe687271a17ae71d31fcf9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398b0b35d2528796084ea094ce8b68e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3bf2f4e85296b596881c60033a3f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6194b63e8833688d4d3da5d51e7cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce8e3da2b6bd0ab6c72929e9451ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8119bb0885cf879c0ce0b85507d6d0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81ef9034dd087352e40945a5e113a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc5056eae286f86684b3109dd42cc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80f6abecf2451fc893f5f178c609fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486544953b64e4aacfee103a537a7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6022b7b579a6585f7c686bfd99df783741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551e39114662eaedb99b0d073b7ab87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce0a57b487fb30f7d08b721178062743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51fe15a6d2e1d845035500f01f1072744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48f63a1c48063d5d0fb7cce5805036745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eb7e11ad87346c642f4020617b07e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fab23e2bd6e2e21a8b29c8a022b68e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1054f27d006d06a62d9e916bc7ac3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e49c16338e8486c0c84421933e4b7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c67d440665669b59c6867ba5b51b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fdca593ea12ae6a48f8679bc0e351751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb0d0ceffda79d465ccf172f7bbf4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59911d88972307cbd198187f0f55d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8003cc6294707083fa3237f77dce5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff979e013216a55c021dcc17309cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b58fc32eff4b5936db89c48edf9c5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a042d8d4a7888bcd875c202a1433757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858817bcb2b98ee838534418eb273ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa815f95b85b1b25978197d126377a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d4909d96ff968fbae7911b97156d6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3796abd494cb5da0fc85adb6da18b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f597efd78df624cef59a984139e1543762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549581e6a6a9af8b027120b0fc21727d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721adec5e94e56249e52fbc6fceb986e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192db8119999ccaa934d0b2a5d5022b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000cd630af324734801faa3b29ca47c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a143e974c1aaa2552e059bb80f47532767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>