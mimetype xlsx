--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013465c69ac54647a5b5baad43394901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1854d125cb982d54a52986305ab0b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73eaf81f52663f7a2e71185a824ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b41218919acecbf25471265a47fa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ddb4a05bd5a64024c67e60e313ad95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de531945eb9472e176abcd10782c0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c9f71f8c697a07a8bbeceec7bbf497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed64454b30485577080fea2e221cf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28ccd9051077b3d315d2b573509d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdc0102aad48af45085f1c76baeca610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b469055a06e05a6d7ee57657bdc53a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdcff000ebe2d9238e2ee86a83b21e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e95cef15b38f2ce1c05f1b00894f2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead30bb3375e04613b4fdf4550634b6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d506d3d7b5d0aa9f209e77acb39187615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69343a5f139667c9bf4bcecdda78116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702069594a0908358ebf52980e872f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c24b3d2e8581ac9bacdfd17dabacc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a0b0e12d41812d93d398a3e2f777019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73a5e699ddad7929f2b9249eae42a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2877e75d809a291af355552ed48c8ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1308b725d16cb005484dc5db1c9cd8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519e9bd8221b1795479ff80df176c3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682bfedf7c88afd789a77f6b1e2e76924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522a4dd1e637306bc653604c820723325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de0e76acc78c4ecc19a184379f01826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f978db5d71e8a5b9b99d7f11656d5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c558559aeb7678550dc22ee571b0f5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246caa5086800e45189d092e02239f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02348afe418b603e9404741112464b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a25fe56af7549838bcdaba141fc73431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b3a3a241311ed1f8924b934e058da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c9d4b96629d42a1cae666c350e26733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44815c4a0409493009cd9e82a683d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89f41d1556e2b8fb734d38ae2885bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2887761a6a2260f0b4c3c8a62ccdd8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b832555e6bbf193f1baf0730f2aacd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39b88573baab7c7a9ba09ff13057b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aec5ce1d1ade3d1a6faca383c8e0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05210558d7dd90e2d77d24118cd53b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6962c66ab639b417e0c0dadd5bb64841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912547cab6e0d653912df92ef188e86c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd45c9705a66e58c6fef5951b5252b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0c75d788088c7c65d5f653dc38d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac675dd5deb04bb509288cdfa8fe7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34395786a12b06bcb987403657c64ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c4c78f84e1601f8b0bc922e48ee347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b249bdcbdc552ee7d1207b51370c5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc93158030200b27d32ff2eadc27a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec95f0357e63109915f8bf752e6c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89422e0c49987007c2a3eddb7f3b02f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8eb957495e32fa8a677e8129d9c1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1097070c49840f2943880f4371426cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e874e6e1def858f3984e16763553ef154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f41b4571ea1e64dace669edb918c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8d78989c684dbbb0309da345862756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fe6dcc67f697b62232cf05f78f03757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d9a047206090e15ab4c2e9079431f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a6ac405a974d1de38c35934ab8b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca8d1397fb19f207a96558020338e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1116a7a4a1e888e22cec3751e4630161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53550511f63258dc07b6319f13d612d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cfb7efd33b26eae37e8deb64dea3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556742006560d1f106c5d6946b5f039e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ba8d9aaee80fc035c1b73ba2ea7b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca323c53997dfec7f90723c9f94c57566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8fddf078dedbb3c181dce5425962367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e176750a29f74f27dfbe18afdf98968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcf5f93306d921e5c0d6b9dd82986369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b46e0af8ff962224045a953f76edae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adbaba05af96ee971a08c186d0d17971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfdba1b37dd9198acfbb122ed6f90872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392ae2464155097a913cec709c352d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caebda4cf6f1b15629aaab32f8e57dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250725f2c5e37d6c2c34734e7d57163275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c8b27b22957ef21cb65fda74c3cd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe18500de987600c44c930c3b04fb0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b977e94aec71dcf838bfddbc2877278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ac687c7c934b71395ff17dd70edac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff37a3767a6ed042730861e35534e3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083b5342e4121fab939082b05df9a3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ec62f77f148b02fe1985860a455382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593ed4a9c379592cef5ac312a9847d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac908630cc3fd85dcacf6d6c5e6ef584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd335f0eb1a6d83ece442e129e1b34a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f65d29996cf611327d52c5981686f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4305cae70db10a6342183a26d27f0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8fc9b976ba04067d109b41432349988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e5f1cd308254874a9b0932d9c252189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461a3cecaba1da2b721aa11efecb48090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce3f68551d8938763802d788e146391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44471012470c51110e8718e9cb79292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6ffe6d1594db87fa61ed0d98c10b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92c46a65432718680b6d61de7ad0d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14844e89529dacd7859877437b248dd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6ea4f9b5fba0fcf1180d427aa49296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5924dc78b9ec9562b69735a34b94897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae637d50fd98ee0eb820965b81216498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0440562e6f2c5a133fb46bd7c5293e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322f262f82566339dc54586179da3cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51192b62969e2d3512fc5df64e83f8df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a5940762092a94c5cd17bf1a2e922102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e2df2b7498fc3b77b7d708d7955c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee823e57fa039bf338a1f3ca8f69d4af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b1b36cd09918bc3b31aae570b661f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ac1fcf47b88833684a4d4a11b09b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7972202c632a7a0922e327842bcc50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a73acab36cd94c0a5271f031ad4453108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a55c9a8d3b04faaac61f3af78499b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e567b0c5d398c34b96afb363f9d908110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636b4288902991d49428c1b67f0568b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b504ce95cb99ebf9cc137fbc6c6e1c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98473448da206f49176d74e7512bf95f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6de65bbbb3fdb2311ff785cc28c928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5572641dc72c6b13396b58f1d8a19f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194728879c96da193a392a99f765d5ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd45bba8e890df99e4f59534e1587117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12762c12ec8a82b9f2c0bf80bc934132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72cc0a6b66ed1f0d159246733d33ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53bf7beb2fcc6da0a2742b2046e2bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782fa7ff8ba0a3027366cb30930411a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc579a361aac89d7fda3e29cd78d20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd297b2dbab65960b48ba346dbbe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab633920bc43a5bdf9324240caa936a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0dc9005f69b0b5cf253fc4651ae64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335de1d1e4e879a2fc52efd5bfb8a528126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915bbed5b66e1bb96016e980ffb05be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930a006ced24fc5d982200e0070ada8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4de34369dcc1a2e088f68e40ebff3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e17a0246156bb69f9829dfa9cd4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c01e1ac8ba231daf3e0e4d22c3b62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1a595a499d9487b8fdea787386286132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b7d725996758e88492374c7e3acad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90842ac8d0411b9aec1dffc474179533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2136e124e8447cd3a8a3443884bd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed9462e326748d245afaec159bf918136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8a3b15b75652053c2d65ccfd157e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82a923aced19675a9521620499544c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b66c590512067e8ca084bd5cb5944139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4cec56defe21911258dae9983b60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dfe441a7a3a425c2e00cabb323405141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48596aea9f10618d608dee282171b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad157bb8f83f52cddf8fd453c218e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945f5b04cde9bb4f432d7e30dfa34c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f41e05614a49f6c9c5f6a700c4093c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fda1014518ca90215c1aa732b0e61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b53bec819a7cda5e8b2a3623c98741147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b2620ee2ed20ca0f10b90f403aac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710ea3dc2beb9b9a00b9827485f7818149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddfcd90ab6780f891a2dc587b884eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c9f99145726d1c616c1442dafe91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987cd301f74c1a1d099ab14f4a05f86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598d624c33cab8edad0de2916c6049153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5334ff2caa62783f9f1de2e26636962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479341165b49d3cc10f17f2ab743633155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff282e33fbeab8d2a36b138cec691fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d6842842b44a208e2a618237843d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6016cf48086fabfcebd3edff52b46c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3dbfd7f41d3608f56660b00282a9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85559e07695a8b172e4e974caaad8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7ff9b7f61b293b8af6270caa992dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f3c0b6ab6f0623054a6475f00b033162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6801f7479e9fedb53365bdd18cf1725163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a516753c68da0d70bb7048e51b04a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2824c0159cd62f611da96e14cb901165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c84db0e821236bdee80e63a3d8ca18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a37caf655371d3211387b2b247737167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20905fec961e1abf9e9133d376a196e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cde2bbcf098ae44c757802ccd6f2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61158d71fd2ccb02ded5ced6ac925541170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403ada5a86d74331a38751fc1fa1792171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e75167ffc3b80f90a9dbbfbb2e8e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a70b6706a0f0fda0bf10bf516737fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d6ceb7179699f19a4e71ae3efbaf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10db00b9d58882a9444985af52ed7bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5912a403efed9cc74aa2e281eb22ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f3c3c74533630c017f927fba68659177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbb6acd7999fa992b8fda27c6dad2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5beecffc4d70252bc2ab7cb314cc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e62df8a6416cf12133ff1c8b6ce7f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b5d1bb9a08b77197996f13314e487181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00789b76b6a419830514a2b296580035182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a4af02af5053c3df1f33ab6a4f01b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfef39072f2dcfb5b753859f4c7ee0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ada800d3f03fe9cf203fcc9a05a7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895048fac93c2b2d64a202a2ebcebd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd283dbd568beb37f623aa338cd6600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b5de5f72b8dbc0f03dace55559710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a95e3c8a0a9f89f89355cc5fb686189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05290f7f15a78d9ff3785c06686898f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc813a0704d991cdc5a0ea9b0a4c849191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fa2b202161f6d515905def4f2b605192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24b9d0baac607f537163a59694cefe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed4555d46343ead1e800c12c0ad0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea06a6d018c98b84f10ac15c3ebe36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eded90e4e92fd9fa1f5218a724b773196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea9dbce87de145e81352cf28a147c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727358b5fc42194127042afb923e1d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1323166f3534d402bfaddd82bbe74b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a8f453eb243fcae164f19bf7c1da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87a21b0bbc6d5407b358c5b0b48e3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f5f1f564f75ee2cc389d57cb00edf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55049250f27d160141e03dff78acfd1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b02075a5f7dc359cfb678cf0168a5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9142e06a27adda8704a472e74c6733a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96754eb561acbdd5c03598ec5cd261a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c27d32fb7378f81fa83f6ee91f94a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbb88f91c2cab84df67117c5e2dd52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c384a4b20a2b3503117258b4c3886f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9cc67a52bfbf6d963534c7676a50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d2abcc437a072c99ca20bcf1fbb08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9196d54c4f91ae848389fd8be3a2922212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b989a47f1755f01cce4510cc5b301e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91b2331e92c414e0e87831e5e6af8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b5f1096ba3d2199847cbdb7cab2c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737cab170c1d9013745f0ad24a6236216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c90ca62b27fb7312c924b03e9b0c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa8ccc24f5499cb74cbc255c447b2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512732504125eeb7c2211169300ac2c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf823e607423a424dcd534b5a5382d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff08bb2130dfb5d8057b19b4fcf2091221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d528dc7e3e9675d4a1c28721400a64d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37bf76eff5336ec4f4cb8c3539b1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f55b5c8e2dff62ab89b62ee27537bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a47e5c43f50c1ddc5942bc21441d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0119fc8e4ea10bb13f6733263e489a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae9e3e5b187012f23b88b0eaea9f3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb24bea2e70384ec55160f8791726228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea191fe19f51f2f217ca63790a5a2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183a4f0fcb541272c9fbd02d6c1790b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12864c0570332c7748ddfa9251f4f342231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81b89c603bb86467197532c77a2e9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b650d780616be2cf840546ba373f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef7803c2e23c4684eada28517897a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac11012c2150c0ad48efb55aed38fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb083e4594545a69a52c422478af107f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3563ba23df45efa41f76e12b3cc4b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55406c7d763071aa50e7986203dc66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0efe11a35c5528c92108a28323359239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af3bb42f36abeb2c98579192c92ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb92d557c4ca2ea78febd02b5e4c43c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482794d261ff95b8b16b5cccf50bbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f641de2ae0c68b572c112b889cb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7e59571cac00f96af620b827f6b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523fa3970f8d75009807e7c0a09f9c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7d5f6ce5eca1f2416d6ab93ab67c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3b6dabdcbfb4f9a5b7e8fc84a968247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093d311fc2d35358a46a5ea6f2d328248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f3a829c7d95e91fb74277e251154249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f03c32e585bb34da53b75834e1059250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1187db0643cad9dd26ed45e304156c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae40d906eaa60617bd1a6dbcfc8b384252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611844afb48e51388a664b699b94340a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1ab67643eceb2bac0819c10ce60b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5932ffa4ac281d891777543f8f48e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9451f83f5e8afa2226cb87d101945256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94557ec6d28bd9e14f85ed5e2a809e50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d774d4df146165dbbfcde52ebb13b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3c775978c651c297a6cec4c295df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9326797c798bb6f2c768e8a9c9f9bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ba0e275f45ff4db47d5eafa3b6d23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37acffdf2a738a39a8ebff7d46e473262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ef744314cbf0b8f493f0f56aab76f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995875f6ad0da10c843494f1fa50cc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64217e84686702b8786528ed3fb5ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663ae41be651fdc5625d3b115368030266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05988b878e2e78229c53b548cb7a29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918c9dfd56479e4ded854da117bc4a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95137c1ba88fdf9264adf2c4f10d263c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe3ef332fb1780dcf94ab993392d88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef078932fef4b15817b751f2a09598271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccbd8955b3c1bdebe96f9a0d2ab534272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da78a22bc27ce6324b8818f5d693fc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dbaba9ffef54f8a808c71798bef0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c4826532e2dacca630eacd846f18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed3dd0810d1cf5a4a199b13147daac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610e0e7e1f246f3f87a7152c42b8e3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b473c0fcca927d8fe63ff43534dc61c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11af531ca27088958eb7fc5b63815279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea98870fbe07451a4b99e509418d589280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d0526b52cc04f825c34414b3130e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6ac1f0f882018b1031e7fed9b272d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1ba66f6be23e278526ff3a7cbb612283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee00d46ad2edd82cc183539dfcbcc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9e3705d8f9da1857218580649a64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706b26cf273d81a185aeb523516fc07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbeb763f55521a72d9b94cc4c5ecd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207f6edebb18f8bd321e6b0246c8ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb99fdbe815310e4397ae76af14f95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072cf5412e025bf5636173c33c870b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2fca03c47334c1c1cdbf10af1c03a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6523cb28c1a8f6ecdcd1fa08ea44373292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caf01d9c55d3388d722b8cab03d517293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc96fdae45f4f3b038740f97c8296c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d7b1206855af8893693a4b69ea13d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d53ae526f49337b8b21ea5e949409296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906081dc06b65542fb35d284393d6fda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa930dc0e538faeb8d303f01d3214e6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584459c53db263302550a29e695f8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f531a993b4e4a5f96e38af7a09e2c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99945048c68b806840dee991b09ace301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92a05c2f61981e057f87e7d18b79e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e354da046c9e9426de8dc6bd75a225303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feb8e4090548e52e97da53839c2561304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2334bde0253651b218854a3389047ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7bafd5444242f112af0c904a61b3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fa933c39c763c6e7d77c887f2bb9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d2b6f704bf72ca562c013c35ca61d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cc351fb0b2609eeffd25131b522a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f88d125a7dca3a1f323bf70c8f6af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248323e2310c118db2a4650f769df94b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc94a5c9bc5e0a9a045967af7aaed23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45eb929a435b9c490f6000c046cff2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc9e2badc61c521d835cb0d0a2ef3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b7f8da2574dca3da8a7188cbceaac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde0a253a1fa9d87b9f67746e2f1988316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf808a5e05d2a2f1c95f6fa1a0ae3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecba029f5a615db625ac9dcc4d1700318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09754a29c53fe2c04a2248e4f26532a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a5778a89a9694756703d83aa0d481320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002a903eb317d6dfc14dc9927af1345321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1528dd87116ec38872ca13a3ba5ed9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c738cae9fae33acaca31b3ab8e7e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ac983574e3bf3279c944d7b4597c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2491547efa7abdea0c92b29b987ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b418afca5387222a5958670a81e23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6207d50f58615bd3a2e1427c8355b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ef50fb4111e8e33d230bd696c28ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81cfa9ad948ddc1330fbf2bcd49b9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7165b99db9dac6a450428829c24b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cbf6feeea2affe3d620cc98e4aa47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf1fbd4664f7dc36085ce0300ccb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd242b71d3e0c5e01597b5622e743333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e75814faf9a3d3a909f3f4ca8cf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ebfcade6ae61183b1a9a043d7e14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6b078ca527a6ec8a263be25f9a838336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635b812dd7af2bc4aa9854e8f8eb325337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c7aa74171ba1f3afb9bbedb96dd95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6426a7a99e7c2531b4657ced1088e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65469b0eb9f6732eb6c9c12061184ba4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41997dd2722a47ce814cba04a72434341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abfa80b11cb9a7e4ae79a33b7670eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090efda4dc3a2d22467fa219aaa24203343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b43e493b0bed67096ece8dc7b60f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6619910043d8cdb598fb6a6509c30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78bdc3100a5c44c0abd9c57eb81773346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9464eb062723ffc44140ec2703b43b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcfce1faf87840a804dbb1441a686b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c3a4a61aaee8840a3bc99f01bc30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750f8248121be2681cf534f89071298350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158ba2b3d82a0a9041c4c39080067fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f91c4697958b4871451c7254a6270f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ffc0accde542841b84ebc8af65df5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9efca01e7fe2907110378826fca13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51025a0244f68488ff4da5c004636995355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f76fca8dc886ab13964e4f45fc9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb2af8b708f8ed8343067e8b73a46f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567694508871b5e3af12f66af39fc8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0a8d23b2c7f7070eeceb8edcfbabe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0009f3e9912ce37f924349952212d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2430fb6a8fef8c8e7e2ef1bfb952f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb540e804581c29d728d22156edd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d6847a340908ae04885450098bdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b66e7e22dc879129b4bd5de0654e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1461c42901ee0ec3c4da79183db04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af245193e4c2a61f2dd00cbe9bcd13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f154ee8963272e355cdd2f429462d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a605b52f4058cb3f1d4b2a134439368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b6e57b592f30993d4df1560cb064e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fb39bedeeb14f8d334c9a3a3adc4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5b5fef77d86ff0f0417782fbd278d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad010fd06654b8473a4144da8665f22d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a57d02545a67837e604b7a2d739fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55736ccbb81b608b787f0dc7780140b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89403ef0509ef43cec58c9d75875d466375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f27a69f120039db951cb27579e159376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c99013d3cb3be4bdfcf7dfaced6fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439735a98ea84cc0e625f7732facd076378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5828add9e35fca6cfbaf8d28aadaea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40e168becf0ffcad9cbd40f72a8203380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455835ea418c212c50bcb73b86a571a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e4e507fe78d5cd77a12da7f530937382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe87797de5536ef3bdc5c885bc02e8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba712f3b73eeb68ea0ded5c8e5369adc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eee9675b02b2d465b23e67f6b1b36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a19dc4925ecd7a687b0d0496b2df3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eac6969dec6514b17e78c4e0e42b09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4218de412296312107b724ad133fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a38365794390339640748ed6aa4edb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6d6ff149b0e6fb14ff4dbc6bbf2f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf47f92d92b4be803e6a162f10e09d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf196c12b2ba9f66a877730b6b300b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d84b1079daaedb1cc0566a7f5470393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9883eebb3a598080b10a085625bff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee606dafb827ad1fb29450bb7c75c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4accd7d2a698b4dbc79178d6880e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4690d81d674bff2e1cd601b544766397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f23fdaaf3be8931e9bb14d848472f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff6bb8bc38bb6707b6e6194090f46f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67078b3e44ef033342d65f6713fe15e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf8f35ff94771fdcd666c6b1b7aa3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfef462c87624ea4543ffd8437828d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419aefd9ae4e92f9cb46c1d2894bffd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9758b51a03b2ed842be8217383e61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866ab0affe860eedccb0592e4215d8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466444ec84d4c9a2ed76e6381fb84c67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf443aee9e689c50747c153cb94f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dcedae54173bd033a93e25901135a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bdb3da83aafdb1c56d6f7a647e0bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40791bde3dc0995a82d5a17270056efd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9166bf42ef8ff99a4c83a6776abb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b133a107db0fcaa237a6c8b707c3fdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf444bd86473ba70109b5fe691f02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d271403f6cc0ff6a33724efe500c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f4bfab8f17447de5178840f503506415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3b8febdee2e9da430d01f4a394f12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d2e7be6a49a1b866f69e892618e12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9d97ddd776553fe5d573e786fa128418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c8646e09f67f85c35f9ebfa98a47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eaae3c28c8a86e8ac7306f1a3b732420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae975f192fef34d1ebe36ac41a35c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccd89bfd4b1ed60633ab1db7f04fd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126356256c921a9b708da46930d805d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff34b9c6e45f8910bb67136b06f6d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7f41d08bcd628381e41a518e6044a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb11371fb7fa212c4ffc187d46ed03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63733cddf84f4bb566c8539dd78c7eab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a900ac93d27de61e3e216b4d06cb90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec56f64748ae3fc57c04782b4c0db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a3b97bdb3466dd7803cd0302f7265430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf7697c4ce5e16ca13467ec0294845431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641aff7958c41a215f39796d62fdb9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00164fc0bd2bd26fa1b2c35b1650bc95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9d4ae3bfb54e11ebbc6f18ddb15b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca33b8dec41a19accb3e4827d0f828435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2794814762ad78a6883f5858269ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f594fe32dda317511e1328a939bff3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceb5efa398baa8e93ed3c00dc70a40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c32f6c4cf0a3db938fe08b5842cd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ac54897d8f77afbbc457e8158fc4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c76f290ed3d6108d86536a265a474c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb1d3f2b5f19e859d316f707f56dc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a2a96a889c75c0de077adbb6ecb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf38fac7f18e5d77e074378b6d4ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93343b76f72abc6e6579e9c44457b62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7bcf2eca28d318a02ed250fe9a887446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579f4f298b855083276fc0ffead7cc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574b4e12495f2719f79c61c35a6c88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67874a453eda80650ef98081ba7f311a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e001714417eb63d6f5dc9e2b4fb973450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbb093865cfb4d4df3a14ccc11ef86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da8259c566875f4f11c48a2af7a196452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d50a798be3bf9839a882df9a5198453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b4a553c43b51b3e7a32da9eee7117454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e80257ce36d101bb1f029fca826f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d569452edf7920711c954d7db6f20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402a53a6440fbba1de0f8d1a2210db9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b189a32fcd4853a87ef51823f769927458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184da18659088fc613610c16c057de7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4361e0bd0e8ea493e5bef16f42069460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8efa624e98ac7eee58cd2f8bb109461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508b1e6e0efe91ee857890ee471af13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc8ec00babd6af7b6491330917754463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f598920ce91b2b11c6972afbf0ad52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a8f6d65d81b14fcda2d7cbafb1a53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa022b1fe50b799f40d0a027b3162a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54ccd704d54aff8e959bfe28a0283f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e46a39de712c111ea3364ef53db55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221476575e910727f2021264e77c5a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90001b1882d8e5055a96d0a055c1c4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daf7a0b0c6bd600844889375254b42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9e0622e890b3d0992b7ada18f5792472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23610644c4a5013b9da965d85e576477473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e10c22350e82e05d188152c9f489da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ffbcfe8b50117c7da99d98472c70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec04c09479fbf1b80ff493268a8ac55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531fe8d14749be28312cb540e4c3c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305cdfba34817b9e176ebe9c5e6bbfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0ba29634a7177774ad116dea65b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0acf53eccda4db35e217846666808480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ad98a4c978284c4c7b6dac196e4cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f539daddd66b7b533d3cfecab8bb4b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d02873b2ed872749010872c13d4123483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ca996de9382ed8290a5fa31f5b03d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b4b92efb64f68039e1dd4ffef2500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e4a7e19fbd70421a6c4be71fcf7d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4214466e3ecd7bfefe4e3f834b023487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b644d4709750fe0e50efbd18b3c5723488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef45941dac1af42149d4e96668bb19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452e2ac71ebbbefe25301bf2f7e67f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b0afb35164b17dd8f8ec50172e84d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7e25423d5b404feb8bcb64acaaf9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823510d14608548487469ae07d85121493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59bcf9ce217d7e4621d5a833c4f7d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8111273b8e4bfe01b359ababd395b3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec78a8ec73480a98792238561af18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a0e08a805a06be8de31e0ebf21d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5816daa7d4e6a102ea6d329dbd842498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd29da77860b7e8c7877ca14fa20c84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85f80c7bf8a278134b6451a849f1e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210330547513d636368bce0ec7f995a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7729515112118eb4439a2e794bd337502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f696c967385eaa66211d256aedc5cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a784a67355a4d4fd9e2ddb0fbddeb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c80c72e6af0a35d8111b37a03f7a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8524bb044c125f179264f0f170d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc06715b2ebeb1d112394a4670d746507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7bcf22d57d0ffdd3ae59d772da2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd7afb384294be743de41f71dfdbe2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae117b5e0204cbe036ae77f4e5f00e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eab0e3710b48de0084bdae04c7d24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913ff89ac87088f0e3bad090c8b964f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615346614d30351f80bdedf27b0f1965513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597640b60b0d22daf2b1dec965773144514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0894b4d08b80d26f9b74376639027515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554338f1af181014648b4cc1e8abe864516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809709fa809aedd50e492712873c653517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf895b48e22c2b7b509597950ce7f8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b2169eba97d4acf31a8da57b5ace5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645b112d8f71b44120e52e48260f98b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562793b88af9fac19300e5d68eb7071521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b4004e23c1a40436f3020f634fcc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76957944323b7fe987d8a2ae4e180a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206f8b4f2c457038c2a0fb1d2880a2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81be2547a5b0845dfe79f48cc6fe7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733558a951d81380a9da4b666d754a36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42023197aea0994933cbc3ebf2158736527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3561f3faa2a928bf323994e1ea8143528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb61aa4b00b894dca626f7a4448a82e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a73274bcc4bea033c0fea3c24bfd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b730672e2912c28ca58b85db189a28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26ab6d0f72ecc25f753f067f6ca55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12708bd7bf3767e0afccd2d2d8949d20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ede3b2ca0bc8090bc2557cd93ab7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0d3db0c57984e58b88f07ec71206d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466cac9d2e47b19ac85ef0f659b6be7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbcbb61ace5ba89a85afac3c322b12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4220adc064ff4a3f10c0ceba4cf917b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d9dcfc9fc2b84ff1acf3cd96c97f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a320bf5fbe36def2984e3561de7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a295fb4ecac5d7ef4912da8e9eb9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f825d3e99293a71e3840dc17392dc4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751be21df693fc35bd56b88a4b4e321543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b037c81d2aaa18de1b346638fe748da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dde02427c63165d89202b0ab6f2db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990503eb1f75fda0ef206bb207f989546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b5b38e884645aa02a0bc689b2ec6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cffee0917f947fadba2b1936ca213548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f380e113ff24039811b271170f6aad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381ea8490c33c7bde25051890eb5ef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b4a46917b9eb6128fb32f76a79c6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7cb794d9a60bf44b8b88a02082932552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f70b14d7b9b71c62ed1e6406ac19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d4985c1d0375ff2be73149851a70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ffdf92c9528f75246e5c94040ec9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d446b0f87d47fde0a8063562d57dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef3faf49b976a55a93cd3338b461f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b52843ea5f0b90ce1300cf29f9e396558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a482bae1d17e92b0aa94a568cef76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29f6dbe5d58a7c894086f19209eb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b888b4a814cd7b7536a6cf644afbc31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658ec55437374ce725b327f1d369a14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f028a7c2edaf3700bccd9cfa07efc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e344c1c105dc05576c1915e340be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c93852c7232619e366c783a8494dfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e90eee190f119c9cb7695e4c5f2b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae096d6a9ec59c72022c16db2605e303567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b1798546f272374aa0be10145f8d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de9117081b693dee65619cd933ce58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed71f66809f5ca515702a489107239f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313e77c7e9a42f042d06731936f3f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740608f9522a0511aef3315867162ff0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0846245a105626f229c047f2f817a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dae0e926db04970bc3cfe3fc815c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135898d225f768015f5cd383e59443575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba48ac06af8836a33b357a5cf9c25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38759c2957b0040d85a4c7bc445ea18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8cc858bb6ad5e673021396e417439578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ce09ea11121f21103094a820e7ff3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03f2af56cb95c911572678d9966f9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbe56b193f492a05d0be3bb0586eb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460e8662c51bc91bb2585f512669cd0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb549279568b71007750f47837032ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458d397cefd71bc0d3dd8dd7a45a9aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d041a31d3baf6c8485d0d38a63e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d056e6ea15011dcb67cee56ef654c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecc887c1aa7a707eff9a55db01c96c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69dfe7c0e58ad229e5e42ef6108dc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ecc5f5e9b214e109cb8e1f3b607b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c80f5575577ed19b6cecadf529abd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f5bc3eec36b4979aa72a8a01149c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc998df39bc32570ff5375cd53797a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0014c6fec0ce64f229207851859a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0033ed5ad2da442e2b64ee1a716cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbcf251f5a4a037cffb917d48ad5ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25341f8e129c16a1adf773a18d57cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c44f55736900c039056ac08bd5ba2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e8ca543665a93a48d28f90f9415af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7055c8f75dc4ff108da502893450b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427f1fd5627b3d48aa5c9ad289e21e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60eb387d5a5f9defff44b820fe476d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0883e782f132946d10191c147daec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fdaaa5b34b36fff3a282d754e863c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b1e0d1dc93e36e72127e9921e129a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de1923839899bc19bea3219952afe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff1b46489285bca6ed12b06d07dee5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c38a0a5082f97d7941e7d894d740607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775363cda62e327b2704eb4ea4d0d99a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b13b0ab24042dd4a1a0f19b427f37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4151ab5caa60647736f7c6e339bfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf87cbaa1d509f11c98a4aaba4a77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78911255cb3fc86c93adb10c5bb57e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a252a0ca17d3b274210d59772618e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c7642cfd0632c55eb68b8dade48ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8439cb663a87dcdd54d37e443009615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ea13bd497d6b5cadd057851deba92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeb6497f1377da8acf2b448736addc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9ddb84342f819403d3bef49a4e940618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef4a87b478440e971e22224dfcded619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d53e96ec76265d09fb3d489198fd8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da11351d4f39e67bdb42617108db3cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1fa8f7d52324c756788f46978a90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb67c3fde20952a8770581c551e4cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2f17f673f4e5fd69b88f92362d5cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd458ce99ead5902c0126b675ce8d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25c8d9982472f57397e894f29a5abc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d27d7fddfd135c9719472c563c9c52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab865d5fa6d185782b411ba525af5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be90c87460442b294400a0cd93cdab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46ee4723a52143e083a9752e80e60a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d6df708b8e308b98912a7d0e221b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615bbcbf300944f2953a4db57b6d038632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d882dcafbc53e513375e3537cc4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475583a9f6086c5637d6bbe20dac4e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb5b6b652ee0546d5152aec7b4b311635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ac5c8b5c51e192ad76dd2e1105284636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d020878c619536abd47bb626206e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d22e9b452e11a6a4359abe732751638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19956c85a42753da2b65a040a2fc07da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e06bf0ec1a89579167f289372c40f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99041bf3697f8ca86953fc29274624641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1e96802fec1d14721abad96519adf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226ce041ce83ed3cd469ea943b9e376643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a201311a718f2b6e50c07370abd6f6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cba122e4a0d0bb5f24db1155ab2ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61bb3e6c81bff54ce63bfe6b28cd94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf748c0f6fc725a85729843ae3c48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7015582e1d214e9c7ca688598ca50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acfe9b9003d7258dd59bf6b3d7e126649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444451fbc25c011dad22efe55e0d52e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018071a3b8bbe520f9d955b678c7b80d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ef7c3164de362bc28ecd5d0d860a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f180ecc2337d38a701a91270bbd36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e56d8286c9289cfd1a732053e4e0ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99d7b3cdc730b0a56b83ebfe7ce78e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe1cc187417ae43223fc0198741c2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a56474700c8e2e6b6e75af317af6a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ccada8274b4ee1d7d7ce7de5b1926658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bc827c1659aa3041f00e8029e29f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3d2b1597b1f85956026816be1e11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77082ef4c2df49363f635a19adad5bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962570595309bdadbb5e412873e8dc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee837473cfbfe50a9952f31a2c10e42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9ce0b996d5e2f241e93c90be97ada664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c8f3638c140294b831c4b8b1b68bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3e6b38b0ccacad608d8e1f4bebffc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba7a69d38a24e0115e001a3f8211b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601f0cb9af0caeabdc4107fb63fb8d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb83e34f9d295b76d59023b7b00d61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2b8f1f70fff7691f760390b49820670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218661c36138095bc9cd398b0f143cb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b67ce2ccc677f3a4cfbc3b2e8e6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04b45af1bb6c59c0303ee571893a83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd4b66fc03a29e391a736a5bfa466f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba0b2fae227ac20290197ca3e3050d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4767c8fa9c2f04f3d90280ac3d88d11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb30a1ed339bf71d03e9cbd180b5ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae6bd2e1e65977cae15eef32e0e4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b604dc4ac0d33c45b9dbebbf85cf27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e28a1e4a2cd76a057879dcc553edf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56215a99224177adbdb821bfb13c3b8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c31aca87e444b5e0fa88a7a7cb649682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a3dc2bda9509df7b83a31e35d6939683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4e803a2db580c00172f20263c01f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b53f0f8d6cd91b5a633257c61a7d0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0cac08ef08a3cc8dc5597a509b25e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638cf651ef872f486c26962739be8c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdfe8f3f7c127086007cff4f37af9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2138316c4d2c4d3c17931effa6b11d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316135322b30ab9f91e1cfc15af01297690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a0862ed0ae206c2db17a6f6acfa6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3225e0cf6185e6362367a71c0272c06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8a39c2fbe4d8343fff7e60ad4f497693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4428614466371db2246811e1aca1f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa083123988734b9d4bf81672ce119695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef275bd514855fa26f15da256b9533b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723987e14a6e0a37eef7b8d73e55574697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626eb33ffcc03ea350ebe2652c6561698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03056b8c1a510e09a5e2cd94261d487a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43abc45891cec649623abecf6916ecb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e10d684f3ade6e141d44f597115d95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a94873e7a23658bbee887aa544f11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b64c3d0da2da3dcf7fc2fa3548287703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7f7c5f9b9042ba9744cd62bef5f1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e11ec70b501132e60eb5a6f5ba84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59857b485649c94627fb34ac51c9d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f732ca52bde4d5125c73d249741033707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b0e4a111138f2e7109a8bb689793708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f589006b19b035dc1893fd22c41242709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4974ef46cf96be325a9cfd242b1f96c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c855d8d34d9a1da798a17d35cfc36c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db526531515fd83400793c4b0547e73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc9b485315775a1ec38fdd84c97f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506736811743ac128d86485e934f5403714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eabb90eaeb3e114f749403b58770b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615501b6715b3f2e3c21e2caba5f8a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce70e4fd63f93fbff4dcf4a2e5721717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d48e359d8189e7d1a8adeb8319269d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de927e83564c122e881d5331e5310d6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b256b031bb9023c7bc1d11bec7d80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d912cf381f6158495d9b6f35f791e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2188f687b02d5d4fcf3b369fb15eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f155f7aeefbba122c6b36f0244c42c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840f20d2860559605fe745b7699867f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7593052f4aec7288d7c37bf779f421d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b2224806a3efa3ce617e3107b11c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77d30b4bcec1f7023063ea4023fbc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8002a22b3079b1796204ea55e04f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cafa335c1fe484b490a425943aeee6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3bdae5a614f60863d9db14c067045730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbda46c8b078c29290fe673fb15a4ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd235f8c81ba222dfc716da51aa7f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3cb9192dc8418cd47249649a27ec0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc831e36b8bd3c97b507840170ef7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc57cbb40aba9c7b042316538b367735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7110092741c0e44601b22494e00066736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce914b97f4337545c6555d465ffb09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c485bca53b956d80be59e4085d8341738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb1553671aa5a9412b2637f176792739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25d99b949efe7f12f580b7c4c4224740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca8e4e1a2f37248c454bce3e781b4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a18092dd690431c721cb902b372ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870ba55c091b917b52f9ab0acae0205743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c779b6eb0e6f8add10c3b1e1af87f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7c551baafcebe4a905cb47f7292bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487457f0e071a9c1bc2f93f9d0fd71c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de82ce40250c8ac502d4a7f8ecfe63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63802ddffcb9ce1331ae4d1d7bcf7fb2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5079a2f1fbc82a760f83d8a490e65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1298024e16672b8a57fb210f4de149d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4c5ad4e1fa731b3c29eacef04ff48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03faed1bbdae9a401d3f02e935ed1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ad698271e1a5819455a63ae94136753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd590bba3351045853c1d24fb8a21b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee9e2fa42769af7c2babc71e0bb5af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bea7412f2c386b1fce579a532259f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9385a19429bc4fa20a932adaeeabf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b73981f3c1e0f71bba0fd6d98e2e31758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332130f9875baf0b3bcd4d23bb57f180759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424d546912245ecb8f3973e29e3bdc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54714bcba4ec85d10f9638265c47c2c8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b456bafed7a1e76b2aea0f14c6af3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8570fa63d31ad19e5088d7431bb964763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94924ea30dde71247b4b155479a446764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70ab88f6636903e4ff722a0c27c29e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41b35ba96d26c7e1e17411d54213b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28338b965591d70f26122ee60a087d4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aae5930c624a2295bcf2f9be9f966768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a9fc12152ac7f03f359e13924607769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454f5519f356d8f065fff5a122c8e14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ee74fd8140545725adafef1a0beef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4e1a4109f5caafb758b65efeb4073772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43e1a11b4dbc177ad48f9d58b2469773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f36333326b0d776e6ee4ed60ce732774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa973a8c97a991cb3daf41bcd86a92775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab867d1634d2b90a2e4569220e39464776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7501f141b27da25d175ba162a291b777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68353b5ef82c16d2291e3931d55d09361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00352209ad7355819ec0602e348112942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8d10bec135678993c1880f3a237153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6914ce20816f40cfbc9c826cbcd5f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8582137660342bd85ceda32cee05165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10b0eecc274eee5b560f89f4790036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2390e9b3b6f195a6b54adb59a99772e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a25aee76b539b598770df99578a578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaec3aabc600dc53f9ad9c04e27c2c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748b3ac711cb6903c030cf00f43686610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cec086009dce276984b36def36f4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c914d51749c005c7bd3b2fe87a0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015000104c4a4a1c77866c162eb9c5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cef00f3d0566e66ebcf0078a6c9f2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6797cc435ed19db3f8ecf3fb418dbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c056228e20cca17c8b8ddedcaec6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bee299353103f2a3a823abd69cb9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d7b1a6f1485c44182cdeb406845a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464444fa379c4707f214fedfad722a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7771ac1f2787a95221ccaf7a40ce12320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287e1aff9cd703b77604284b5ff4a5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da690ccd6573cc23dbc176999a35c6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893e1beb66cc390c849778b420e3d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22990c33df38fa70e954011a84e3927624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16440eb1cc7abc9668b07f354b862225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd7951a22114dfcabfe43921189b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff9498f910c82599391272cb5930d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d68f1c945f20d51fb48a3c35c123e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582760925d11e4a1faa38055bbd339f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8cd7baaacc4955ac801438155e45130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9233a62e493f8d6d5d450453c1a6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f0eb3d133c745b86993749992b0b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38783718cc2d30b3c751d1856eb8b11033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb97793628a888aed964066285d428d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd5b991c2e3816161acb3ae7f435e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5371c94f9185e8b89ddf82eeed9a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70626f78c9d5fc28922d4d669fd92d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7781f9124390063e2fdb5214bb2027438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e205b68123454b85f95d2bb45400239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1092eddc977792de4eedef77242cd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dad6417dccf94ca4fa7c9872bc91bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144e1ca32a9642f7837763d21b01d9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a35e280389c0e1262204443240d67643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1746e48e927d63937e21eb977ebc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8577e295c4f28fb5c8d6dc89a805ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc422e59a59d5939ec6c3a146c7f35146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79909dcbcfbe84850a85d30f9fb39047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a64387c8227a4273ea111bb3d3b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eec06561b37a49dc1570d46e4c2b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb1ff307d97491a80bfc8341592db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be086db863a07afb7d6f02d7e819cae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748010363251521fe8535eb9fd44dbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563ec061ada8936fae88e192bd2951753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623505cdfed02e9b4cbf4eae2136a5c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b75178ae2418facd0d2f51ae56d4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2179d61ea25983edb6e191226df2bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beba63b6cdef3f8d353fbfe29d7fd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c356a1babbfd424070645180cf653a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f70c3e0ee0e5c8e64389bbda8004b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0a9ef9c2c27d3b5ddea50545e6ec360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0848fa984f4bde430b6bec599497f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f267d33d32914aa8731c7b76c103c7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3c7defc88f6778d2e7a4e341bd49c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22028e903f915fb8a702e1d2f83dde0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11aac3bff3a1ce9c8d8652ab445f9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2266c7bc2dce43ed8ef1c7822d4d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e68dc1f008d2658220a14c4ff67b0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb3d4d7624e55c6bc4cd838ecc666968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227260b0fd7b4570e26552d7e385889669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7f6dd8fbb80645962d1d2c17450670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783e3d4d50ebcf948a940114d4525aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45a58dcdc75dc9e7fac31b9b47c7f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126cb2a5480ce6cb7b5764f0089266073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b5a38f4fbf3fcff70100d21c86e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895930ba799951cefa3bf8a8115fd08a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810cef2c2f875258f6fe2c9c6ce72ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e842ac3a8ac23bfb58a0ce84aab377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbd09161f55b17279792ebfbb3c04b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2431b2a329f0a934641633787c5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b383bee06fa0c775a5cd96d6462cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6dc393c98e2d15705ce5cd9423c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f8f6d30375d31712b50526ff5d2e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c898cb5fe2c429a79904f78e3ca7c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746647b8746e91d8e24dad9d156812ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e379bc1481ded21880a05d95464685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f60381a07d00df376d13a908a50bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b4726ec515bf0e92cad1610b4c02987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b391966991b3c9d821e6546811c3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f5929a504a9819a2e6d9f9e3d5f8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd69b2f0854b38b4a417ffe4621fffb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47439cbf89e973268b49e555ca7d2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a430f63d6514b89935b1251f459b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89108fe46f975fb995b1d5b85749ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3691f7872fc50db6ca79a316fd2ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61080f4798ef6fe8a2e2f1c782d985495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf81a5cf4695d6d559f774f5918a3e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443481585883af162004b88cd7c480a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1384597fc41e6cb2eab59e4e4be0f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d478bf403c5d4e09245fa73df235e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635feb1a3b8201b1811c9e785eed3e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca3cdcb0fb25e10c715e4d797028d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f069b9b424d777d51c1bd7a86d6832102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3278ffed01c1fbd238d0421e760e229103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af58a8fcc8c721b7c5e424c838ee3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f295d835f8de41d9c92d5b1f660c669105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72187156aec48146ab8485c74813cb4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de891238a9659f1456d749ce6e25a8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ccdea16787dcc6db0830aa396f302108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c7f5d234d5726b7fc45582fa665f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77436bbef220f934f5b062b463b462110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9590a0557a7ed19bab08e518452a6ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa249df0a49dbe1553f881042a01b03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616f7df3fd8c482d34a58c349faa563113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8317762f3970705209c0524a8c6cd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8417b48f439430243861488739b76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498df7e144f5c5d6546ba33a69a4a50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0ba77be4c4bfe07ed1c47b6a677d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e62608d2ab5f65ed829baac0b68ab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d857532658ef2e7d0692ce168a0a8b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db54330126ba189cce77204ce5c2aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1344be30d3f38acd42d07f173e10de8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b6944663ef1036de92c67a281012122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bdca5e0fd54cf8c73063a323d4abf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2be90d417c923261268aac65d4828124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c1c0dc2f225bf03c4840c1aa12573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a8ab1b77c2965d3bc8150c62d8e5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adbfaa9e467fb1179362ef1c995f28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc07e7876e0d47ef1f439df4f7e416128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ccadd5f8cbbc707eb4058fc6b87e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a93bf6ad4de382c72d20cb72a03f4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680f557ed19e162dd6c9ca1d389a36c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1daf5b6a20eac82aa8b8f17782b97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a04b36fbc557ccb52dcf034bc9faf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88bc8695f0421d2fddac93dace062134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2bd26e39f50d3015e8d353b9f756e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ef929058dae32d86278c9763b567136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e6c126f899d5b41e3f7a49fccd515137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2d4c7618920c7bf54c529755dab4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e056a724b0f349742934cca3daaef9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c62dc524c777b81d85cf52aff1f3b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621dbb19eea7649432f7d3e00f46f9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ef44929103a900ab752bdbaefe7fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f952b9ece8843be3927420bcae818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf53f73dd98d6f07b83ed7c771777144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68989e6a6ba29489fb98ef61ae463d04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0060980f84799a22a9b688f3f3f0c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61a8fb6963b320a5390e1028566e6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e0eb2f3de59bfca59742aaa243f8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ad186de90b2735dbb0ec3697f40fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48a0e18687115db079f9bc8b66e2b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402970abc89242f63422bc24926e506151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15367b66272ce2859cd5487865bab9fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22815a75ebe22c55584e0029f46e2c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312789c1e46479c546fbb7a271cdc8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d4fb638d9027628550ff1fff88a7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc827005eabcd97a0eb7629240bba6d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e2866add47c167cb1a66987c1148157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c42df864dba36ec4a6016239ebe16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd24e809ee59d4e4550288a704023a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f139561f0ae595b7693093384c48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9a9566f6af78ceb290798d664609161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c45329158ab91901e0afd526d01eea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ecfc31ffcfff36ba07d3a73e9cb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aa53aeded0786693da29aae165d4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2bd4901f58bcbf6943a4633a6dba3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fadfc39135a22812963dcd77a5e9a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fd66f0d037846702981013e2ae482167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11eb33275bf1755e06c985125e8a91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7905d3ff44ab76c96a050695a6efd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a2067cd7f00f8ca3ab2a445949082170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eb4649789cf8eb61f652d6f35fcf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a41f657074687af1878a2041b8e51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc65b9ff6032c77c474743ead3a303173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb80e205d135d7618d286b20f3987174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3a00581408684ec149422b84e82d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0678f772eebe91c63aa6313e93988dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf18d45619522293252aafb57c25f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3658eb8f62b442987b08acb53549e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f3c8e56c5d110b6ceb7f9618ce75e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24922e907e33575f7421cd0f8b5c61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a68d2aa3913762f958b0abdf98e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c12bab1c2e03fa39bb40ef08795fd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3543437b799a8e0fbc78bc55d00f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566118c5f2190385cb73bf747bb0ee7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea687e39590e999649590825b78263a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055256f6ce65c3d220efdc9816783b5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69b13a4b705523ba69540fdbe8f4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7db27c52e417289de99bc9e527e73b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4e973ab10ac99d01f0aab724e82e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d806c6e21f7f2122418dcbe14a91cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed29b477259ac415cf9d1119d4311c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb051d2e15b77cfff827b2e42f50e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb01b32af52f3e481e2448cafe57c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27885ec9a31726008acf3c8d69e3928194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35912a90e59b599d9edc5c8e0715b52f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc2255f83d60c84ee0c9868e504f50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec756ee15985fdd919af3e00ed2a5c2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95d8141c918399caa51d6ae809a2d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c1efe493545ce114d2d1acd5ddc0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc6480067dabb6224c358671be618a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f5d4be11347f6f5e5a41afd342714201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85cac56a2d78d19687c15b9ad6585a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e785b6db4dae73d1de349e31b1c10a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed72f68daf3979829d84a336cf774a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224269362bf21391ea3499b77ed4e0ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd93d41c503248d130d1c150145aa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b155893b0526b011eabd20684254f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7a1cd2756a46d74c7cb53df95bda4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796df50bdb989546b653e0f497af4298209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a09a4245171c6575a2b332f75043d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb3172435b4d876b52063be97dede8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c5bc8c4d83bfc1db6e7dfd00b7156212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fa765954b2df20c87c3964d4d0595213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137034c26536f587835860edacd720e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a079dca43e4ea9017d3515a02dc492d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63105ca433534abd76c42a83f4b2d3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577a0808fb1afb0b4cfcefdf31c6368217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7860705d8a71e25ad45210f1138b5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee623e4da225b09432ae4023e99af8b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509e53de4a9899e6524fa2bb60260f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112510f5b9165b5911f5bdafd0da6e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd1a8bbd77a7ea99dbcb5841eb1871222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bab3020fb3e92bd8dd9b28eb468ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc4c585cf9cfd2c83934ed6a12666224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998fe9660afd5f4dc30223cc8d17a3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1afd8852f289d5b4cc22795d3e196226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2d5d69f14f652f58ba5693d90ccc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354c00bc5ba80746d6f66770442b9c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf72191829876f0e52572c3ac7e44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754607b1aaeaf46ee27e7c8ed3dde7e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c3c384d2dc98bd3c8d1f434e3a9f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b859816b9b868911ec359fdf2baec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777c4dcdff0b037684ebdd41c1f38b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02737cf460a0729400cb6dc21022511b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc691d4e408ec34182f540f5be00ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184c14049bbfc4e9432b54b87fdcdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eb69537bdca1ee1751ff99bdd74f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704c265b924a5fae130e44e0080688d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d5035deaec442a04cac55eaaecffb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d14bbc3d0ebe238868e45003307f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aacf7a75e23f0e8cc802aa412aa74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b574200246281513030d29195959b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53bb9f618943df58f2df119cc906ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4228caf80382314b66f5082687f10b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb463da93d1f69ac637ab8fa51523c3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb13113b4157ca70408031a134a6c78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bf1110da80118b8f07e33a990656b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0bb2b3cac71f0685bd497a968f717248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf224a0dff9ee92ee036bdac9f35c29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad89bfb7a252c9b63c22ecfcc13ae0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda61a758c5f914f69592cdc421563ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197275f7038449eb1408d0e3377b8d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b458a5973a742d3e0e5c2a70dd966253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d0b89cae2b6a2d4b9e4144d27ed75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a51ace953e4b49fa3457529c92b48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c3523be720a34c818f40220a01f6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeed225e0fb721458ff9905b15b02a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825cfdb56a0c5a579084a30f31bee50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7242083354d1a0a56ed2d0e22c5b16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bfdcd35b6e145646899f09ec32f11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e9ecc191a328e2bd20b2b4273b6b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ae4c2f575cbdbd62cee99028b9716262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b244105f75383231ef29190469f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb905532cb5b2c58187b2c29e02b60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3f03ae3dd2c0f22d15d0c496cb427265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf52230de2ea8507b36a8d993b06603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c0b7fd5e800fbe8f4ca1f545cfa0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07aa5f35c9b503d3c17d4dfe312191268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a277333ad5989bb2107d1e920f95f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4116c04a3da39e8e0a3ddad2b2a8aa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363d7460e485dc5c4f25127f3e8841c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c4e9ad3c441b13878649ba869edf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdefce89bc50a230cf93cd7ef0aaf89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb63522be5e91f35b7fdd7013a87cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaa136ac7fec47ada154004604e3f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94eb12123f0f720cbcbe5f3878c9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d7659dde7b21ee9917ba5eccbf2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d366d43561c8d4e6ab580b1f85f9de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a4d343c3915d41dadc3322ec6f368279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ceb7088d168628c3ac6d20deaa016280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c4d14b2039c1b37dd6f3ca2f1c011281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b691f105fb438b897741c9c474fe3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff89459fa40c2ab09449925ba67f5cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee5ccbb5ccdef0e1404887c5c371d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3f1a1b8f2f19774a1ca648b85a0cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b5a6e0f2fa1b6bbd7a0ae5c628b23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cdee2aa05f9cfe78f1874e5c8b007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46efa34c4bae68fd4aab4b05a699a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d592576ca0983adf9f17ba6d0da35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cf548ef12f972cf923f0d49b6ffe6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728b263948b49891119a3209fd2b64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9342aed7a61957b3710decbcdf9a44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfe7a3ddf49bb2278654977624756f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667fb9e3ea7d14b70e5675b0b6d1262294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5187b6e75159e049e7dc96ba9a0ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad4fd2bb27f2dd9c118cd25e4cbad0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be8e1d5dbbc9e3b1746e0ae19fa93d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d610015409312bf85758cee3ee2bce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7da0407766756bfe82d771a0e7e17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83442b22213172f0e653c646f5466245300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0827a88334927aa8c6e28eb8d3e4f05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c406bd0f89db36919a7afa24676818302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa56c35f408d82645ea538a6e800e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6c1eaefe77e63db16c32f91eca2b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea111f83e50216f6ccab6f8451bb9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ab3799b4fa1b50da3f5158e658213306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0929e44f08f7d16ad7c72ff225c2ac4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862597cb8564de3775b93e79ba708538308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ba8a13671ee87e4c81d5f928f9c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a72d8de32d344d6ec4981b20516d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af80be9ab5c911f7d72e0cda5d3a945311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ba7ca178a0e00a808b1fa3ebd4071312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d48540db42b2b079e59715c61204bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f46d69ef0a6f7b9e7a13bf0f681904314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b42e4a7eadbf2f32b04dd1ab3efc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378e353248df62e046e9e16c42879b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9101a2e9e3e9cd58ef3753cf55141c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a020c2fa82db2928e536ef1e232d304318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23c03ed828d995e59b3612fc5abbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d8d09f8d54bf3a7c5aeaa3b69e35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8e7f1de9fef201c21b40a5677b7bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259e3e96dafdeb49dc36721ca4ee90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3c719b386de3daa86149be491e2e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb59712e2f5fb1e2e19cbe8d4f8c02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55bceac65fabed289f30a8e793db32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e31229d1576d9c6dff343a3059473326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb808e30b311eb2359c4ce90473945d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034ab2b8b0db5d0b52faca259a34ddc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e7d79cf6f53c330bbe052dc9cae11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f45f438e485a15e1a62403f3b4599330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6be61da2ede2e9894fecf28b27ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ed534e5e8bdf17bd5e8fb8f1457a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f6796eac347ced068bee5756571a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0b00e7057ed1952da86ee013a3e30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ae2ed9931a69f436b0193716b5605335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76654cecc252a6b025c5f6908985099a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6be416cd8316a2b1c412eec2826a4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652134ef2c86543b9a17369370fd2e2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60781da88bee9cfa88cf27a31ad68022339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e9e24ffc79540e8b8a27a544263d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc74e170feb3e80adc6f70020023e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f60022fdc04797e0119777f1dddfbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eb2d72ddbf87f3bc53daede96a122343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adab07211e66f7d6dd536ddc97bbe72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abebf11d273d6d8d27892437fda7d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e1c754fc7bcde30f28614266ddf8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90384529f259c88bd82283380d3b0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b529914adec92b08e57919f20aa096f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6765ef0b249a5fa3f851b50c3be1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f4e240c13a079e36227d825f7e598350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c19f75ab72944c108a2c0b49e84a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a77ae47b756964dbfecefc9752aaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8c40b317f20a5ba2a65fcad03b59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2627a68063e2df5df2e6eb5f0ad304c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a9bd4a48d77dd5af531c7d6f7bb0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c01efcb6b7130c2102f3720a42a62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea6db77c9fe493c6991725539bd6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919a10b749bfdaea55b27e5ae8bf5dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059b504e21d3e2e439cbf2a540c3575359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948219ea8e8e87260b241cc179895b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14e83dd7e43d6dfb30da6fcfd9a9b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc2a305faced4eb1c411643fdc0e86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66238ceb0fd4168c4eb80c21ed5bac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613fadb623fce6842596f41d11e97ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fe3693d781f10fbed07c11de61ea2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689927c31609ee97ae6d4812cd0ee039366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02cd64a2adcfe84be46e2278f4878a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52782e99e6c46d3023e7ec7ce430e46f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8347780f0b952a02fb03ada7e8a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860a84a10c16b6cb3ec62d905aea7f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52740233cec2ef9219ba01613481af9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc06164ef3af3743e1daff15bcc5e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9880a5396e6bc533dfe4a56b5c5062b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a1b242c3ccb62d137fb4014e53e46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a73469c1e357b7dd091c6ebd21b87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c2526eadc48a8ac9bd908c4af8186376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d17b5af9ce377b7b1a34324bd23267377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2833883ccb4610d26d6397ef93935ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea0d07c1e70fa1d8125be40c9a2351379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0fae2cda1835fbf6adfa12480af7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b818ad62aaf70f9f3f25071d0fd60b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac5ecd5a6a30647ca547ef6c05a3b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fc1c5264bf4cf7d13555d0b68514e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd37f3c1a56fdfec5175d92c80225bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d7f1ac4803e45f3368c0ba705595f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d2335409d45b2efd646e2b3e71c1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5a2165cbc8ee05d0b00b929baa644387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be02e684b2db9f7cc3c210080daf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b7710c064ab5a7d6a5ee40dc2ca96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f9ce141f3fe2f875c12b2bb2acec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050f93721c3ad0db041716a8fe90c26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbe5f66a5b436448167d1383de81fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d25450cf68e0586d04208d04716cdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981a613fba3882e6037fcc02fd05551394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fc8e6e75ed778430e948fc2773cb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47582271d190d3e98a7639f4de2cb98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632684a181acfe83d1aa63e34c94d1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd9df74f3fe2bbd189abeda069a702398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2883aaf6e252aefb75e5351756e61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b153cfffd285429779f38a06ee8fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c0e246e19e12ffd0f020d48016d43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9055c8cb1d58b8fbb27f00ec0f07cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168dcbabcf50418b89335def00d833d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99632296613b543abad651bc5eaae0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20f829d70715205bfe1d3c5020688405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48043e0ee249122d4a4bbafa5824a9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e53ae3133dcda4a2006de4a580149407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b969aa3e830ecadda87fc846a041c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b0b68dea9cd40eba700b19d126ad6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a7faef58c12657d1390fa147ce490410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65317f3fa5f150644e32c4a9ca9ec560411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cab6250ec97ac8bff2430a1bc1215412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e2247328aab98644afb6165137af8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ce47ea654848dee1d77e015d6656d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97795ed6645259cf533e02360d99c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ae6e9f2a805c3abbab731440a42e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd4389a1e52fab7f97143223e60743417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a51067767a80611cc803857877da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4c02cd7bfaf2c11b4d87ca4c62b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc7ac9d2011e6e8c772ad83cbef9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331ac5098e1214f7a569b6d2773cfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb24efb50dc72edc0d18b1553467bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afc3bf1c2f758464542218f1e08689423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585cd0dd6a7a883a3778b2b47b88c35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fe9554cb6197c1ce3e8ce4b3a00fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ebc53895c2c8a486b1471dc02ba85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eadbd738b85a6f9cc2dffe81f7a91b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c82894ef2f20f9879e4793a229b25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a40cb203c214d190548b22ad56a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68335aba70ad8770fcd3d0843f37d11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9ab5ce6ea600df8551e26027c2e70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc2b0023fba3947211b958a5f57e74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9877f3c76c1e5e9b4e593d5bbfa754433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d6f70486c9bc9bcbcca4284315502434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c441fb498278da8add1795ef5b639435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d0e5390d8a50fee89db7499b3e5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc244c54e4bd0d80d9455d76f3368ed7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada6ff5cb44e5b370a09b0f6b2ec6a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baf997f5620c00e496814c15aa5ffe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022dc20279038df9101c4e58560cc3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909fa43c3ae41ce74353542c8a11a1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e028936bb29c5e29d05d555dd8035a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacb238360b65b183ee50bcfcce4a6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b394ced0970c318367863bb30c4f8b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec31820230764d29bf64d23324426d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd55f63ad485595a67dea665aa7ccf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c553860f3932418ab2689e88a73c35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e98fa0344b88555ec995dbc8fbaca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab1656704785c9b6dc5e32df6df39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c0a67d2d8118bd131a0f98a1344e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc42d7a28e494edc859ff909112ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9870c618eb99a6f0efdd61ddb2f0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7c4e333fb10d16845d6b48fb41405453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5829f96b5059d206e2d05b3fdfd374b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf72069ccc118dab5be5d0928877c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12635b40c974d918dd3c3a1811196e22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215af832d8a324ab81020f40923f7ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1f15bd388d38b6968666abe280faa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8e49bf0cb9a86bc0aa95b4ade2ecb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee18bcf99995516a4c2d02fe6ab2dc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775f917a5d2fee297b09c69419fe2a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30396bec701810ee0bd8880243723bcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc098bffe6d4ad9224ec93d9a2ed67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48920bb43fffe4f24c0a8a5a0bb2ab7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a91888e0cd7a3b06be054d4a076ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b14defadb903c91391464c2e3b40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2c3cdf09bcfbce3d97ffb822c07d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d99da23d1b51cbfc5db3fe65d352468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15074007dcf0fbff3bcc04d4939b5a12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b5aebdbd3b5d5ba4a5f20ac64644d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac66d76b0bf31a5534748c4f3f5fd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc72d3cc6446525cdbd3aeda1de1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009b848a631a5be3adc7781ec27e4fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa95a86b3d95d84d18a2bcaa5205c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d1475a3fff1d61029ec275de05aec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fba7affc212accccf7dd4adab53d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d5b77a643e1a0e4cc5bf78d97d86a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041efed3576dbf5eb6ff3ca464851483478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f349bc07051644db251c86373bfafa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8dfbd4241e4ee47134eff6ca366a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db6bc822baaf642f1135384586ab7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d1ee8cb16f2f697e4283ef3d86fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b184b55758a1c005dc41cd89ba8906483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a819b22a32ca7972ec981909a69e07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c66025fcb301840a6444c9f175dd64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b4098d2c52474b07457cd6ab131f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a607cfb630ab41300a84b82d777a25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c46e3ecabe9dbd260f185429fb5d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda65fb34e19818a4b48d14b7669e83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d4f6a571f3ffe345e7daf99921018490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a077724a23e5b5e8c28bd3630c92576491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433a1a4a93bb09f1a2f93f85dabcae8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7738d0be27b072dfa59cfdca522b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dbcc33145f01913d809df66b5017a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd37d09f1dc4b866047b26c9d73433495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa433bae3880dd7c37e3b586ba66fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c7d826c9d9c394fed6547db09d44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65f1f48fea1b598529881714999b7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad8dad5800434f0266eb8140a99f82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946be1c942af9276482b1d02548c7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c04b25880ec54f312d1ebf54e38ec8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ed614b40d5db681cc38d04a0c0556502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4213044b80a342b54ec2fcdcdf23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c4fdb567113d6bcede1152ac8e4b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c8e7dc2596eac17a9ff54c30c1743505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed11f8b4b95a75bf7cbad87079d777506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98614f451f4c0803b4a35e6407e7e635507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1942d8262b843889ecc68051c5d904508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4317ecac8f5b82b0bfa896b51b7754a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d7c3d5470258fbc19f1f93e4759b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0914574160f6b7083d715de4f1b847511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ff6fd53ee8a9f8f97cbf4c993ecb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819ca8dc0c82b7c05682c6e378acabf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721f97cc9b98a86e6fd4f57744cacbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687ae9474be228cb337f4fcc2d21eee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bc58a4361e63355d1e20c97cda6ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad63312d6e2a38b9a4b3ed38de8b15d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa0855d62b6e7f2cc06dca5a73493e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71481d21703a262618b934fda46f1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa868de410da17171d5d8616479d40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cc1063cc718e4a8e59378145d5b6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97915eec166ee8c64319027bd730ca60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83928cbd919c31d0863fd6b3e7465f0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdfe3cc5106218d2c6b1f0e61eb62d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6931fccffc9641dc132f9f341dfb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250873a34b601661c131e219e9167c12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bcc24a04f2694eb32ac33c5c4d9d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5829c05e69fc76be2efb30c5363889b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36bd74617445b5612f9c52f6778f5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1af66d2f23b114a94ccff1e68a965530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48837d155299b1fde985bc3786cd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248267d13fea8e797080c57339d69627532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b2664eee4ba2c33ee7c2ef64d82f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee2107bf618699698fe1f2faf3088f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347d56248726f6f5dfe2f04e48bb70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a07c544d7d381b3eb6a701392129bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1e091d6d2da5e9b8a61aabb9801ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c16c3f27e40ea512f2fa35db2c0f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b90811cec3e3cfc93b83820ac8b58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c31a181274df531a20c3b0ab7122540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f52d5d4dffa6f8be1e11e82234f248541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e047a61f9ceb66072772e79ec6bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf2118eaf02e0565448d64395f74d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047d18439be6914ba241beeb64ed339544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7956a0ce144d382077c76c65c9d556545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796da927ec4fca1ec198cad85dd9d89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6a789ffb5df70847118dc1dcac424547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7627de243fc69fbe71675d048bdbe3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd7f233def10828ef49b1cc218e6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542d39e1e57d7bbb219b549f473f2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dd6d251f95a43ce40d47edfeec7c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1648fecc702af52287f8a4a7a1efb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef73ea97e2b5e24b37979a2e186c7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a25b5882593b05849ef3502422255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62926c989db8a1363b44fa2a67ffd66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61c8aa7b48a3ba6dc647ea62007c1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe18906270dfafdec8d7c6a018c76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94b0c4c22c06aa9d50321ba7cd6934558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c25c3a3704d2d0b6edf33813a8ff0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54437c55cab2fe148585b5f13e43e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb017e1f7a67f1e1bb9d623024f86e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39a8e04f0e386b88f8b78534216764562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0331d1099cd90b9cd389b73ead1fa6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc386c940839a7e7cb9371d498b1b22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149d4810f72660e02c738f927698915565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506611e66fa53f3e2117bd33ed07205c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a2c939103fd81c399cef405f33bb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faedc0dfd83f107bec7e734f7384cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc068e8bc5b038d212834e4d99f3a49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f5e1547eb87e1239eda3e847d8776570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067930960dcae797fbdbba8d6a1e732571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765be45ddb6bea62cafb40c26c4c5c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831df779911fa760d78281cb3db9d8de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b9c815b4b9bc0fa56ca0250acfb20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899265a3346d62d0448b9d61d847873575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7b83423ca96affe6888f5d9faef4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df45e00c9db2fe0564072af99fe863577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c81ad5e1540934ee8fbdc56683555578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c52a24bcdd65a28c0bea9651c308579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2d1196d1869bc3f31c4aa16e91c20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c39a538e280b696c4747396407504581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9de5235177b4db25b9fd59ad3973eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946ff64318c72ddd5360b5a029e3e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60165fd7770528b40a0ad7fd9f020b72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e98563fecaaebb1d7f0717b0cbfa13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8ed3571e11a882409d6fe89576a74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acacddb363e156e0418ca6c200bbca8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca4a7e99ee16115f4fc3d64a00f023588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426d39dbb1da13370d56f6e7919e99b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c35706d91ccb1a1a9619aefec70c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5524222af58a771f345aff7c658571591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c332371c9af45dfdaf8b70475ed5cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b602f5c1abe965d699eadc33df00e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4311ef3a5dcc29c079f67b72e34d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59192d5d139de4fa03fa276db62dd31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d8de1a71a456ed1ac48a554726847596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40555b4e3da3846076ca5a8050d53d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35a3dd16a6311e1aa30c38f4e53554598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1b81e92f98e27d9acbfae74d5d40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe456b60cfaeaa5436a478f01b76aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f16cf6b259e9f0245372b6e82812601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c76fa167325a095b0f3c5e689dfe10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ef8269e07be38d7f95f7e4683e33a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18a1eeaebd412de055e58c97e54863604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb427487fa41f6b06a8c1da2f7c8a1a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddd5f1951cc52b472878e19bd8d3b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5b34513911a791460ff4a76fe874607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f8635174f02dd4972bac673365f74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1336769b0a989c863fb9d3213e5bc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e0264aa0482d3d4f1480408c2b6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c2ca44213cbe84315d9c0aab6b6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa577d5c1ab43bc1557664add11eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466575ca8dfb9a441985ad84e25ab82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee461e8055253eeb0b1957b69748cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3afbcbe916a058ee1a208d7eb50471615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41338e79641a4bcc2e6c273ea0d20f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042887bf70ff45da063e682e11a08768617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600281bcdf382a6412547c521c11af44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5df300176768ad0b3156bcc3f785619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf321b2def1a1ea507f9baef77878620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3006994a4ebc9af4afb4d327e609a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0bfc955203d78030b6548075cccdf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ca9689d1f3d77df74bc1c9c816384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7fa6be317e691e96174c9166914c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2445deabafab248cce71f96e730f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ef9137469c7c20d1051ba93df2319626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668875159b4a9f9d2ef8061d7902272627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ebcff74f7d6d508aefa1d106943c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57a410a72fe6e1cf49a102c1ee89ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf7187938f74e0a319923329759f46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3263facaedaa0797a1074775732e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460aeef7b9182442e50e4dfca09bb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d76dd706d9506a93df26ab2397f70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcea99a850df0795b8304a31755de3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7fe7eae4aaf7cdb0535583f89ea33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4b7559438aeb5833e49d17653d154636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d19fd6267773f4cc52cd251b87650637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe47828fa69f2d4e13065b24f96984638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab66c411a885e1bc44669faf120951639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ff6c728818e0bd033d9257520ac45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a4ac4a4f7f3f2976020c57a8cc9f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a99a1928a87e0f7339cd62d346dfe1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d75439e59a22d99405f735980c6c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338e62287968b5a02ce37584d79a5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83a7afd0e500882bd6db4a20b8f72d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae838c500bd571f70b47752454e713646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48e62d5db8f2f52683b1e5bcfd9eba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b7e1fba1f688c6cfde8d8298bb49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb04888ea14a932b3831c2b28a35548649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ad04e5e462cf76d572abd1434429650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be29a5b3449bbee5662013ea57cc99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a29c78b21899a96d1d5f14834fbd1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ba24d54e3d4b56f7daa4722574ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e22cfbdfee8a7d900c690deb2f696f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b0197668e7cbd499dd1e4edcfcd1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bc81c89d9110acf25be8cfecfd50f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8552e5c3c9dbeabd75c66181a87bf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4712f1df1c447abc8e430dbb1fa63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8828f048df58d72ab630fc762c9ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006803f404c9c60cba179d52af76945660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e34f2f1a7881d5e77c4a69eddbef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b7a1ff21469d1a933c472d68ed4fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb1bcf54b147d651188f22988ab081663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198e31af441d4d4f9302cffa89da47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac3db003ed719c4888f3a19d4f1f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891c63c6a66e0226ec67edd66f2502666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c393b9888a552e441318fd3f18fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68963e1c8ecb9398f9578f3fbde0ab7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e4628f82976e6521c9c1f2f332fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889d86ed0a78c23722701b3cc47c91c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6118961f23e6d14e3129ff01d6cb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f89b1043331cd4481fca0b6c0798672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba08498628575d07957c6325bba5e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015da849ba69a6c108204d86d910aa87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5e2a26a0438833385471d362da67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053dfef857f0e0495f286fb9f54de08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d57070495d0d9d6c37f4e4a7ae83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464de826277b677329f2219d6445aa9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c091eaafea77fc8cc7eed8c8f26dd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7fb5b9135a25de61214d87f077b82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd12167e059b34208604bd3d8236f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6922879571e7bd3cd30beac01dcd291682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756a06719008a2d95550504a9f9cdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234876c8021ec65b1bb130d04dcf2d2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a712dceab57697d773a4e00fe2bd0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b3c47cdb78960caaf571e5d645da1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4f51e615576dc5001f12b3f543bd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75314dd098a8a07961e557322fd0b6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93500307b05da0dd1a2b6565ceadea4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187be8f82d8518e8fe5fb2c1b4a907690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0244ae77cfd52dc5d539db0f14a1a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eefad24915a250cc7d350aee6a2e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dd2b255ea937e89a0e168f03cb15a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f019eee0ebd7ccd945c378f618648694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e84d909b0b88c6bf3ef8c27b65f96b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711f138f9748876bc6dd99c35d4ca9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bbdf9401bb4cd9a785a530f7db9b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb104a15f3a639979dadeff972e1b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae02d917f206142240d3dea4455325699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dfd8b75160e8bfdea89aa6c23bc35700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72198c8c31b5a547d92ae34733f101b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64588fc79aa124e4a09bd3cb1ac8590b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a320181138a67b7d1bb38e2a0d7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434595b2da1ff3b5a9c6487b5acebb26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dbcc547245a7895486e80ec84f0ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775fb49d9ed6f5452903b6171700f09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc323029296e69619d9a98d090053e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2f5f0d2fd69933d6be58d99e6f113708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d945514ab9a878670f152a250426205709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9656cc3235efc99ba3e3c888d0f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a7a857702b554321e97feac6d2d24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ea64205bd444c0eb9df0584cad9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d254dc404171a9d1ba44535bced6ee8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171905a7f1df7bed5e3dcc4824ccc8e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad7e5481ac73099878c47f2267252d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50406820d88bff71140a3bb5edea44e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b101f912e01bd28fc7af46cf32e69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a93998817f5a5dad72ce59ba5b6b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ea1a1131405a3265b0fda1c7f90e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d89a2ca10b28b54808f382a7b00ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a9b423aa259f441d806f8fcf77ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ebebea6cbe4fdf4348ca929821882722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466eb4eb9d6ca3ff505428a3423c84f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460943076a0267b9ec022b6ae4cb4cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95909299885fbe9e5cce7b12ae98c96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997703cf7cab41f9afa0519a5672c45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286aea07bc90e9488a765bffbc78131727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fcb517b03f9719b2606f21f05eef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe30696b88e3b114fcb7431f4415c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa23aff20ba59512b0660ea33e0bb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fdcfb9974895ae24f523c13808907731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20c22faa490d94bf1c6a138a6a4b28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6190072855e7314c80f29fbf68100a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cb7ca11f05a5c4e95b34a09e11a6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f8b182850ea43ff6578aca8e7213735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd1b194dcf0be6e865443d4638c324736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78e4d71d50f632bb5c96142f1c2a45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16199ab0f2dab846d9731263bb6bfae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010f34cfcf62e2c136de7363fadfaac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98200d6469d8a126214d4ddf1af5140740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f084c1a8c40997bd9f42239559beb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4f808db51732e14809fa7f116a7a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b285f0b40c3fe23be00e702414aaa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663e0695758d23e09a2b47c054a7b6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efe76a1c9372970d5a6e0eefbaf699745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa10103a18526582e2e870d9df11587746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23607fc5c1dcb1fb2c0d0bd4e4b30b2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc01b3ad9c67f55f0ecdbe34ee9559748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b6e4b5053c1f4d59e977b43acd7aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701cbe3ddb94a497c4c1d52de8a217c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bacf8b8c0ae70645706b26bcea599f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39679b4341b2a74efbcd0690852ded752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3b645b9ecec4be0e47f4fcce7c0de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85726736e3b10c8f9d0dc6bd2c0db42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d749af9d73e595dd44552c46c71ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ac00f1440badc0543be1833b5515756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496247b0a398029132baf38dd92c1222757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0294c09f4672091354095810feda64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23147e78627852fa51c6706ff4e020d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f857798260af68d9649f86131dc1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb9be1f3b9a43026d7fc2a586a55d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9ece28a45d35a1ba9d2686160cd2e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e74708dc2120c130d567bfea7466a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe9dd3a3ffc1dd9828227271416b66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baac6a09d6cea112e7c5087e256e1e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e94c7c9fee7d3e47c183811c1a66b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad199bc8b903b23cacebbb4a93b313767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d215641af7426195c0bd97ea7300a5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0a68424c9d1f98727d7123bcf6403769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaf5c7f55a39b8c9d50dd2f6685c1f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9414816b49ed3d4f2c91e319ebab99771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f34fec050110be25bea1964acbbed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c4eaceef54eb23cf0ae6e1f9e120b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2053080656662f32f258424fac7438774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267d35c5d259bb8606f933e077dcef0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02e0297bda0f836839e1a691af8a0b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad387e7d7c04db717daaea00f5d99e777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>