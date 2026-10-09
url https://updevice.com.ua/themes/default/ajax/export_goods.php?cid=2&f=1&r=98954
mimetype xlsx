--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecde3dd6b20a436ea86055c75de0181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6256be0b42716f6c9bd0853f56f992f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db050652cb80f276150f3db3f558dcf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dadcc274b2a395210ea4fdf4fe74194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aae2fb3be24a15da260ef66a56f6e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58beb3a556a5a07995d2e1e33b960146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db403cd363b3858f26100af128a43a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf71220a84955b9eebacbfd5f00829e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada25987e73c9dc1af7ce8a5e1c2aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1fba564456d6cdfd3752a7b9e081b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f56e10f7a6e3804b0b0e4085d8e7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995884229d97a28e5f08a4481e2702e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90c7026c3e3a7830f50c3513c6656013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa143ec572d1a59dfbc48af113d8b6dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223068d7b7dda55eec6141d88779cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfc967df05e3e8d472f8b4eb0fe00316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57d36d117fbc9c54eca0b19856986817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e0ee188a8a6098dda35e31b9e31ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf174c4b2b651839c3f657f7a27ad90219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5703caec6ade24f9b6a0a0b4d3d0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a540413a4fd208e10af6b68514b3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ecc77134c788b6599be58590f78a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b035a3bb8f1357d2f2dc9cc6043a6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823f0f0f809619152d03719a0161ba024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dc8063f6051d1f6c7e353fa70375425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602abd2b3786735fabb38931bb84d2aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590ffb97bb6905cf5a5b4d03127ed527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab51e3e506ee6e3fd303cf7a19ba528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f5e8ee64d68b223a679d222badec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f386671671515332ad3df35dc914e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cef93818b5fca24a54d3a8fddb4f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471bbf83f5f692335f96c7a963f742032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b71f7ad4d79538ad8b0060722f607f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f7e8b4e6c3187fc6ab66e7821143e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14791e3c9b38c21ba66a48c165cae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0168b9c80e9f8ae0cfa366f17ed15a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1790198b484fc3b4ac14a6171665637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615360546665f153d0871af84afa3ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf794d8853d735e0a06807236ba310d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0caafec6d216868e10a966139ff6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1746babca430db01f47fb280443714c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c69a9fa545f23c263c56ddd723038e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9d5d231fbf6705f77caf3e7f7aaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b90f5a6e70344205f166219cc4099044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43660a8997f6a620768283a1bfd6c40945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90844d7e217a06954b7c66800573c6a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242019a6f501060c090c9301e4d45f3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e541851b22daf649bd26334f1833a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102645cb81894cb0f702b92753a7e2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d8b7913bf2786a92f70d53dd2bac150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81059dabdb8930db6f6e05b366084bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2630b80c5d53eb97ac0b1502cb030e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f2cf9982e93d909ba38895f27d94b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e531659aaaf59ee59848046f1f74fdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f73bbe8a60cddd89a625a2a97bb1ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9358cbaaa661a47a9d6f0e391359c1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83294a74756de122b82813507601ff1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854dbfda801fad03c34de84170a70e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5c56f5969165340d4b473804e033c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6640edf7737a1963d5a125b1cc303ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3e391a01879f5c4cbfa2f3536009b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751aa25334e86d65892e1868cc54d2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49000a09fb909865b80ce88f47daab9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286314f2af23ac0525f10a89468fdc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e49a9fc534bc621d466dc52594e4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f101682fc926b5087cfb44c07097d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b48bca7a5802784688d8420205203267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e596ce159889698484d288cb55c370368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d48f53d9090d66928e7fbe288bfe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b988e1ce244d99225a4abfb24c95f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a9baf844e27a5227964d60808e2f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4dc0a3de918a7411efa5c570c681b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e6ca6aec2020a506c25c28b135b8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a62272595bfbdfbd16cafdb5439b7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9803ae748b9b5b378dc8e78e4e98775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26ddc5cc355b9775b2c7df24e8e15076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0716a4e05fdc104e1f38212d41aca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47703633293634c0273ea737175ca0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d9428067b50b65abc28501040d9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da725cf7ff7c63ffe64e4303337ce60d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23a1e1bebc1582dc9a533536cb64f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5193d936d165f5f997ede54a8c790982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae7922c2200544051045d86977b7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e87b1252ae5d3ac0b968bc89d2c53684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fe66104d10e413192837808f126a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631cde5b9531cace02a6468c0f9653186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d21a15eb16d1de83113873a6481d9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b1b963da0401e4a44611a635834c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7dda98e607b5d2db4f13a0d63e01189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd258846148f8dc5b8ea2ee0c136bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042187209b6f38ed537e73dd2af615f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747332abb1c0db1a1969c5c55146403492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bed0b13584a2a72ee39a934874707793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b4ac3e5a8005bf8fb3c2b4011ebb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06278816826f595c03abbc035643fc4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d7c9bcbc0fbe3df563d70d86eb0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716382e999e841cbcde91c5d8f967ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac9c45565e731bcfd5de8fe0ad59c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd96b9def24677808f3eb9ecf1576699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff153f2aa77ee0fdcacbb5eeb8b056100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b874994bb244acb87423d9b459dc54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8135155da87ed1cd14a7d2d2a9116c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fad37d7f9a7a86f1bd5d629fcef723103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4456b82d3d7940a9276c55ac9c8c56d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1c2a974fba65389f5fc380dc31e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1791e6764b9eeb51143eda955e8b814106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87640eb7e6a42b38484a9ce318e87b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d540c24b342cce07dacb350ec0bcaca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189cd3075507987b1cdb8b61b64b0a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a4b2fa344fa203de5fae3c291089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a80acf241349f65d2f6dd82ba547f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f725dfbe2b03c4036b2fb92dc40f2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178840bd61dd9e4f885497dbebceecb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68036e9962053388fab60114f2ad8696114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836942318a98f99eb4c43d3890e096a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0b37fcb8145569c6ab9ca45d2630c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1fb6a735714496ff9e6118e96e0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ff7449b686a9711b98a060413e2c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24993c114edec05e6383b3b74bb4af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998ed62198a1eff4b19f301d13f828a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed8c3e47a8650e6afa2a2cf5b06f42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf6b6a6973380c37a1c901a47286a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af70d51c93bae054a985e059676d2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c23675e8a7f814055e2d96567eda56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e7e63bb79ac07d3e5d4b1b8b82b81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b4947a501ed77aa3f5499a9526aff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747f45144a4073442ef2dfdf98cabe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac942ab39a7c7a734ee2d59142bebe25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3907b120ca9b98702b9807d732f159129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f1f3e3344305d63cca9f80cd26e40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aea6db25d2f8718c8bd85a7f0203a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5da361499c61bc675d3adf59d813ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6d64eac1b128bf6f7d98e4a2c797d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dbc269a34e22b6e5eff7fd142d846134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3743d6560af6066b0a69df101922184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb85ab8962ee1a5ba3596726d9fc415136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b60b1b216c62ebd0dd003b46fd4e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ac894439f9a659e7b27dd0052d5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e66756195c92ec134e0b1b5a95c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba95e0d27c45cfc169c75c4e9b32bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502117d0beab06052a2c6c15892a75c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903587b1e31e56298c479c8bd3ab8ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b401800cb229ea29adadbb06bd9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047803a310533c4b30e5747d3567c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade2a92fc0dd5706f4e438d279307f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396ef3aecd86915f1b658bb46c81acd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20e684ef1b5532bb595c92178ed3af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b0fe4fcf08b3b2cb57c7c7b46f376148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fac0f199469b95add848c68708294149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a301c70ad826284e0489755a8ae65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5a1509de7f97fef8d3c0c21bdb49c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50c8dc1e326539583e77a6db82a5b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6c0d4c2040df19bead9fe770a6a2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d85fa2178e82f541ae702fab707e00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e5df9becbba00ad7d64986ee40728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093ed7407293226539abcc01d95b803156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf817038d885263d9c62616482bdb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c6391303bd4832797bb3baf445b2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891c2e9f175faa2624640b0b85b46e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4d74f31305b82f2b59e68eb2577e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56701e2d979c0da8ebfd373766cbabc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05608946496bd4d1d526209708b2ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469fe76a7099d6f6b5e743188d81bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69d14731c70282c30cc177fd03a89a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435279ac11e32950866dacb20449723165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ab93c38c3c06dbed8bd49f6f7d82b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a76dcb735f7a7207db0e9aa251aa37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a080bb1dbe1dfd0011316186acf2ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d437616e7f83e3575ff0e451049d7cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34590b1a9e20b7f3bc96eab26dfb71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c4ed482a2a881bdafd3c7a79f4e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f08d8cd4be8cc36848393ed3dbb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc429130707ef9fe1c9c00f74f611138173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d883d768617f4663bf82513719187a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3b474f9c3d752abacf93736788ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f3c12e8430ff5bae468827377edca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1edd53d6fd4e7c65f2e3e05a5cefc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21ed2d7a9ffaf1cc3698fe823a9193178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1ac3c9cfdac906f1caf1f8958340a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3827eb90f93f67297cc19355dc33ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bfe557228d048ab815978df07ff2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602410f5569c480761fcd6dd7fb97ba8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea043a41143beb5c1541b3fe88480e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9525b066b2663763777475c447c3c24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882456741f113a8627cee8959a874676185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bed4682e85870071e6f3a737a4af0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fad939f0eeffdb0a2b4024ce24c78e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4330d77ed50c1166ca7cd603aa1db1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d481551829739b1c7d4509327d1547d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62168cb81b34baa10bf743ca5dc8fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce136e02a0e47d09e5e4004f772bb1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ac455d6f68317ec1e1f51af9285c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61218d4f0ee89adf00205e2077e6e38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dbdc2a7f2ec97811703ebe070bc38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730df54ec133395bcec226ecd0ab91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f4eea753eeee12d1efeac12b3f874196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdf569ce4e6a1d6c72cc4bc54aa6b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57ba132094e8cce8dc530818417d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a1450d8e3af6f2443b83fae9022a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30819e17c38db5268319034ed17fc7fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f14e37caefe92ccd480378a6cb7244201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daea3a9ef2e1239339fb4f3de9bac0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492477672f8be17bb78511af379243b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3ba81fb9b9aaf33367e865a2fcb6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c842491a86726922672ef82ade552b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae9fb9e4aaab563e0a36a92ab3bc31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e20d7c6dd147580a8a6798af6d24c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cbec19c0fcdf593a4ffd63cba5d56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796619cfc1cf527c61d6323971b4d53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7b323f65b28678654c68d55c0a007210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f10afcf33f3f5b129470aee72dd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dad6afaf5717a2850ccb86b930d50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15534bc76bd55c224c59f91cf004cb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1275a83a77b8b899c634fb0939905214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3f89f0b8ab4791236d91d1409f3f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a676f28a908b11e7c2bc2d3e7198db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e2c236ccd7170f31b69b8aeee244217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae973c10953e1ae6207d62d03bcbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6bf8bce331832a7cf59fd396a313a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08b6e226a65b3ad8a3d02fb55559c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445596f6f62a16d2cb5e85586000b58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d28d3825ce6bad975d8e3e602ffcd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056d4667c545573a6b86358ce5dc9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b7f7bfb09f168831a6a1a606cacb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c14ad91ca5c3aed40a559e061e26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1649f0f92a4ac533086566800c31944226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730886f8b48838f0fbaa0693b3efd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c0317e29db271836c87aac4b45c5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e9c3fe2d135639bc22dff01ee1dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00841ac4283a402c9e9c787558850c56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931f3d1c9fe0a2b8151e79b0deb665231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f22d43d148f174d0108ad5799a1366232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafccd65442d101eda9773272bc39b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f21a48286e773e5a77eef71de320dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a5221e38e87d280f88b76d97bc368235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06442f48088df69a53858733ccf61fe3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aaf74b7833a7e8472b4e46fb27a80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fd6fbe5815768610cbe9df94d7326238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915a3bdb1e0f3cc99dbb38c2cb1abb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea2c14386341d49f6e1eb3e072512d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b87e92161499461ee8a4cf8cfb4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75554f376a96afc309d1bdc514ac44c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b73c83dc9256a2487d883258b0292f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d157f568882ec81e4d70f2a52ebac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382443e04e13b382e31b75fd7a5f1a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe31f709194e0ae1bdf6b30f110bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e8a4334887a555a0d7e356ea642bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10abe3788dbab63e0bd3a498baa8c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2001d70641682765be30dd2dfa93155249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122bde46491c4892c93225a47ce1221250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cadcd6647d3dfc1390078d69c19f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7914aeb1870689f0aa88cad14bc33b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03d78d0108cd40771e6aa65670b6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4286d2f81843487911cc738f5aee01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee70a61d1995a67c079258edcfdb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bbe11c29b844698368d40aecd9a84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27f729cb71dc5876c43cc5df3ed51d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189a9d0065c67011c0406a7bd970ee4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f12a31c46f54f6e8d9d5079d20ea41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129dac9f8e7e4b5654ad04b2cbc004a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d3455a7fd77e30a67f9789b2d5ca3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cae44a572ebd54f9e6ec0e02b397a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83889713b96336898d67a9d60cccfa65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd40826952b15be77c33cc0a7a1de1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e9b583085cafc0e3eea2597440c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ddce0371891c8a89123c4d9b6599266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54838bcdd98ab12af586db932218cdd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b73abbff9b8e1d0f668eeafac1ed2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11f1934b25373a43599242b5813d1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd29a325cc2fcdb8ee1bf19be798d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eedac27b87a5fd03d19fa149ae6b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d028bf703ea4f361489e8ed4ae4b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae46033b732e7a66320a5a310a1a9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdaf0fd8a4e21a52699e2ac24db636274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f33b4e726f08d8f4ca1eede06db43c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462bc7018d4acff78d939ba3c000224276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec0fb6f7c81a98ac5186a3bfc34889277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8aa736841c66d195bac653c5be0d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12cc43ec693754213b19c038d4b450279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b90987bbe90c7424c8c637d2c8a4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cb7ef06086e9eb8ae6b9f5462a88b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11454e2091d7216b52ad29a58ee20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74209c04e66a223d8f8e4a02e6421f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a1801d1b88940272a6f7a16c0ffda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d57f85ce94cc3d37714110cbcfc00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a560863192a901c23856caf9c8cbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ba119fc794133ab9759f99acb958287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5345ca982713d4d2962799bc360411288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c59b7717b507b3e9b26213c2f4a5b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37386b72a0fcc85715751e884fcfe9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc6239cd31f1bf3fb104e331d885d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d99ee8bea6e03f146c00730c818d9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dad06cbccaf3436f362e6463424bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f255f8602b8663b59fd2c2732d32d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ede0969bc206cde1d4e3f23ae7eab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03925a96d448764bc557ba047caf4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfef6876185197c56471f92cd5e328a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb36011f89e5fe2b710d99470478c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697905ff943a1b27fc170149e6d7b46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031cb73c33ba195479c0702f5d2321300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276060230889a55ec7b0425ef988a20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65870b98e0ba5b85da9651cd58f2c3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15445346638ff1040d3185f48dfe0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174da90d592029d712ae4dfde5d7a8c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94791ab1930781e0ef37088054304f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8546c72ca108f13e5bff53a0df9d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3a309314e8055cf8023757f25f6cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361e6ee2ff6bd02bb9f0a2e70c800a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a5c59bf77b61c28e09085f97bd42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f2ff2ddc9a3e228701045e368d4e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622d3a7b9c9950825df1263fc7430b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7446326d8f4a7fc8c8258e58bc7d2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb8b34ff9e2b2515c8cc958ce9c2bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c5d7e458b481b45ff2af329bfc188314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0b7d2c224554188879b177a5382f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b8a2b975a638967b651ed77a52333316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329d73018d484010f51443091d47a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a1be89195cee37805997a127efc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876c91033bd481178eca77bbf18d743319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642454ff6df2213dfd9291f1960ce63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cc76fb8e3ed0a10625c18d03a5bf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b3e3cdedcd7ee6ceee0d7b7398501322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e968fb45e3171dbd55ae629de149e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a94e8ad8c79a1f9c59d1541dfb74a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcacebdcc5d35fddfe3f25cf45356a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90edf4abdd2c4cc85f74f5cbf86ca1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454103bd6ba9efbf76f593666ce8ca8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75bb903b625494c13d1d40cd8f7fc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f59c65fb3b206e13c489c1f19e68a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d206cd1b7513d70d614c8c55c9ca38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a36dd4e416ac2162eb76c1dbdf14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf1591b890a57196cd8554f5d0f8f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce99d9e83ac5a16c054bdb6ff4fb778333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c133030c0e7166e31cd47f4d27e82c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde94d5f0f686fd149925537e9390f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9eb7988f05788d94469bf39504382336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33c860104d99e92f8791954907e35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2685067069ef3dda538c1a1986b0394338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e2f0f2043de15d9df479e8b3f617339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bb577e2f717fb5c29f94aaa4a0c56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd1472d5700601a6c5945b21a68ae0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3be56f071e9cda19e6ca102ca4aeb8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10fe52ce1b597b5b9d14b73c63d59d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b45fc4ecf26d9a0955b6d2a66c583344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b0734e3ab7eb6aac96383c90f2576345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3fdbcb1e36721db9972b3be134773346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d39612137b5570b5182b4d41156148347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b5bf52350ced1a02bc033a3a29ae8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546b6837a98acfba2e81e2dd420f91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba613ce484ebfa8a837b7f3f9383cc99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1b34359e2d546197b3890a9749884351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fe088bbffd026c8baab5f993fc3d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608faed549a106e1528ee1975670f9db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fb4487773ade7498331e7e1ea3307354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024b70e14cc252993e0ece2e0286285355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159e21fcc07162370f58a5f85393483356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7c53b76ff105c73677da11fa05ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea7b88e36aec33885dbccdec60542358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e607bdad337b06261448531628c9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c9cdd99186e6887340f4852b8d13f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f6710387dcbbddea57a7ee3c6a5a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04adc2a51e6b3ca49773c0abb9a2d28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fe509085f75cb0541697827107a04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b4d9403c39850317238c4c14ce12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203f1c43d31707d608cb32fe297808365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a429a0b11edec8b33007945409e2130366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937a74e0b6f301f8efd76262b7c3923367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa446bdc5a51762e135ca9f0f7f4319368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b02e4f0073c19512d41c798a4f66b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c5224236b9859f93e9af683c4963370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ade7c9725543adffd7f0a3ca679d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585a312641c8d7c4f348e781eaf09ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73985aebf1e1b111dd07692a6d1f93a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751026db9d5c00731b6d0c0cab4924f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605d25a295ad80546f69bff67b6d0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70830130a87e798efeb8dbd2734520376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae353711d87f99cb2ecfd60f7d82e653377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3243686ffbceaeb052d5935d0b8179378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb5c95dd47fabf9fc9c1f2daec6105379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eea3f29c6699225107971b0d3e61a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477fc044b31942938bdbc6959e160a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b0d998fb873b54f0b44c1d4d67b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2142fe555fce0195314e5e2b152125f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13501e98779b975d6e501ba89719eba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606042c9bf04520d5d5b2eebe90fee50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45fe7d71e565ed2128c8c45708554d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32387f2407a749cdb7f81a1b83f1ec7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded7c887bd48a4734d8b735d270881388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32744b88b5bb2f315f24cb501a591cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553160cd7635a9404e7274bab75f04bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d58744516b1950fb5b038b2ff6215391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f367e229008220263b5dca27e1ee8b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb73e9846f7533b2f21fba59fa5d7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4f86264773c33e8f694df1c5c6420394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158569db96fd25561adb1e5142367e2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19e74e96f911f114ed1f96925c512396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c15d6536c25962f0da55b5fcc1f6a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079fd75c8cc3630ecdd01cacb233c60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3feef55a80cae084e59bce1deced0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360ff915f3081d87e1972d1436a9af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4c7c42bd62033131cc59147dd78df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c491be159d7b3b6a93d828a9d2f33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456afda708eb0fdc283b17af4a150913403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dfacedb5273ae7ad216ad34b2907d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241beaa5f43e0a722ad8c877751ccb9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22c2d6a31fe84a5c401debb17833de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f139538a36669835e0763b4ef3579407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06c7e2ad4e8550ffe03f86234dfa2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e57b780016c7fabe7f82ffaf8d63dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54ea59c18f5ccce27eec82968e6dc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44bbc76ec2ccbd1597b358119d0054411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf78936bf202e0c55c2f82ebd0264412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b9f5298e502ae7b63db69963d439413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55da36d6f2e26766754a2755ae7e88e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39930c61e3c75451a5aebf56308cbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead3f3478e682f4d22ec9b8b6a4762416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e7cf06ef2134e120fb92ba2eabc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ef34442e96926d98b51ddde01afc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dea15e1a25b548093a43efaf1f77a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3417588cf257118b9f4101b8f9f39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a399affd2970ed73efae0032a8ac6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd206763fd6c75b80213d5b5ed7ebba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212673f9009c7002c0871c5e37f6eeb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88351be3369eac16107ff30aed1de48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78baaf2dfc0e25b2b78d84dda8bae4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c377e55df7337af9ef95504def53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c047ed0dfd76cfc8c9d8954777d7e69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35713bf3cc69861ab1ed67274f3dbe9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666322c5517a091ada05a03108b2dcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f4671d20f8b01510edb9f936a83d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc8e2c62f7ae7da94aa1f0cc48e68f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8071579b9816fdf78ef87fefe9a404432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae016e2c1afd2ce408e41ca154d4f1c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422e8a0c8aedf50c2df0d1841f8a57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d48594e1c000a484e1ba2eb1e1b1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90c7500207d89adfeebe7d27a64c73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582de8a1bc2df04d8ccc0edc9b7e0a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c163baf84a30b731a5b3eed49f0e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcadc937520673346e4b494d9533b56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa34985767f2223f9220642ab9bf64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf30a9affc6c5e65cccf11609b7c841441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc7c2618ab33f27d0e9c285a6cc650442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abe9b74ff194abb12b18ced8fae4e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987067611bf6605630582cad52bd3f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9067aff0fe9598b7c32ea59b0f7785445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b2fd2de68102e4526dc68950e5b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f03daa4db3e3c2cd10a902dbf0069447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c104ece32ab1dc4ff4d7dfd4b45d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e7325c318f065198f09cadfc0b84c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49d472d203f5cf2de1bdfe14fd2d2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad13a89893a78465fdf37a7eede808d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb1e9db1190f631d836ad1bff7424c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebf8707a4ab74a0e70ebe9d6b3eeca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27930303019c021373ba8c045fbf2edc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ddb2e9c7f162c6811d30faf140151455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3256636c342cf693f7b828a054bb1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e6cf0951d10009a81574a718eb2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6060b6227c05713857e019fb49f252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd62b68a033de9b25f8ce3c51c6da1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d95e2f28fd8b39794b118371f37b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf48511a7862691d16a811ffa217c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85db5a4ae9cac2f84f4f7d3f28fedb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82935344ee0a6d16fa2fafc6739d09d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dec6e3251376c99485e69539eacbf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3226c99fad77861deceb4c4e934b735465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470516d0bf2f04e6c794136b84d06a71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae7e8257ed83eaf8d2b4009749f0dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e66c5f0bc7d65484fd53c0ec91a361468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e840f19e267df146fb476b9ad08e66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf172eeeaa984c5a38d6a9bc5fb953a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14262b8de232dd1e9ff58ea813728b4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ddf9935d4e4950d9aca6a40ae1aac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e3c90d37adaba79ee5809e535bfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681fa1bca0b17234995034f226248f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16114e8b66c59cf3ef138b424b8a31b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072420628dd257286ca80ed82b09e2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da89edfa0eaaad1b024a9f844695d38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d90f6fcfe75764f1c6f67dab4157e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ca8457fd23e04186d4c43ded3242f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac40abff806f71c37c2d44bd21f264480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac62c96f5bbc556f7b7d177231c0206481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff4cc451c5bad60f61b689d00bcf4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5169e5f48a9a71ff40b50eec1777b9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d844fb9253897d203a391b2b1768484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f58523569d0822d85a22222c6fd687485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f2ec3003f26b040316ca502ba285e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e501f3cb5647863499f111064f763487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b5c483d7d8aad432bd535c2553e3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13413248d02e979981eaa14c9ad579c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe11f3e590dee5d444360fe2b28d4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472449f485da9b6c02c263f865d5f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18fa9a1616ac1dc0ca39db37222025492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47614b902f769e086688624d0c25414493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a298bcc5a16ad70fd9de7db08784c06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee55a5b47492a5fc02d91efc2ec362495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be20071b5ca13091993dc2b10f1cea6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ad690fa6affcaf873624cd05da85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12994cd9a0e35be4c279e778146e6f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9606181f1180c88c2304683dd13119499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfaeabdcd8e4f13775beef4c56cced500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be387c504f1827440c2a02aeed5c2ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16f0ffb1943b4be57e4e42233a44d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d737c9c8ac25c4ece3c3853aa1e177503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817eca240b333843803c42c05b54db0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb398ae2cf88575004f573ae053c8431505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50e714dc48e2754330cb41af39e38d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe724789ed2a2af0c97af1f5493b31b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27892c243fb1e8cab2449fd5475516d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d20dbc5bf69b3011d61bace76c633509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ddcb0748f6a6622b597e2fc931716510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09724d5fcb06f5405f1d78affaa6ce3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6e455f20c515e5919307712e841c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4650bf7694146380ab7c9de9f62873513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c237306cc142b33cf90cb9b6011fa1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c60bc17676b76c1e54d670bc12af18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4751c04762021e55daf8ed0a9a86a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f268b5d933666c533f5912af8d3448a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe52be44ab0a92ab3a529093e2c86d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d46a5872a9e46f4b45b68724898ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86347afd8dab68db4ac46b53e49ed272520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04d8111d51b219837de424c08ff511521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a85920572e9960843fb14328b18f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca3153cd87e331bbaefa7c143eaaef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e73cecbd609c6561bc61292dbfe12a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697b54f19cf1f8cd02355233eeca51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1427cfd3b032cf6d55a1ccce38e70f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f789731da622f3293914da56276bbad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe2bf8cc3a448bbc39f6188591f2f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda68248bed845182a561fafa87e681529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b50ba370b8dd35815ddfefbcb1b3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac78b6ac36231560fc417ce2c9c0d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35d675336e423fdade39cc34827f0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04eddca04a835d69868fae213d7a2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663273614ce3279f093143029dba516534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dada72c1b84159aa4fc795d40d204b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6c91c2441fde20425bc8fdced0c1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd19cfb05582a60ad7f3b31ee13fdd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682e3427c476bfed0fd923f1976b635538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3d011dd667bc69d4ae83a64c27cae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d203442ec88e085702276cbcd41e77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b375696ddd6a7c924d96d7f084f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aaa47ffee5b9e2cd8eb7392b6b7a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842fcf5a31e0645afe745d64bf0d970543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d673f2b279243c064a2a7a9b2bf113544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415dc397b4930a908f69b6e558e97c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c092da205c3aca41e22b0068d004546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef1b32aa2df8379b0d68e9e261e62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d40117d133bbf30c5ff075c36a6f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0fa04794d11f48dfadee140a8a0ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494a6bf309398d1684a79abb5932e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5355e8bcb84a11edfb904828c387ced551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926360e69accd54d6016f05a55afe4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d88ec8103d467e3f62b0d5a33e7aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fce9731b2ed66b7b03623d8d26475554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ee0f45813c4cbb1a58d32519003a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e2c2f49364f31124b1e0d5a601993556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabff1d8539a207df12c2621d159a818557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de39d017744560761edd2d9637abe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce4c16f5390a76078aefc15b8ad6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d22638e07efff001508d99db20de5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789f74b82016a12892f949186dd949a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82eac08e7f3853ffa27282e6c1d8aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e431eeafce267dbf265c6a1c9d9500563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bb44c60abf7f8a87818d61370dee4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb712d082a96b82b392ed5004986f77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfb3003430ab0a7f6c5f78aa8c612b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d363d1bc598d21d1b1b4f95b265c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82dc3ca0bedaea0029237951e45618568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b49b94059d0bf213095af1b0838a5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f19d35cf38bf998905c0e4e731909570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d5e48db38b2a5f6ee352a746ca24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58319adef9db28446322d05af16cb52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d2d093aeec4f378d6f2e9a61e8009573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966980bd5a7cd388a92a46a329c0b41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc001b74499a595eca04b47f1527d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba9dcd024128b2b60ab1106051b0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b75e0711c4f3f62aa8d398318bccb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becdc1c5f3d1b248763baf27021b6e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54192f40a375eb617de1248481f2ad5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce850c0cca319e7993576038052b73d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacf088702ea9abe025c3cdda7347cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e5f7ac4dcd1646ba3171262c3355f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed863154037b53cb617033b36822822583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a9566febd6ba5800429343b70395584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166f44bc444f9c5c89077d92f36a51a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82dae912ddc3b003ad08cadb6e5d67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee7bfc76a8bf29c2302074e186d6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df0896f68f3cbc81486961b324c5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768149c7b60540a8a7a8b57eff1d5da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb518da3d993eb289984a2c5b9416c53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5feb2fbb267a46eb346ca0b41d043591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107730628d569a822408b30cbe393f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aaa9096f89d13289b1e4cc0ecbae6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef9034a80fc12d4c0553e3830f1dd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf41ed7f6acaf794786d00f505d83c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65624af2a8aad964189b4ce36aaafc45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b152ac169e87cc6a7cd2c8734c4e53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4c85dd889c1cc8589ce520b34b7d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f340a4562621f41f4dfe736c4fc124599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20274cd6d705b3d8bd21e71b58f2567a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f257726c9dc5c7e8804b87dc5214c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3d3c36796bbb41d7f6e372e0ac5f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde789e50026df159faf3c6fd0377448603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb4d0f3ce9d8e91f2832c7cc564781604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361d60eb7df2a7740dd62445d973d21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33166e8065ce7f1c99c1d3f5d9e06a86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517c053b2430ec95af769418a084b6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eca19fcea9ee85964132e7814031d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745117261a6905c8dd5abe33de76973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899972a30f439e7426961aba8ffaa23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c46edb0aea0087322028cc57703d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7741ee67fb05977df864072c6322d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e98a5be968352e85a737d28bb44cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df71d7280f448fc17846df147f0a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa008d1850e69a17543b3c983fa1941615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1f586cc7b9a89c5cc58b905131fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebabdd678ee4bfe0d0447728f93b06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ca9948dcfd8571871ad2fc476d9db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b1b1b9af657fe8442b2849df3fdd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c03005aa4051885c60628ef1969f56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423a969babc8d1685e2e1d862871b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b891c321e94a049698f2c95b84791ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06907d062ac4a8b489ae40b1067d3804623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8f6032173f8e9eb4a6a8a0c8225bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6fe2e13921cd4dc428d4bc6dc0d06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e6bbc01a0d83640d4e126efc5960626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08765f935915e326d9402e1c5cdb16a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7202f12e935112993e07a44e4c80f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714abc7057ee13e1b81b5db63d2cafd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf279af9e92655f40db2a575e920186630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75977a97e36f11dd86f9a3e8ca3eae2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30ea6d4d26fcd946a27145a2f0166b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79e5f772f823d1de2cd680db5f6d1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ba51d36d94bba227407bd0866ddb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a830064a794bbdf48be994a82da9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eaa47c72e28e1460f42994fea66b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40532c5932296058b32a3938787d94be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48a60a4b50c1e2668cdbd22f3337bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332adeaf0afc4c0e732b324b4d69ddd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472620812b3be12fa5a2120553163f61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae88ea68d3d18ee458a3139cce0cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d56224a2733368c761cca218325994642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728ab6a8e6e25c587f7b588013bef10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44cd7128f780852842b79d2d04e32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b1648da57f35a751bc80fca7eb4a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c82e04c921290933f860c3ba64d8a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e50a1ccc44fcb655bd4491f0e8717647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89873149003e99becae7f7724f562648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d34b4d9755afd029aee7cd15edbdb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad3b1835eb7aacfd4bc3c297979497650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe29b9c88ef9e194eb13a4ec8b5ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dba1798bd6e1694a662af59f1de8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11132d3ccb9a07c92caa46fc33616d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d12469db0a71091b48921e792a50b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e74e41850e464343753368ca8c450655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfa837ac77dea329026a0281e3b2a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bfe1ec108259f33ed9d1a0a0cb827657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82826b321597c953e077eeeb9ccf9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65d945d9dc08f0020d6db591fd2a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df229fc579897818210654d3b993abd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97872bb2f13490d1e5a6c077033f12d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bacf22a7dc1d5d8106853b2b187e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984641c0c80d7c2858bb51e66d23bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde0f64e77caaea1982f4742eaaf6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4473c6a177b0ae5c9ac321af35f480665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364123acb6a5407c46fe396eff73d893666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ca70a20b57cb84680587342f4a516667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035dc78f533a9b76ad0adbbb579620668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc2499531adeb62f5b542838e3d66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4aaa53bd6a2525d96d53d6fb78e95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba9312575e09fa5847f3d3dd18c511671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087bb38d71f6f176cadfe3b31ea54f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b275c5f90b72f38bfa1f5b86119a726673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b0d424c75013ebbc663c3acfee71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb7ef702246431c5ecbc8eb2c14dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa26d56ca56aa6a061c351c74a182676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c44213e8f1fec15e01d64e6c9b9cfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc757b64008e8e171711341e4fb5d553678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db92f7d41e8cb0792357a2d58d0978679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532f7eb5da0be0330a905233c23bade680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e55e6d9fff93b599c7e5243ad117681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2865fb2bed4ab331c9996385bd7b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7a9df4a3843a75ba264faa4b2f4ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0aa7d51f0c38b2e0c6fe803117885684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c207cdcd0d835edc856afb49588ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deb991b501de3424e658b74ad8a3fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aa463cd388f9180b32375e688e559687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741bcb3f49b696262d499b30b9e18b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f747a43275cbb6eb6a4b114a945af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6890bf5d337f66cfb29c6fbc38ec78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0564c647d0e47161f6d1f62d2f49bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80a7738495bcd6eecc8914eba057c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a86293d6c5a88683d6cd56bc26528693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8dc433891caf1c8e41d7b0c4d6f62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033572ca852a48a183d0fa92a8a4618695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423a999ef9a71ba9d9db400a8b700d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23b25aec2660729420db140acc5121697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d27793f612027fc5d67c876ae02c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e672e2c92c82d9ffa2e75a3ea3254699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019180c056e474614b21c6ed3da8b5b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dec8892024c3992532beccbdc76f10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b419d25fe007e76874c78e1bd79817f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372acf630ed92849cac5badb93085df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1a5d807cb059f5a4aa99cbae419d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa5f72d5cc54807ca0c82b1e77cd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547592427002f15dc6c2a723b84cb01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d9fba952c0529cd89e5a6ff496a78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c24672a4c265c62b1c44f4927da0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994e5c4d089eeb8f9fbdfd6251c5f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422acb73ba0f27f97d4136e243d70399710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc655d15ac2046bfa576ba872972de3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81abf048fa38d290b23fbd5eb1aa6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d14155947c9807f4e3125445f521eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7cf70edb7b075aed233fe711e39d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a955906f7f42f52003c47eb34305fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593704dc09d6295c372e65382f493f3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8d45d5e80a516f6626592de6e5ede717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0550c4db47a8b0d8bd368f2656e063718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62ca3e91202af13b89daeea9a58016719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2642cac3249c1350b8d1ef798b180720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e73db8e2c4b7f0cd5773fcadd0fe8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16285e737c7622362f468c1665485346722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f649db073d318b19e76628a7171512723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d665feeff040756729567285565a648724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d80ec6fd4f342b434b78d1412afa9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250423821556aab240900ac76812e8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b763fe6c4091be1a00060eb9ca543c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6db80194cc3fca4fd39738f304434728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9e4ceed3030d9e58cf5109675f21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045add7ec37653a971e2b9a3d754cc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fe4c0994641d81b2d8921030ba704731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34024357bdcec35adbe2ff2325452df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5b07586abf04a4429696856e2c565733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b08491fe6bfe0d516aa4b3ae88c86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09ddd81f187e9335a342e65dd9505735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3181b99cbbdee3f56b117036ca2f94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ccce416b92eb57af997a9c749837b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926827d13162e3a4d51c259e64a5ac5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc231d68b1f266c307acfbb876b4861739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c84fed673eef7967f0cb9bdfa3467740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab6453432ca55fe488ad714534c618741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259da17610bd7fdfebfc6046688f39f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862faab20393f47b21c6702b706b76a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5180a18baaf8d421202aca18a9c67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152821cf821ef5e68885e7992159434745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539edbe3bfe9f79027ef87e9241081f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30825ff82e695d71a46f62d9bd21a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f935d2ebfe728ae5fe42dcc3cd50c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec1246aaf4d0f51c081dd262d0001749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c116c04375f381ea53e80e4f6b89dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1dd94f7975055d38faef800578418751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c277ac716ba3c8afc4b63a724fa182b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a1ddebb70aa43153741c811e772a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5771b9b7d14f965094a4ac0489dcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cda03216767002a964120d1a7643bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb246c003c48918ab1df372c3ed392db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe667c2eb2e9c4b513d6298d2a5ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2534b608185d42bdc74c9c5c93a08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06664f18001977b60c4bd687007d6774759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1d17f2ee01c1fdd8dc550fb053951760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56ca8de9b79309556e6c1671e87624761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd1fa58d51ccec96969cc51e34bacb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74656be85347e03721ad9aa7e2187d0a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b870145d54a0639bf839324ea8ee9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e2f135937af77b6170119939bafa9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970fa4092bdc2edb7643db914df1c68766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcde9458eaa372061b055a54017233767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf02176595ed730a8774448fb9e7ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6a30d12b343ddc903799e5bde667d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d40289a8690d54ddc0a49461df801770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c1708e768c1906f9685426e19a322771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3605f242df2997962f0c28ba2fb352772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd6d5569be0139eb76e65249f21aa6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee7c654c36c9383b10f486c85edfe3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa308e9e07a736d75d62caf9545efe79775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88d6c6bc2d2053603875ca16b4d9a5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c319c34568110fc902abe4b34121777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9651f470db68c7a873e65603770dc34778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a08b6edfed1c22595e2f88a48ab341779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9fc069f732415812862cb78b0cd45780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a9473e9c092de461cd8af0f55878e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166fd4bf0265a98e7c916625fd6ca2b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f7b1afd7b5e71e11f64fed13bd0e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b52e802052be2505d88f2ca283c94784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a044117a3de79b126accf81877d8d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342351dbb788f60faf89a2fbc490b20786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca96227b5f4b3dadd46757aa531a001787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137891902f6154ad5ecef124cba109b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc19920cdcb59780119e9527d8850789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12975f15fe1f2ebb9884f880aeb8a558790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb13ab9cc083d9990a7a9cfe9d0e49b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e3a7b3db6356cd4a7b2e39a2dd72792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a31c0862556e65d2bb5ff18276648793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33375956f6739a80e882ae5adb781721794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c6adadfa1a24a858a9a57abef0a67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590b2966b6b8f07f31c0d3033d17f40796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a286051fca4e4bc2939211dfc93f8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1a01dc5823c045b308a7f89a1f0da798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258bcb4c0ee532a9af086194c50465799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c5f5a644002a8a66334cf5170a9bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47c9f74de8ccead286a7d96a3f1b76801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843b28e21bf5331744fb1c83c7f7cf5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439099b15e2aa222f10dddd3aa73717c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983ed71604648310859ea20f2e0b1aa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d221881fa224a660fe378ce75103e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06081f4c5f2396bb3fce8d9d795ba6ca806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8356f34aa16bf34f3cca1f60027bb2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fcac0149d02f4a5b78e504f0739e6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca8cac87e7a5fbb7e119c2d3db714f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f8c938bd2f4d9a622d892d873f21b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801b9a671525c120907d1c5ac3bd59811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033610e12df5e96c7871efed8ebdc37d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dea7b0a17d464f23b54a05ea6760e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0760b4c10319b2ca34eec5a12ff31814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3cb6987a985740da9075738d62634815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71254a09946f8e4a55eb96edc00578ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642091fa6eb4cb4e812de1dd2ea996c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800c0fa3ca60626397d38d93df0846818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0ca70552aeffe28fdf0f1da97c8e6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2c425bb84edc5037108db605ff753820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d52487564c6fa38494067380b4e07821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a725efeb50773f2bc300106212ebc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a92ae13f0b1077196ce7813532410823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c57de675e5e248e74c277878e83e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff7af553340b0ca1f5523aa588d68a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de064fed4c035a4786380ea427ac4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7966dc542fc99797cc0832503c6f84a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0715de640c882a60c01b93e304c2335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bace663a273cb283e081512c1d3e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181c68021c720e49590ca00543c7b1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d005da9e0a2331f82328ebc7e2528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa1615db0a476cad9782e278670b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85057e3681063d270dabbbc87fee73bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a238213d2ba7d5544a0896de0c1c75e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85431621d239737f4d7ee5f28de37f9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9dac937bc60cfcb9f124aabcbfe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4455b90c7b937d5c351840da4073114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d2320fb4386b8365d642b1d6f6e7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1129d78868801cfd2c2db47f885da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d260a40c0dae6ef8aaf48f132960d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023bd5f712d9ac358055751e80819218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e998a87e8f6198a15f14163b986793119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a46c1b3116923447d13e958711a3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b95fbb8fc3ef19a23229faf3a5c8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a7df19e3000c48f9e0676d6d76a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d10c29f130af77fc0a00a4cc52e9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54a3fff03ae3b10dd0c75e1a916aab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a847ab43f8213c59398fc2441fac7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17f075cd8f1173773f57ac1607e2e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481643dc1357447fa7a04318f7c7e3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f350ab3261fd1085f2c13dc9400d88f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44b3078d158f8b433507e42a62b79629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de10ed99457cb618d1f02732823f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0009ba0d8df999f44b7deef5cabb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e601a8baa054220cd38068f73d22732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b0c9eef82abf1af395e39d75a0bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591eb3bd483eed0fe5a0fb471d6f6df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1a66e16aba0a3410ddec53044655935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260b2e3a2084e929ffd3d3b126e33bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9af36d861063873a7cd7e8dfa6f82037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f74a6884c0e6e670fd6b062a82ae938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c4cbc25647c5b965b73349d4de8d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b5b827070d4dbc05c03228b5afc4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dce0ff346394cc32b9875bf0fbb23a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503bc3340595f94924aba007962d49d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94b00ce392e849c3319e8ce58b64143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db676b58a97a767be02d2b71265f3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dfc8c5860bfa9996719b2c35b45a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c53f5247347dd165578b46e39c8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177793be71c16f0c9cfe234c5dae17c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485fc1b0ea868f8a125389dc0ab5d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45493fc7f66870b60560246c919303d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879b4c5408f95c9ed282d2cf9ebeb1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36d2ed376842d5595b2043899576751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fcd889a0ef5c0fc16b251eaf015c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3544249fa6fb188cd4d80f32ed9ffb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d502310575b79b7f3f2e151420405a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65979f5666d6f670e531de9a16cc261555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c3a0e0dc8996d0c9d1fc5ca269f9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1983a245bf0158bf983ec4ec03208157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a723c88f5918edbb9d0faa0703dc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2844e7f66bed800998c32f1b14a072459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fe3598e080f10b1a642b1e85d004360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee667c4652be43975e8e6298702c90b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b8d3463b64f7fb8c3a07e964696d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35198a05ea0e330b50c577abfc2e4d6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf01672b3c93001cba8fbb64d9cd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbdfa380d4e6d9e1cc8d21f3bc7e5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd56acfe84f17b8c047e2f73cb5221466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c1df0714a30b331c99b11df6240567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669d9f532b9419c03a268d42b035ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59914e0941fb332c2f74551f4f716b5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e8a0a42e7c8db3b78901a7faef4cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6965039ed61786433b6702b4f89f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70761b6190ab0f8591e8eb16944eede072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe693de88260287f4933ac9a40d8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca93b93a43d0bbb1d605b1eed701874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130fe8bb58720129961b61c89e201f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8098c4979b782341a1c9657cf9b2a1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77fe0203b20a9a75683ea97d03ec077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39105d3434df67a709bb495c83acf2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c2bfaf654e4aad1d35516e4fb0d1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372b2ce82c806438498f358d22240880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187f44c2d51477662727f9b0a7bb47281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9690a9f9d886e06edf1ead761b2d9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a6d0f7993cfdff3370a48ca0cc4b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a37c7de3834a8186d20767d2c677e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dfa8b34842ba5c2974c6ad4048bfe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c12edfe50ef53bbe1b282d85a541586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96864a0520abbbcf9241cd881b4aa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e529852c7186b4ed6562299687d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db421ba94ecd4eb998958ee26e9689289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe509e68f0b2689fd943c0239a5f77d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6785fc7335ac4ca4086fa6738d474b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffa4b81d03a20f7dfbf3ddb280a39492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b53cb008ebe66c65cb4690398ae993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63f1ab411314f47bd939d669822c5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a811046e0de4aa2f1abe99cae86b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfb8d4343122ca337c6b0a30a566ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39507b1dae2366f7389253c326435d4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d603988e768fed1406c2b839391598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6628c756242c3bf51db83bcb91d9cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff38a4deef09792eb96c27bdc83159b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa386aad3ec2a16b7adc4b37bc298101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd7c9a715735a315bd9bb594be32d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3784333baa9122aa98fe263d47f8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f33588734972950bcc813a3c3ad641104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f09ff0a6008cb0774c7ffdf639e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8d416baa3b9f45d3c232bec082e11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075de3b8a3e12bb256ed16f262332b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b48170e927cc68d9f1b0a7d30391108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb9b686afd1d46aac7055513b87cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31882615ba7ac1027658149b7f9de70f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3651253228ca0a9945802d0f019cb91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17dfe481ef8869edab9839299e7f58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b959d357c149db69901440dced3a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858869f7d793b832d6d03b5547be3a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93293c872824e8f1954ed04c524214115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44a608935c7732b30d28af0eab8a20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bac736cbb87c826c71b9f90d1788f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d55b2259920ab4178f6dcb050f72d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42524f7f22d9af81ea3c887a027e972d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bdb65151f46ae0d525d926ceb2f06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea1c5258e92f72064d3935fb8517f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec60507c7bb0eba326743faa8bc55c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334c6175d8bb8563014bea2fa8ec595123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e85ea95bd48624714ac81ca9dfffc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9404c479944831ddcdb605fdfc2de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbeec9f946ebf348da1e3c625db4f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a8f7cad94a9bebe8dc48292583ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb873ddea86ed192dd75e3abd5ea69e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f420787493b7e207309b9358ac6422129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b46492a5607b363a14f74c38db1ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55d89ccbf7f6b7a20accb13cbdce10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e95773d2149910a6cc0752a9187a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca11684ad12e18087ac8a19ec1ac055133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d5da4f46832e3f8282cc51b9fe493134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df922ef1c92e3bb0bdd8e6a34a4fc931135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf90a621ce3b3e7dd905f1503c2ffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b39684d9e1056638edb3f42dba599137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf386485183b0959775fff93a2382529138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02eb86c5461af856d0bd3cf086ad84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e64b3264beade71f69caefcb08fc60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c947b8299e9ceee4697524669c99c87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ace24f66e81b38c6a2682f7dbbf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d3c75a85454eb98108e2634b46d93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea089ac5e6e7f51eb47e0591170614144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3283b08dd4148a16b861c287f4078a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb9df73d66481adce0cc38e0eb9e39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302029eb218dac225b673aeae67c842147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c0e6fcb4027071b11ee12fd054da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f3e439b0f8cc937d49b99a4127d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a71c034e5a4c20a7c53404ae8a1794150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d98695b4649eb7634d2209e0c68f4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521d191cf9616b6be34d0a8db573624152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128905d89a45ca865a9e69b9e01d7b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc32ae394ca7476867c5acdf9c50e91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af581b33c575486b6c207c55ce5a875155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bdf372f23331ee519e79f6fb0dc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f54c40ef1524d5c9d22a3403804f57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91710105e13e755749b763662d4bf9ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f078b7277c5cbffbfcc78263db52b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae155d0452cd04d032f556a224f2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07079eaca30751eb434fae86c22f971d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e27639e78a7d42e7b29f71261e6bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ad7a930b519e5812ec2bc7644a49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34891b9464bd96ccbe8f8bf1600eb77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ddd6a2077ae0c239a8bdef1a9d2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73e6e0a26f9b4e7bdac0d83520c3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f972291425489230d674b0c1adf142167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5698aa57bfb13630701680b60a2a645168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef24c772a2a6e3dfadb97007add8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b96a37981d434cbfc4a1d7c51a9d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c14cc9b983a3a2b3981ce77689df3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9724e0ef0c8813e515b4e1506386869172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77484b290a54a93c2960ee1fedffcdc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc19eb7ab20b734cf596793e13b557174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aac77f47b3d17c6e5c0680a31f922175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd194472fe7b3304c5579ca2b9d08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd9cb190db603993ceeb2a7b2f2587177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c2c152fe2f4a1ab3d8986294be03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd797ce504265e315fa58a016a3b95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35260a2fbb5536e61b36a9c42fefdb05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a11932f19319a572260055abdcbc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a6503119971c762e0e703ae8f7c99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be15bf53fa3f06934162bdd50e18e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8fc8e96897ae44101887dbf21d7eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7fb5b6e84e8ce7890476bf5281bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da01b78f6cad3869377393adc06541f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f140cbcd47f80aa45051023842b547c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649a2f3b1238196d1a088a388f4208188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbb02b5f9813b95c3c5d996dc75f0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e5ad42920bd3763b479aeebc1392190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902546b21ef4cfd733e686d66ec27ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eda157e1904d0edcde01fe09d3d7cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0702a7329b81c70467ab43386374c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1727dea873434eb13b92b71cafc859a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849859c7b3993e3728a61de7f5eaaa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914519c012744f62051fce67e9b190d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6687b7cb4fa3fcdaf340cfa29311f96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbcea3d0c20a9fac9380eaeaae0517198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879541209ac1b17d5e5b89a7620e78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c7687fcaecd2cfd87abe05055ba3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e36d7c25f4851524196ffd6fbbe8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2d439475df5f280d3f13a7b7458d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8875736933f1fae41422e2a1b1cb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410886fa7ada939d9612ffdcaa238a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ac4654d2ad4f9db45bdd83d3d22a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16300e7ad6d3ad02cbb4624d74969fb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3eb9a6a25207b36e954a70d88941e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2b41adc8380455df7730394d4d0c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4422cd1af2504003d26482083d2f96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75022a45807d6ddc6f3e0b0515a8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cd8016f0e1b5491c2d3218e28a55b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a647d2ac3fe77690d0accff95fd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756782227c8ef943416ff4e192649ebc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487716b50fc9cb9c82df3b9c4e27ad0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac56077e12a6de6342b79207bbd9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d89ba03fad4fc9d570b78ea7fb874216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d85011fcb60f5ea40b361650cab60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141e72c5dc4c7eb9185ad14f79e597218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e0d73aad494c4ab3360d91e7c85b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aad7e8c9a5bf3e0acddb900f8bcb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de8b786de8fc01bc688dd70678b900221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c3453c38820fe07c61da901b7042222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a96a081900330ae5f028805b9d05df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc991de3142343fc796dfef2b9a4cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7c4a27fac334f8da1fb18cb4bb39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81732a435c07efd70ffa72148fc09f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a2779d97d3237ba40dc5b893b8b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cceab42c1b0a1df8c85367c8e06ba5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7af9e46dc50a97ca3334acafad306229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d074d0111f62fb84ab7932a7044776c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a74b8c452435a2df3854c6db1e037231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44053d848047f95b58f0fe6449451d1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db6a98f6890705d8ac58b011ed391233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d3e40083aaa6b7bb13fc7012d19f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b2f60d99c5d5115823e6b928ad7e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3105bc79673e370431e5ef54b2bd06f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49708f231d5520a88432e9ba9d0a59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03461a61e955d92bb999569c4d2f6e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5e5c2ec55334478e56f7ced252c4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714e913663326a64235556e76a8cdf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b5f3763e09e28de92dcd9aaf17c6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883e75d38bba77c73382168b64d42d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aafaec83ae2c4a7813f4bb9eb9e595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ae196d7c3bec2498de31ac237cba4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e415789fc35d3aa7ba0bf1faae622a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127239dba8abfb96735ed2f7e246d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbb14efa82f25f0264b76bdacee66e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc446377b14ef39559e625052169965a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71e55d2d9e158948291143d3c4f137249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c3a03d61bde6e9be5fd77dd77cacd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add318a90b7b238b7d981cffef9bd1e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e644436f6c48e0204ab11cfe6b07696252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21ce626bb329997785e96ef8cd760253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58ef956ecab5497fba1e432eea0fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a136b126a64338c7263215d7fed10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa3455ccfb81616d680b783a10517256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ffb215f159f98d71703aa6eb7423257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbcd3aac50466d8be99b856803b072258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35ecbce30ea3577e24da8fafed49be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4e6920af0287d729f043bba0d02ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ddb265a85b571d039b2a66c33ab31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a6dc6f78d5747bfbce84b44cddec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb2bbf10415f83a0575facd1fdf07b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d908d4088c9a7a42cbf329d0333c351264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bfd9c94e299effb027d906515441b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574efd39e4ccef19731afe8708da0c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a59cd9c9028fb88ae8a315d20ca5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4653fd7445f11a7811b2919ffd89e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9f7034104ac77ecfcfa5170218c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b731e2ed98cd4d8531fb0ce156f52d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62be53c9a7cddb36147801d5746ecce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2abc34d2e4029d2dcfdf3d30db42f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f0467a6d388de4850c57585eeeab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b0a6d59a7817da01b42c13ae3f64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f126c05bfd6100e075b4311461f64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ada94627062a4719adf9358b43d8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4be3f9588ff44e61510f8d7786e1ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca7849e25d862b51be39543efd9f29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7278369b577091deb03ec636d8422e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23075318d4eaf391bb8d031c6e2655280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fd9184b1310fbebc52f99e075b575281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ef99c340b5da642633ea8a227558c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65820b9436d73a9b6dcf4b42649ba952283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eae6c33375b51aad16a727bf40ec1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c680881cab392d08a7ed6f850cb46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b285910bdad2c2bbfac471e356ffb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349146870f96ec647686d37ef091a4ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61199724be8469b0d8f22d5be9b6c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a7fc703b16fc51a3d6355f76cf27e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077d3a7689cf87b23917d9e0e09249290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae62695ac19c5caa582b066043e94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc164dce4a751206b91ef1ac76dc530292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114ad720b5fe45a2706f7a3d59be69b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883f969e91d0ed5820329b6cea97380294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c513153018967cd2a4f397e083057295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670207f176bd3f4206b493395785440296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849da60a290b62c5df072f4b95bba18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e6560efa293f2100174874d3a185f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04a2098968ce845af87ffb6aaed558299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027598fc50ea6628304191c784df11f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09807f64aa57ff3e251e195ceb8258ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425070bd3473cb7d05c42e2c7297fdc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244a61831552cba1ef070a39f83fb9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd80405790a36319707a7ffd15bb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba3588891d05a876b82336d2821829305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff547567e060e48a612172d657e788306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee08eacccecf8583d3a2dfb13012f71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64400224607a63274c02d1250e199dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528822abb832f7106a5bd2c107126e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2728bbc89666e15b1d6c8893eceb2ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e0e62f622a1b627b0fa5e5e9ad507311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc8427106bebe6e19d9740d96e2f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64538b05bc091d64ccf6e95b50d8176313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1837e523c4a2ebb0072680cc75060314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ca95c3ff9aa87d19ad3774c82fc7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deaaa57c530d63cce68e5dc75e6dbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414ad29881bb72bd266f6e484ef5f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fc501c99cd056586f47d6dc5da031318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99192d83b81921290c1830838b116563319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c86d3c600578f28d08ce94b4afd80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cf96928f49c78931910834d2f421f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454077794d2f9e33ddfd60cfbc806336322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb23eedf96e4a68cb2c55eddcc1eb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e00a63042c027826dbf08ea56dc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca17bef67401141f2388921f21d0c66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48414d1c7094f18d40a366edb0d734d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b45d1ec81d7558f97a0136cfb3928327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b9cdcb30490f537f58f9cce6cdc38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002449d7744ec000954271ea36775f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f396cfd9fc16dde383336fb7ad71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9979e2321911febdcc066ed0227fab6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b5afc542c7ea1e700836f0dbb68e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc6614541387dba268f4cb434531f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7e15b3aaebb18835e8785b81626c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736bf2d86c4dfd6f5791ae37d26845335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3561506efd8c41bad70e871defffe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4f4591750e3d4e4dc1a80b7e81f3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4aa2df381c36679db59f552172c8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b041aeeb1c7dccb5608fbd72b31ff56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a4c17975554a78520e98dfa49077c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c53e74099e626768cdd50895cddf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb89328a024aab1f43b354e243e338342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8913482f287a4d3696cf165fe2117343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99dac05e006d00dc503c54e0d904ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff255430b46abf9b6c2f8462dc2501345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2b6fe419656989d7f79fec7ac079f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9bf0f0f2aad1c0a929d1a3eba1011347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7cf51e665054d261b988ffcecfde4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120e4a2a03d3df10491bc0eddd0d70f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8064dd64d489dde6c19ecaf1d27ae6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df3a5c7ad3fd8713799904b177b151351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6ff7587d964b8906d0da315d4c5a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcecdfc16cd0fa3ffeefc063a503339353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384b5b468ef709181590803483bffcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde234c61c6d0c90940468c4672bfc8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66e2b2d26cbe36c9e58aac01cb83d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6c5c7312d86b1e461048089a2d0b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452940871caaead4de0bf0794f9cb67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fc311d063260e9b1f892576b934ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa6c05c3de0b169b2229a81502ec34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef3762e2ad55d6751581f68fd03e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679991db93d015b6f7107a79b9a2743f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ead23bf4ed691910e82194f34741363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98241e27a2a1976993d1d1318758d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2eba59a8d410c18afdf9781b81c2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65716c962b0fcd42f48ce1b9c7e71a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb4e82a94eb47bbc8cf97ceaef7cc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ec1cd40fde5ce3d985ff62f64ca38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd99918615243ae9f191ce7092c222369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c674fb2e3c3974604341ade23be89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74de59e82d0040f4e470e012b7e8c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66218768509dac603a039684c758d2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85048636e1084ddd92b67c19ba7eeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19333419f4175c7ba8dd8ffb4ab690a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab956c497098d2646f533d701cd0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e1a549b0aea61bbdfe98bdfacb510376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5685ffa3f3b57e4ab176d8979f8c222377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eabc313c6e31fc8434bea83b6cfde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eaadd853e9de955e1cdc25054c410379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d19d37c8b3d1c091c744c6ed8cf208380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a86e879544dbf07155aa74836825f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87cf21d6e882003e22034f74798237382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530d05b144a1da021723c753aed8b75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28d243b36fc1c09489b3336deb93b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681dfcf75b42558f2456d1fbedfbea9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e43ea19ba0ac27b8e28b069efd590b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67c6dbf6abd8d8861ba5c9609e7017387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c526182001e45784b699e9f9a07c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3184d87077a18921de426ab4b6720389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ce560536d29d0dcb9560421a0be3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91173950d6b395d05b629a3ec9f06b52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29d8932c57e7f61e4560e7672b73dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac9b459501f3155431354eac754dcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d0c3152b025488d0e892afdea1329394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe35d32cbfecfc4090f0e1ccf443f71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b512254ab6732b7f65e2bb59fce6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0afd9e0a6afed90315db507336d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b66a31897a85d0180e77aaaae7f15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6ae71e444093b183e185a6c242e35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542579ad1b1a243f259e4d88985af5f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ac3e79175790d4d36342418c85fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f46dc495e007cff5ebe80ea80f20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d85aadaae204bdc8cde3ec453b985403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864fff5f9e3aeec450d82cfcf4efa49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e5af3bd16bf8f5d6cbd5818a370c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b3671d8c221aef5bc7e654174f91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416a6ec9aa409bdb122c38ae84188f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373004a7e6e519ce1b8f24cf25383d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0335d4642be90ecd6228341eab9738409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08ab60e8de41e56efb675a4af89335410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4c08789ae7fafb8d2c455f4967de8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea5d3b523c4117c7766673d99a20f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfdc5d65da7d7392878082801313f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bab8309312f4d10b76d3b276114c2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd03f7d15bd396ac30f2dedadb1347415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc8faf49580d2b81e977aa5d6d48d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992b0ffe158e07549b4d1d612478abb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b843bbb0135ba981e4897c107003ef8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab27521fe324d41d69b2e3d89e11dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088870f2a6193ea89c46c43e38559f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5fc61e14b0c7a78be6839392c248b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1984b187be8d518c7c54e8e66de27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45130e4cc1512c161ebae68d458d9fc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12b43182df0378779275b57e906412424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7417a0b01816c2cbf043192f97eaa6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a4711285741fd67dabe627009723426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd867ff5bf38ee8e6074309c306ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89ebb2becd3654615ec27e30307523428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3de960f25bcf7e2b60fc963d60855429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40967df6305fb3936d0d3372476015ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08c8ed0d0ac8e15b92d4f782ad8fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca5682cf39723d7f61a1affa3b400432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c8cce6dfe50bc06fcb1bf9bc5f050433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b81775c120af4f87c57e9e45581c0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ee6bb2de8924a30400357734803c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd53469c7396d3c4aaa1b27370451436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70168a904cb5ea4632c389b64ef65d7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d598684835629671a2ff7f8a0abe5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee219ad9768fbf1ed50a11a863503439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d794946150e9d093f3ad99cabed593440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9621a2e6069ec7b89409bcf4ef3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd6376ad11fd61c3732e4312f84065442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7eea8f37d2704d7f10e6d8cd1e33d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde946ec5cb670305d5b2b489dce5bf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5ed323568d13b1d9c618369c356f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ee29958fa3d2936f5e8df529f893c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f72b40c54b5b85e59e436dc3cdbae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07bbddd321c594962d63c9aedceea3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd51b8724e705dedca70b51d79218449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038db7e610fc32c50bffd67b647c068450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa7d93b30016da31bb57ebadeafb42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb9155831a782f6f11f7489a083a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db452b06bb576721ea87c5cbf0c63547453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a8f53b2bcf30c8ec30606f4a0d4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa166c5edefd768119d3a5f55f7cfd9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4495b30bb1bce8792eea9b76469dbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b560f8a883969e04b7db9822c6ef897457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c44d753c872215db610c750675a150458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1bdcc33609a8388c890e188aa2fa6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef51ddfa1f90301c87adaec49a3e8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ace237dc54b452721066901183a36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c773ab5cbf215d95c7be979233a4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f229e6c72e3bf36b19b1660788786463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381a298e791b0317553f9a92813d77b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c4f60840cd33c70b9d0e617f04b67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f19d618c72acd0c22feee5db6ba2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee38425ff9fa0ba2b41e444feb1a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd66abe45979e836a714c38feeedf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2170fa527449a39d1513f1eef0023c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442a8671e493779b848612692087686470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a774f7040b4d3aebc5d3e32bdeb791471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31efe8ba183ca35e3d2ba430bfa6ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd386aecb0b3289fe798ad706303ebbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139d3babb83fb41038d9b41efaaca4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd37d74cf4a2eb7efdc9b0ffe8517e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63dfa1cf645bee26d83a1c7b27d96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630b5d07e714f9c12545f906d5053fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fdcc0e4d5e5982365e06bf389a717478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bb86da031cea32cbddb266b87c35a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02407731a797350b75c861a155d40a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223fbe80dc783f94074156680bad7f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda73bf0fe37c2655f51a14eded991482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de3b3967fed28270f19efd5a1a9e10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f9612dee736f604bd6792448954bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419d0e88a4edda59f7b7ac4be622c07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502e27ca47473e2c6d1dc46bea9cd6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f866fd038e3ccf475eab81ed0b7b22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c190666b0f2eee8d1c55c6c05ecf4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b90491e6371fcbdd072f90a533909d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c9b7a0e2a6f50e6800ab8932ee5c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a409b83b520c00176a6f7d79e42fe0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b2d2875e21fbbf53d7af79eda8b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b048199bcc7e532a411f0513462fc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea6ba6d167d7cbf80dbe05086e201494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f2f126e3959c534cb5ac7819ab4e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003892daec591718d5122fdbd0b96b15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b428a050897d10216589f257d067dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ea9092ead696b720c7963fa7088d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc58d4af90ca7ad07d5e6ae8445e5f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fb6bc3a855130e5c2b9427d061dcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80411a3795c15a0403d843ea7d67990f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341165c9ccdf5509f733be3e83bc4037502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128220af7aa1fac41d58976d1bd4950503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2dc38768947ae1686ea18e03c3ebb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06ea623a858a1f52cc4b24e50cf1db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acab4f19f1d92f3892c601e3ac0049506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb7f7d2dc096dc2c248fbe3e5db39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06837b2cd2d064aeb68a4d2b4abbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cdd5e6c8fe005f23f4c48d164df75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6188727b981212038666dd074b42be5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7603fe47914437b391f8b2e7512e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2afaf14bee90c7d67ca8fb3fc4940512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215830686fb366fdd9b7691d9b4a373513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227d29e84a4c8f19aa9941c09e5ea0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c50322264eb2b6206a8b155b34ff5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4f1060b7d07c4cdcad32a1dc076e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6634f5aadf38043720a4e34c5f6a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a96428442acae5de3482d2cc1e1b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6522a1f2d454ac2e3a014e5b75c97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812e65403636872fb02b95e7126b960520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a8971ffc78c12b8a04d8b57a5c99f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67a2fe5cbaddc3d15a11ab9661a3d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec7cb25610caaa2f5ad8c91c17b8a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb304beb2a7a72bd7a95c0f415817231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6ba2a7edb505e3c729aedf995708b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98d647a941de62e20ab37428cef5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921f07a39d53dcaf29481f969d1c61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142297a75be1fab07093a832924dcf36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff6e96b8ea87bc54f1b65e58ef3a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52801df60bda9ede4c8605ef6132b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3341ec24c081f10a618f69282c044531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c081557d628a8ee834b58d566761532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e069bac686b1a94dd69d0431f2e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f84bc6e0ab5e285171f5a1caa5b2c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff3866b70b5a2efd8a34f39a2ae46b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671ec4727d60d23399c969782a0404536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9591c2899798fb3f23ba19590b062537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c263e51cce31b55cd037b42371bcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f37b38dd0813ff62769b79fcbfc11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fab0920f7d75b89406413e914eb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a0645a93e136e6fe665dad9888d45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6f3e05205091243fe73d62645023f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c87f77cb66bdb1572f3fd2eea7ae4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ea73f0f85c2cbb7c29209d5fa87e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ee887ff3a751935fe6022689bd30c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbb317d60e76553824d0ffda53db59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341e6a4fb3ac35d2276aee2059ee8b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2dadb6a4b8fa8fab942a42379afe7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4434f0d64489bd5e5aa7643b23d4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc254b6f48c259850b2047665c6ed0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba5686a769dd0614a59aabb721a41d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611497e53e5c295d0afd6ddef963233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f09d41ed048e8d9adbc91fd696e497553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0012e635d4990a66802c068e9e167554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18575f148756d3855cbbaad7e64f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d4050343bf5c77ac399b8ca17347556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e44d83f2b700c0ff5fcf6fb903b39f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4149dbf2561671e6a9ab2887f6148d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e2a1d432d41cdd1e7a5b395781eb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048abb5a872e0189b6b255b198ae88d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e2f1ca0840e1a184394b01f1a151a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7ad8ee0d5776a906f58f528f393b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d12e75154b7f98b67384367975b51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e815fb6fbe240b4f38b18b6e8a358564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342bb6e198a037f7fa39854afa63418565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e168bcb0dea55dbd09c50b3e1342d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497033d09e86d94f4b968f0d6cd0c263567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c801a739ffb798648b2931f2cd09b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef6e9bd79afc57ccb7c4da25beea73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d6f42e519d2789b65d34752a53c71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9573fc6c693d3fa569fecb9892c1b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cc5b3e290dc19d0eccd1dd6a12f79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676251c370d1c2c4bd6bc4974e8a51d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39d6df08a4cd6efd8d967e83c37730574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a81764e7783d3cfb4aba1480cc94ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff4ecb50c6ba7009b22ddb8128480b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b70a5a9100c5d51339b23272bac7b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ba293fb660cfa13629dd2ff06aa5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295581696c4d4cdfbf662f06865a9dbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24370ed60b786b0f1067b71490a168b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea13a2c3b6cf592f9c2ba37b3462d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8925d1f538b38ce18aebd73cdd93a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bd8d023545c1f2c4bb2a4ccfbac98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59656716f53b30489b9a673f2705a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31106b8fb10689bac36bb9d9ba41ac72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ebcf4a54f8c3a128adaf4d1cfcb0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c7d6ff0e6913ff7798aceb242aa6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e47a061f6062467b0a811c6def336f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f027e67deb16ab3f4f7973ca9822251589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbedf114d41c3c1a0375deec32a1cc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c601c9da2619109e1bfa6b122aca5c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850ddec39d887999615adbb8cde23a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057207ecd43ea586442364c4f01f304593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d970495f230ebf26a5f14f472a5b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b74271aa5054fc41e83b87c3ea38c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a640ab133216ddc5023dac3db81621596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290687aa1dbc3f50e4bc28489fb98f93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e132a73ed97669160aac75e99f1e0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa544687751f18cbcc87ecec456a38a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707062a7f895a2a63a943cda6f97bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a85275b73b1dbcb49ab0fdbc2207601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d622fcf9028f4681e704432e14220602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858ed6cce061d23312666f893f10659603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea1f7caf93525b3fa370144258b20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1942f51b66db3b22a9f70c5e7f1425e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d4886579a276d3c90185c28b03eea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea361f64005bcdfb879d32f4fa023607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef08556dd278bef03dbaa1049cff157608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494e7c5586144650143bd1729ab25ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b928f6be3dbc31b94d35d3938120610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06374308403baa4ea8dacf13f748ce6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f47cc9dfb95645cfe43dd2210ce83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655c15c1e67bcf98498ac29b4a61fec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d9a34972a9e978cd4a95bd0c30341614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c73a383694ef5f2d4abd14cd832a2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c961c80e0d62798d136d88bc756e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ac40c11914a7e3fbdc62e2e01f8a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bd0b01d23337475893445d985f560618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441e505368cbcb83ee80216c823f6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838f0e9f2dff744bb1d0d1ebd05dac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39715ac5dbe6ff6b88b2fccf44ec25b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7700948045c6e3eebf516ad4d3a1f18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e09b65e00ce706fa9ad65cb012d425623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136d394874e021327ba9e29e093cfa3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0cd56a55f77b6dc84f694a7bdee9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bcd9dcf35717b936d47a9b61d2a19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f7e94347ec6a013e5cc8aefc02ac0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b792b92e23f54d1deb74b44169a19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d1a1d6523d3495ce2774593860b97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0b1b5510c094fe0d28b8df167ae7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b3b7820a7643dea14f6f3d71cbe5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aa46728a0d9eb2f44f090da49812d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b49eb8a44da7de642965be4b90dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe64789efd07c92f9b74a21f3fa81c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e505b28241bfa88d39b45443b4c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3c8dd01f449c2a8f665d3563a44fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f96035a77be199cb419ff0f01b8e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e531cf4707c001266d5184d167ead638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743ae286c035bcc422738a34bd93e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951be7c3a8f093754b17bf87f004048640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff702d073452c1687972b8eee99532641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f7327f57907cb5dd32cf201f6d923642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f59704fdd460b9aad08f5df67048643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfee22b48d4a55e15febc3ed017e21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f632a122808d7080a01a0e20e1d4657645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f38ddf6d1c2f342c5ae474096f2455646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3b60e2a207e6323a91c9a09556a93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff0a99ba88f8f48047a50c0971219f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b255366247ec300e77a42d6aa8d30d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0e8f75e0f4915695a2bc6125f3e62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df25f3a79e9609d0316ebd9c65549c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60f309d86c76d5ea851a3a5d48626652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec38bc1bc699bec7255f8d99f0d01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38babd0c331ddfb59d7d78055b5b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f1c9190ba7601358a60ec76d39e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9263c2483c8cd465f939fbaf78e7458656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a88e6eab3a5613832ec204596471c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44e0d2d9c7ff0c58b53ecbfd08d180658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac7ac5d7cb9d02297b1d7652baab08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a667d5cd41327ef03aa85e83840801a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc29011bc18d8b92e62e0813eee12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c7ceb8baaf8866ae84ea6732a16fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f11a203bbb41d2f449c5277db2a8a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf97dd85274eb69f25a36d71ec6e0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194f182f5803cb166434c0c2e191938665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778780edf6d31e72950922643576640b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbda31f70fcd0749250ddcea24b1a90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbea647931fd9847098535ff872245e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb448732de4edbe19d57dabaa91bfc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3bb61764cb3437692c452a1d1db80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd575b0e1044352af172379e9f35d13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a88e8d4e67c165cf079cacade78fc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de609aa9aaa7205af2ce234a3fcc20db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd48b22ce863347fbae287104e510b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cb9081dea2a6b00bdffb739c54d4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acaff625d7668c4f68549d9e2df3fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea763199d566acae94b72ade11dddb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad5f3c1b7e49119accf792c1a721c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd941a0684fd619aac030e3c03fe0b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8494808ec68f9feab04252addedde8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba0cd75fb875c52fe03f19709d4596681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce998039ca9eeec9217047fed1fcc7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861123c0987e576cdc6c790b14dd3d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce6440531fe5004f3630f5fc5f9300684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fecbe390845ab932dc740fc5974e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb01aa79666752ebf15799a1eaa3b6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad2f74d751d34bfc97234caed9b060687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf30944968112a6e77147b6a10f018f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e4bbb9a7a2e37c2cb46002aacdfe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e9790a98059233f62e1ea9e6273c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f676fbf5cdd13a1f65c16bdcdfca9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b79f6178311e40ea37deb28a22c24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba832d500e3e4af597165a11844539e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb974b38198066fc8da1a2e3d77629694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454999db5fc3b04dc902a0c5f9a1990695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292373c9ec3b76c3dc50c04d5c0895d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059b5c062826acea23bd3ed3ca3892c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c2c465fbe4abc089d0ec4111f046698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddaf947ff7019b5be5ccc498388cf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293facfd483245a76f1bcd20cc1b05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf8b14c4a978a21ebd2543a5d6e00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6fb7845c49beb95fa717d74ba6a7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb849c1dbc9eee0135eab507d61affec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1b56b0466d50e7ae7e1e633edd4b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dafc05bc065d7ffae22c9b70ff0fd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce1aa31b6a60937854ffba1801c20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf95f582047dc1dc75d273879bb2d06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85dbd81eed382cb3c57e3bd375fa91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4baf45287205a6ad956d4e4a097425709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c954daa81bd77c21e51a4afb2a661710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d174f71bb466c91c5c614c06d24d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293bb09fe100a86f478afa6e7d68a06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0012f5ec6a18bc89498bc22967d5ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce535cc41d11c67feb920f0f44db8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737c8762fbb30bdb79309d4778c930715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af1710b61c36a6f6a75017e95ba90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bab5aeb0b535d86cd3fcadec428a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c846b3367f907fdf3414310069783f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846a17957999a5c01bded4f34e4d1ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab729cad8f18c80e66fe68f826e831bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c255335dadcbde9d0cbc6a2be38e49d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d976f90a3ec8a98e2e520c61d5f6d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd265f4139104e6a3ea1f3b2203b46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ec7c9b00f95ab02d520e3405c48a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c4bbfd9620843e88461f4beff4a07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07baee0ce0630ebb48a08e8bff71524726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2ef4e0831a38edf9ab538952218d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7dae29c3f01a36749f565d6f69bd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2ceb66fca078d7b6830641d560a9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf7b8f504aead6375b8ee00290098c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864e14be0307e67df247c5aba2ae529731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81679b4bf9c79162f37d28986fed179e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55dfe0d754cce31399c7e04e6010a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c36fc68fbf27542e158333cec095fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db322190f8683bfdb6e3d90bce3fa7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346eec41b30da410da50dd6d0e4230a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05134807b8d96ac9d7484c74dee54806737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5210ec4d26b4c2bebf14f6d4f4331738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0090c6db2f102350ea7d3bd25a025a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d75fdd012b2332732be68e3fac7ad2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e6b25c6287ad33fbed0337d614dd8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82486adc75ee202cc6e7ff6f472e8289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2476bc96e64f604743eecbac578e92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd0929a776ad0666ba714ae4e6dd22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b1d3fbac1578a3fcfa29370bb62f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21d22bf965317f16ee7f49b1c0c69a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def1e9a8ffe5663314328c4876f19f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f393f8080f463c70d97b71bae6345748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3a902a1cb139909b2572c0340933749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cc79af7127373ff1339b316e530ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da831d50b1b3f7cc12fa9a7acf2d5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4f2f0a074a86c37cdd2d1ff1c8cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bffb8bda5cf7c69bc5d0ee0525a80e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd02f9ef60400b6c9206bbe9d5ea684754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb516ab4b0f16e03f4ffdc4e719fe2c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71738f979afae1c249e5a96349be4f9a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ab6fdf48791f95f26db29dab3458757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91e9001861d19318f82d1616a9affb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15c8e5f24e6ced8b7fd53c1feac645759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc983d1ee426a86b058edfd491adea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553a6db08c2c0bf4b761b262499e514761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5631d5107ddde9a98b358d64ec948a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202afc21e99d7354c3f7d7909321996763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473fb60a1a84ce1665665526bf8296f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af9771b4c049f50f832007cd454f04765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea9b204f99034a9ae2e6681382a963766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9b2c0a7709177f2a39202c1bb1fd9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>