--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417bd9f6cf89bcdd6f1b244ef6e8ec91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ce8e7b7f55ef3bdc75a150bb99fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb045e8e8614edc8a315c200ccdec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1b7b283b03b067a7fcacf0652376b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d86f21abf588c75ba4d4dcda0c9885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253aecc563929cb3fdd3845bca40dc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7304970b150bd74395efd16f1dc7c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d9aa259beef8531348e007a43d418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c68b49b57b7dae5a3e630af73f0fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6bf2c7bd54ea7a2e11014339c5bb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1f0929379dd30391cec8a7c90bf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2aafe7df46cbe0f5fb586a9a599e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ea09bad2d67c1ed1af5876032a95213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901290e4651c4be62ccf0ef71d829e6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db183f2a8937f984ceacf1101f148e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c77736de26b0c9453c5e422494b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df60007786dec979dfb696d5e031f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f30d595ccf6193dc18c8123e7b7ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f2bc28e767458280f1fd222f6847619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab2118019d2c8705bc499e81136d9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188997e00eef411ec83e0505979f098821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c701e98f565dd3550c8c3207211522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9842c231694ab45d5fc8adde5c63323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793779c60d4f2604235badf1b4fb500d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5995ac8f7c4a52d98232e8fd91907e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00e5d007a730d7bedd049a1b88f5e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a5bc39374fb270337d319a4a0283927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fe35a97a0d55428e4d2c914c7fc0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce98c25190ae44dc29e3a32530ba4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911368a9ec8aff1f200ecd87c693615230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10369fdfbcd8db66c0aef38b1fc0379d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df212698793baa52c2597d785fda2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2f040cd4a6ee6f7e5c2f6c099af633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23daf32d9af44c40e2b2483c42f6fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a61750c48fa7e10282fedf77dcc6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c33580e8bb37c94f4da02514eeb0b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881115ae7e7898adb321a0afe2b16337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c6adba751952af7772708bb360d0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940f785cbac69bbbbbcb3b4f996e82839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8bf884a11dcb12da504c87498e6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0b99536f1d94364d5c61a8f9f337741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd87d4578bf2c76ed147f384873d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb32ef7bc115979db3cd9642d68fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2b6a1df9b68ded6f3acf28f8c6ae944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c6d29872d42456ac370386ab6972a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a8ee1f267804c715ca92368bae7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ca7b2517932db171fe55e8e10435847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb84975a5e28944ab084d5312c85148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1362586ee3980919461c7c3e4011249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d588c6820feca6fd8bcd07d0e993aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c00c503a0d341bf386cc961c12506251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c3c6e8e9ef2dc30f9e3c74a12239952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3e5dc0ff2ff965006c402783dfbbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767541ff6c9eb64a13e95f7fa424cea554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd3d768292f793d3c8f0d882daa3e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c3fd78065997d70e17eec500d676f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df19605ec99c69ac570bf8553ab058757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5742e55a4cba77b83260c01e40d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ce7b2b7846a69ea04192e2c98ba5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff6e9c147b413821cb6bd694f17da360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72078dea3566ed1737638a0c277e1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76d182bfe0f3c9f9bf5f2f53e7d66262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21d4410434e6c71fcec56ffb901d4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0c0b75ecbfedecff605254517ceb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b73d5a1acbe414c4c6f16cd27a57f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d5be2af6f66a07d24388a10c7c8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990a68c22682814d24a463bc340d97d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f071ebc1e107f26b6bf7fad504ae64068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76cba5064c16e4f651441dae43918569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555cd4ff24b503df7737a304797685570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85823ea3449091f095f45bb6e82d64af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458901fe4463d18764543aab891e0a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3958175cb01bec45c215d08c01a20a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baabde2599e73521f71c0d9539674974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b79d19aa64596cad174c59ef97d8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb059362fd89aca3a86b84f7634045db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615875686bce0c7babf5d5fed7538277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37084158b5014541ac1484cd66a31ac278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0eb79db5e97a92274d7153c6ad9fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829b0d7e877131d7f1791c7055dcf3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd5b767e18c740215b0ef4193a4cc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b97f0b74be17ddfd346be3885948682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24b41dbc971bb95ab5055c0af794e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c499b44b7ce98d48484e7452d3e9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553f90b57d315d9b5a8e12091fffd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197065fcddecfc4d1724b424abf380bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccd5e6a4a6f7c21c5687623f24841887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f914335231d7769ebb543603888888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804f231838199489bca4bf12d4690c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4150262aa43949e0b022740c4f22490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a06518e76cc1112a1515e2459101891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1bfd2431d0529d84aa1e00354ff5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72892eac9be53c781716799ebdd5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b0db3e0210749d85882192087b37a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008125581e8fbcf54642989b78042a5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10f861f62e2461523474a86c3953996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35795da50f06db089027e0ca685eb9dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c41b67d082d9b5fbf13056c7b1ace998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f88c045dfa3f84bb605d864e6dc83799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcefb8e59c2fc44e84f4e489168c81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cafb7ce72f0b1e205b4d8b8cda2a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef4a6244443b8fbe2659aa6f287e92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e0108936497a5f4c0d3895f713652103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb213cb81b2b3c15d87698f9fdc774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d24f996d4e00d07b89e5f2829963105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d135c282a6975dccd0281c7342fbca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0236c7ff1e36d6059091196864349f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361c8c17ed2c6d9b95332cc94bb113d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0611494b04dda4f57cb27d3306974109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564016ae698a996b1afc8b89b101cbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d296cc118ecfae0de2cb0c420f6c4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1c25b4b2e1db1462be4622adcf5c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b155e507936947a58652ab80d5b10c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927d12f24b501c386fc1002a5af58c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661853efb02ce45ff6e10c9e065ea60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc5b6367c07643e7fad6f7a892ee7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dbe7bc9a2a92a851319ccae92593b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf546d830e14c8d836d51b40ad55c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2247b422808a23a27605481a1f6aaa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b71d15f55fb84ab923237d3da6ce0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e6632ec133d3f48f72261661e92d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523d94c8c81e3ff45de631175582ec0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405ba27401c812ce1bad8514df940d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824d0f2ccc65c4b9e452e0ad9777078124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795588403687cdbba766159fa70ef10c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402afd76b47ca8a99e5292d47c8ab3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178faf66ac5545fe53f81e7306cb952d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cea05a5a6a203234f4c73815497a5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b603ab442d37747fc191d3612141a2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c01be74d5ad392753615f44a8ac2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b76a041954a161ee7a45b8346c7770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f222fe9efc05cee903bdcfabdebf7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3584ffa76eeaecadd7dc8117f62435133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cbbc2d791984a4ffadc01b1648382134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb94c0086b31a0e4c351272dd1ad0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254de85ec617839eb9679d2bc599b25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25513b5393f41525a9c83ccdac20b9c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c237795abd1ecd707e873d33c6c8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72311470841a2f267b2118627e2bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8f06e5bbe0daf9bb6070eedafe4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a1ddb728ba1940d2d2597a8e9bd7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7660f852095e81c000bb280ae7c769142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df597db2a8e41f3ed8bbbf03ae8b01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865dae79eb7f34e5d9cc95a9494c50d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71f43b3729cb549f35b2d5fc538d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d174184458c04f92ed29354b7958f7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40141d4f09e4586b2517efb5d3edb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d64316ca25a6744aaaadb752ef7c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e623aa0e5f09b19e9913d11a737673b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cc66b575adec2ce0aa33438d0c39c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac560f942a98bd0815fd5c38800791b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba1239a8fd3b0c11380a16f8a27bee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002b6d43012d381258c633e7bba7556153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6590450ce63a4c5c223e18dddff69a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00151d0af65fcf9d205f51504625cd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7919c52af985b6e2258f8136e11e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70f3e8c5690d5ca6585bc3432813e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05c42b6d174769d35b2b1518508e3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1606b58142a27ed38fd64e7d4e9f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe34c805108147ed4ac98e3c3c2a2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd53144e484462e5c2ce471bba2742161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb47ea44593ace6d820534b82556c70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8610f2e211c518acfeeace34a842b1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18e4c2ee8eaf63d04405b5b93ed011164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9dc1c5583b82d382d88bee685abd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2f4ea6b2076c61c217b50641dadb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc0a6bdbee5624874d0f2455019df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf575c4ed60c3ea47242434373008a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d275578e26027564c962431d1c7f29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2736bacf81d281212f6aac4ff6b5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2907a258103d13bc575741ea29746171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1f89e1f94b876fffe22fba481fbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b6104e18a35cc106f17ba515805cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6367a99b51af0986e0762456c5cf6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b37dbcd2a2252df5030d0922e3e91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786728d70a77c6b994183481f20f093176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b9f0f365404e841452a31132d1d50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359df73f42367feb849cc7a029aedb1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc75bb9d204ff26f8b0c07e4a266fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72d71e71fb22595776aeeae64895d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55701bd5c28474701eff7c250d71e87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a742ad9a548f5e4464e98cad4f4dee3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4b34381dae2cdf1b3e47eca182e15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe0d25554a1e5721220a6d5adb8453184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997642f04926b26e8cda655f334a9b2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80340138b98796c4f4f6b0b4f16b01c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf367379763541f5f4f6248ecd8532d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9434e41c8278125ceb3d443b5a333d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb980ad06eba4f8a84d468c1301d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0809a883f89bd21fbd6475461ace7cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb37282a2adcb8d3fecfeca8e8c2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83594317b8abe1410dac93e22672d31d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42428b3b48affe2123ed02e5ed28030a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cdff7dbba82e2ede62f4d0e1faef5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3957bf43444e9df8f2ab0428d9c31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d3baa64f5a332a63c5ad1145d4c51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f3c006437f342e9715b514f12b748197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c71023416bddf81ed3bb8bdf5e7ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871947a76d7f995707ada83b50bbd9f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc9006ae48dc018a1d0a079b65d2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a65db2c85104933c47fe544e8cff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b72949558850e513ce7d02c9b2012202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de601187732dcb71fc2a3d1de8cc0383203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645777bd906867fab9b046fb67c6c5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c328626837f74019a12da82841dbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc70081596c3dbdd9673be3a961090206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9340261badaf4088e3e888cebf2857207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a7a2585cbfe2950b36ebf160641f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb1c41fb4e56cb2250058c2dd7364209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40d6d326690214e6362f52af5963fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb32d39f8cd99e7933273faa5137020211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c02e3980c2974815a62c4b13cadb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296216923b41d051a1ae1f3a17bdc978213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b61b6d362eb3e4e16f90cf5ff897d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4611610351ec6c874e74c81b006bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f8e2904affeecf3ae4327ac79ddb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5424fa49ee59afffcacdaf8c3077575217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db4324d3fdf1130789d17a64816dd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a166dfc0047b16ce304cdf7ffc06cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647653484920a8afe16dbc7888dd20b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dbe9e550cc37dbd00e874875d8f0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eea5d0adfac7cbf310f30f5cc58b07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c6153d4e7b39b6f8699567169e5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78817b3541f70088afb14a44d86f790e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00278e97a674eef35ab26a1f988c393225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959cde633a58acd17cfc76819982df8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136748dff28014735c893c0e8bdeacd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435389d2cbd30dbf295274f150a1ae2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed2a6ce85eaf1f59b7ff1f4d5917b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e971b55d8f23db2379fc752eb498db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe9af513ddd0865713759aeaeb923231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da98d7478d897b3d0c509186a1dd4f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439fbf43ae5649d72926ad631243513233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efb6dd1855293566c342e0a980a33c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149ac12caa981e3b57e93dc88ad7b34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652665b824aeb8682e5d5b21bdcf554f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f68488090cb2cc7f9098e3a66c1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4e9cbd0ef2413eb5010b608ec8eb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627295025d7a5d4eb24ec82e4cac9d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796d7ff49841ce42b7341c68e8c9b55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960f5c99f68cba1409921001ecb556d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fd1d20b349a3e9a7d9aacd3528754242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091795d581a69b76d051c9c781e4341243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6f597fcc63e6cc747f7effdbc067b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e87ec191c49f03a9bb0b6e813f983245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2216e5ac4590095bf20ef38526082246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c677bf6d5389fcee3ee3a4942d7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a9f4bace7feb72484bcd6fe2ae17b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5e815d0bfea44ccae1c79728bb5e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3ff46e5f0ff2244e55af8ae8cb2e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7edbf062d8404175866daeb81334251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e7aa613a47990d7fd9bee81ce197f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa81262adbfaf48a270845b98b98c97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff374369d0c81c3a26ed55ed7ad2f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8333b8aad1bb52ab3137eb65230310255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25e8150fa9671920f40c121403b27a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb7788f7ec7034397b1aa0079673db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec6b0580aabb3c2b9f78ec4ef4bf26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5360c367b634a9247f68c38fed182e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97275d7c61deaecdda16cdaecdccb264260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c195e6c5f3e73e7af7dd3285e2d0923261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447e7cfacc039b271247ef6469927cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487096cba06b023b921723ec3da0e3ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df56925639edc7d20faed13dbac0a4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7a94d4c66e91cc32bd064f3bf1cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fea64d9ae46b98df9184bb4cef892266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473e50cf578bbc7a78278dfd8a317d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eb173ce69223c5f788b759c2d7f34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce05d388e59009df124c10f62aafe73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6798d57e7a23d18dd8b56690fe21d9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9b5dcc8e7656c7f0b8baa86d777b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039956f6925e6100ddb8ce9f8ee42159272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec760ed090a69e8d21e52db67b23e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1839ef389148a4f20eec0903368c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd3fe3973e519109913fdaa515cbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64a0873f1928aeca5a29500655fb4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd9d5981177b0779ecd09214cb7d6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade1b2d496ee9b0e5d4d18a44a57d6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe99c11b3b103b69c74a236a31400279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b82bee557f01f60e557d230084c90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3283fad89b61e20352b8330662ae1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b64751bae47e455b95f813cbb6686282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c0e61865827ffb9d912fe6d9d599a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5193248bfe4b5bdf4b783ccb317d0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a932d4821841c27d93b176474c4306285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70eddf43f8fb353e19f684bbb21be5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e95eede08338f02d845c37ebe1df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018bd621d0d98503f51b55c5081a4ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e122999cfb2f8d719ca5edaf45d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988f2e6e0fa334df495b27d26bc254e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbcdb7c5c7105713bf87379813e6ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd902f49a7c089d67329a250569f53b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803575af00b85b3e0bcdda476eb16d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0c68d30ccff6de4952f8a7ab918a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081c38df051435d2615f06cbaee6fb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c24b80e6a2ad72499fbda6fa444d4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1364c979d487f800dcd89c56eb4a118297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cd6ce2fa571caf4dc704da9c19fd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876a3ff6caac15f92dbd94ef2d4c098299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990bec211985ee2f2550e784679827300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bd2f893104726afdacd5397374cc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1932a6900346916bd55dd890f2be9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31b5c4d4f1711b34ac0bb1a04afb6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde750125eb0c6b2412625d79f0c03c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5349204eb700a498b45694c1e5324e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c35e13b14ec26d42f206d1fe1270306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de04015254709991855314a76dfd4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b840cc592d5eebf653fd673e3ad69d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d3c68f68cba3599a96d30dcfb2da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0fa1b2013fbdb17261f8175eef9ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d1162ce3c5b1f5e5468028f8254ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d337bea1b60c5bb6485f5ad4a802b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab2af6240c97ffceb2f2fac60b43c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a448d8865d7374b25ab44f1fbbb7cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c82916136c1657df1664adb8e7f21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa545a530873c712476f7bcc9979d17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b63ae0643d35db9624ba7ec0a82a6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85a2de8352e5a8cb2d89759b671198318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1f6bd9678d9e4d2d971ce1543df95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c43e0f7fd3b2be54d15aead606d0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982813d32ff5421fce7b880124f353b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7176d21302b4727706bdc90076203322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0978758859113ce7f2db5680426f8eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bc8a4756ca6aa6539428102d74e8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b25d9610f2d98fbf2980310b77484325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e99875f3c06638bef7f63926fad01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d88506f3ec6d7c5a1628adafa66b55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c797878bbadf7cdaa257d88bbd80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82665ac75f48da276cb308fd1a750f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebef0481c9cb41112c8703a9c07ae42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ec42e0ed47b5d7cd35d0a201ad75e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cee71e0885e09e0605bae5331f77c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900c100881f013a49e32142005d2093333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ffa5a2743888b042652462ba82a03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afa93fb38e758635cade257212b7a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d4fcaa4f4fc14bc5f38f8dc0e247336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c97cd2079335961517522ad9e5561337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3096ed129e5e291084a26c352c482338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4deaba08f62d84326412dd03eb2bef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3d7ec29c5a86b26fedcb01d3d4579340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8012b21d2d3ab36de8bd4a60f54321f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a1448e41bb285e39c47c3a01b1c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8104b422adbf2fbab9578359ab6a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553cb7bd63bfa796616162d6889bb9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2795d426a65ae68622b586a2e6afb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a104bf88b9406a2216c4b190a20e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24a5331ce3f5b3a8b45bbf0419382347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d63c14ae7ad95f84f6067047231e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d67e123c4a38cb3ad16e564f5f94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b515adaf4605023be0e01df36cfd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef190cd5902564babcb140312cec258d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1fff2496e23118a53b7e86f99f12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf09f7f60b46090ba534d907c865d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa623aaede3dff19daf7ccd371333d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eab7f966b1a2b5369bb915044f71f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3fb747332ffbd06ee5d397510591e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c02ddb842a8fb9f4540e0473b1594357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc53a87d2dcbeea289cb48643b0c8a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc1bc0cee5fc5a85d7eb11b16b15d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1fb941393af001a279159a07380d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dcfff3f4d9a5f50bf71f7712556f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0fa0836635cf0f35f21b13692dcc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed2a0bc04f910f13bb1390c0c8cce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a52c1b0d058970f3b3633b7aba6250364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec08d90b207b8484bc70b8c3188c50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747d2362e02bd87c710605e752c058a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb979b642d3a242fcdfea277e4521a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b302971016efce4ee263d70d9c2af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acded484e301787e5f1fe04bc768f863369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6edf5ad65009cdb31a9a9399f04b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92d7d823835f1ae39b014848db9f49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e24c283025716394f5e9de0a412cd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22c7d2d0aac3a880ba42388acfa71f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e225e8a9fe223999d24acd5d9b633374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c58fdb92fa8dfc6519cdde526b09c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737961dc28adce443772386be4a6c41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5822708f6c12febd8218c1cf47b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad5368e913fabfa5068f1df9b550f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc631fdac300c222bfdd74a10d615421379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ee6ad9b640355e6f71c2ca5eb0bb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174584248c618fb6ec4b381cb129a298381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d43dade01c657c2d6dcdf16b136d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e511f25d7bea32f4d3a9e079cacc4b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ff8d75710340809468958a8e637d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc7de111141c060fb8dca60d16d55c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c17f832c156e59754fe6524ef910ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8702ec6b5d11868fd63c8896dba93f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15865532dfa4607b1c12996f4fbbd37c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff11f21e76278f7edd049928574605389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436efe49a9719e9809f885159a1f5a86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda517bcc6089e60f1082856965726391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05787a7c798b92d6c7c6d499499fc242392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b800cef57c7fc26f6d96c70a8e4ddf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6a353a7409cb9c2ebc6e00a3ce311394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0ee13ce03c237f94c6cacc181dbc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5542a47c915e0fc234cf551a90bf7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b53ce635076f1909f140af01543a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0218049efbbefc82943fc49d2fe5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e5909601a462acf89bdbbb149652d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63555cf55fd4ae6be7712a8d1daccbea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219de15a0b42c52279c24393f7ab8d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab409c61aa0c9d77a46033f3688ee2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be17a1815c5da1f9ce3a4d2213785403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6305ea3c7584df8f86e006679f1194404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc856145464f0446d8c41d5fbe927a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf58fe7551dc33dd91a073c10c994406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2d8220c15faa1841b3a127a756681407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46bdc3882c83f70ce6e58fa0199a0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fc620e6b03b7f9bf912c17c0c5d23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68294248d7f2933f833e0b883eaaea7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1c9dd4d5e6d6185e2419e7989b6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75daa5ee6ac1d8370c359263781ae0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d022dfd308f65a97c32bbd8a0791f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7bc0f94525bf9e32cf04884abbb1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3e114e6f932ccd34fb5078255945a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594516998b4a256bff601c8074b8b3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa801dcbc4896f214a12d2b7be16b0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde797ec6427b6044a469973c78de45a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff00c1c086d01938e44801299d037a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b266400851b8e1eb113b1f013bee7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1d4310277bfc5ca119661663f476421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704637d46ee1a5e1b8245b5049e7bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f2df863cd4eca6032623c96b75bd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aae83b26da44d35c0db8b00dba5df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502321f596d3ab18a7ead927319d938425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c305ac2d4020627a69ec86c51e22b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8297a427bf39bf18693c453754bf341427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8688d8d1dc11ae41b33f6092299d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74369bbde26e7eb46d37155a6947c853429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a0e927ad9cf0528b54c2f1857cb35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2922e5d6aa4f8a50329f97b34838b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af19a2725d738168f0f13f30887bf3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171de5091091683fb57344834ddb165433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616e16c6f889cd5ed33d44c66883ac6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc7bc2a6d37de20ed2cd99d5b9afd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52ab8c1e28771ef938d5b3340fc60b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a682acaf2d7d8aaebc7e3544bcc4f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e793805c15170f944c3f63918423a39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d82eecb20eb0c8782519ad4677ac7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038ff2d5a4302b0da4748fce08619ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb1c64cdff8bd6f642499d8544913441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489fd1180097ac5285ee6adf56c5f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591634abf8d6083e96d962ddbf8bb6a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953c1ae26431757dc40c2ead38c9f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f0382a2099c9388f7ba6a3605cb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc721fbb4598147e83242b339e32f09d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff25b02f09d05269ba672584614f43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1986ced6566ef12f6ed0c6e8b48fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17df5dda0371ab47fac5c5e8e898a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b5395b4c2a9591b0c18e86d1b502a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee52603ca7e4425f1a73ab5d60e605451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35a1af9e5366923a27a6fb34433c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7f631d8cfa902cb00b79d59e1368453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750a73b7fc1e4ff742b4585e26834d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe7ee29f6fb424a2c32e6fdc28f7f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a5dbe9b08c476a9051f99a7c7bfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf07173d997045bb5b303c5cea281a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670304b8dc6ea7e141722c90ffe38f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de713f326abdf98cfbf1738e80d29da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f116c5664046f884e2f2387b1787a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e7ef8bda45720987c2b92728d22f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99e575637885e820de1d086806af4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87606561df69a9cf1ddb7a8c5c96d11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2dc2caca24722758b0cb74307545f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1fbc41bb4d8ea16083a389f653b5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac3a940eaed59349ad339d32459a85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b0f17015d1acc30e93a906f67738467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a3cd3d2c7beef945b172cba7c1e49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae68ce7a99846ba476086e93169a8cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae399baf5b0b89dc29986ec996a0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1dc839aea46ca3604dd6693797828471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8956a996a41d6443c5370684406694472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25288d8045313f6e6a85a79af9ee4e48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e072cd1a880a2db266f037747149294474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69591f1218526a0796c5fde2263ec8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eacce138cb281d9ef14f31c56f9467476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf70b8e3572429abcfb9fcfcec1aef2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252e80c599afa694e49d6f50952081e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274e07bbfaa59c2132537835a1bc7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72ca57cccc500fabfd42425f2bf2c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cc33292c8b380fc13cd5c5a75e86e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968460c68a610443a05d22a68b36ed0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d381e2bf8a01284c5011d792e7a64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1d1e080d26e741ffc25857f4f3f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243cd0045bb6584bfedee2d34cd2aca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d4751b0a2379a41825126822e141c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23a1e70b744e553f401a7f06a7f02c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bafb14478d7f086eb8da68b7f409a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ee9e36483927b70ddc3d74c1aa41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c691dd54aaa214d905f5bd54082c15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952c2a027d01e5bbe5debdeb30f110491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee648b162ea318b7103ddbb2032d563492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c5fd121176b3006f1706e8dd258cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6952b3d3b72d839d9497be743db68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ce8ab704f13d8123e5cc94cae75b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988fa3c599b88a1335ee29588303bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90eb0015e5ef72b127801b30f0f8db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb9ba72379e31f99dfd1d4758bdd88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93d0df60e15c9974c1640a4b2c9b9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4db1fec952b7aea3326f924143e84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a767c14675fd3bfa997b4d672fde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b724f839fca268c30749d72fb7d679502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b85f69b4d95c3a250e2d3ec9f6de31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0cdac37c78e699c55c86065f269c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb1b84c7ac8ce1ec87998752e9026505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc43725eda77dcf8da818cd5984631b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c15fcfab5cb315310bb5cb1cba70a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812134b1cda7046164348f253da6f4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044066b18fb7dd2df0d3175ca2e51e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48575090f966e944bbb98e4bc0175f61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79e1c7d698ef7c83a9d4fb6aa4fa13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ef0c6665663a369a639114efe27e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc883e7c6d3b449d96afece47ff6f790513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85cc6f37a27e9854332cfc0208d474514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a3230e20983cd98e999a9f4d1e5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d39c631e8f99164682e6e42848b4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a83aafed508635d3a71d203b827411517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390013ba3da132f83611fda6102fc7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398aea47f1aac55299bb52005b503b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f55cb2db9ad724c7b39eac2716965520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56aa7fb6039d515c6eb377bda52740521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188eb14fc2f156e085662906a5aba39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee11f79e47468ae8721d5e865889a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d4b4b082f0a656b5dafda072357df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35b978756ea82bfcca8c969973cd06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e720be9cf6e537ee84fdb7ba1d245526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e1e1d11d55b13d83ad0ce26176f3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8812e10467fd7d7b4c2a3c4978cf5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef078585661260f96ca750e7ba9b3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086727219f3c1e3d8d6c66c59d57f8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb652408264b9e039c20dca2df437e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd41dae39b5a7c893c1550e2f46a94f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea9ba7dc35bfd9eb780e05aef028c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920e9eefcc874a34fff210dcfc0143534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d154ca30b529b4651ee591995802c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddefb7d5a443581d939131242a3b6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8750753a2edadba94e66039d3126a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80760d64263130e4cedb9f9eb24b6d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f8f5264e6b48e4d2edb235acb10a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8ea8b9618b412aa9258bb05d6688f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac481e5a9a7201ed59bcabfdb5b809541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78672658132a99d791ff22f950f6606542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a347d1f3995881a07f4b1a9f8e18d38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378d387fea4093d1db40fab93efb5a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c797977b8915b19c5c493f5fb529545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687459a2eeae7d05187f2a01fb0f13a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22370c6e694a0a80c41e7fbecdfe5d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec1917b60249c165b3d23c606d174548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e46b2b0efbffc9f5d1b424311045d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab06fa4be05b66d5290418ea82dd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f7b4dc96c885cdbaeb7468b341eeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc7b922a57cfed67e88d28a639bf86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a973c3a8a2c56021313acd237f8bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6afa3ca3fbf5a28583baae1d83c84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539437de2625d43be8b9d44c0c5d371555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1985391ec2193e309a000123037ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3206c6c4a5fa6420579be855e7d5825557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d8349047371ff4304d232810a7ced558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e5bef08598465f8d6fa76525afe7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddac8bbaa67aee241470d2468659a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06001fdc6f751b05e77ca62cfb4913561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2244f01d57f1cc9a1d0dc133f01b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d1901cff559a8099b85a351ccc2de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c07f9b0338b5f3472a9eb12ab9773564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bff20ee49da4ce5d318e9e2797a94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5211f2b1dda3143db9fbd43f214bb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f9988ef78e6a069d6199ee6bf803567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8cf96431472111a60ffef2459297568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f8bac75088af4f105b60606c6fd31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290b7be7ce6ecbc312e618d45e212cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a036bc922e39260845b19cf36c14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95bbbbedaef07d1aa2871a9609b02e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a6a60dab275d16ef3e1cde196559573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536c15831e6da63681cb31d1a7fcf01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7821f433f0a5b8d3b2f8a2ef1f25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18a03465eea4ec5ae5af3d6a313af6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033e4644451a716fa8199afb1f31377577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5294d712b43ddb1490fb945685d30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98281d4c3f025c4905fc9431c4be47ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b6b95d3d9c0079b32e0ab1c5bc0d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb48efe3340c2c07d9f41b194f6c1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568894c07c3704f0cfdae5fb78c1b9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e7637ffdec665569dec40b640e252583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5663547f475a61a7debacffa062e50b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25fbae75c14d9f090c44678bbd619f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9522ec7ef029fc41af2fe2af4d3f1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071d70946608273644dddd4e80acc8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f110d25e3aa6bb273185461cba4d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7170d3b498d17d013edc20923e70080589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8063c5a86976587db2f38923b9346590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee5dbbb7227c9a906ada51b6aa7179591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce029216fb7aacec227d3a7b13d4df0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527886eabe20ed0d5a11dccfe6d86853593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1af3472464f483c99b4c3dc5d8978c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370aa8bee74011409e450f008165f57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac8062115bdde742372584e008105596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08b66fd303e8858c932be36338dedf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05304e311cb3d5335da6b5ac7dbfd318598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e032a64fe56a897ebb2d50ef39a26f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e877e85d78b8185f08ad38588c699e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aec47c86d512e59763ead8142f6c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea599af88594f28c8bbf6e5bc6e817bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528ba6e99ac7cc27442144fb9c3ea1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618e9b4118a6dcbe6ad6427f221b085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca0fed63004f9053008f3aecc70db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f36c65d883fb45140e0b60b276047606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb907cfc36d133b10645d5ed06da16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3508bcc3de593227282c2716b448b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280e550347971b701936609739b5417609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779935c4ec9b5c0b7e43e1c9a620ec45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79b5d2f4a607f68f2eba9ebb4d7bbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c289ef60f9cddd0e76436a534bf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a435f805698ec0dbd44ff48115fa5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3af0f0e824ac5e15c047c3b94d8cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9b7160863dac5893010b3482dc58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc272405efe33b361958711e177ab884616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29607f53b76e7b03649854686d6f8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be079e87c5cd7d1a326d8607e1a24918618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea3e692f1c76f500135a397b5ddf02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af1f68f8a49a072b267e92a5bfa91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4070a713db0ee4f6f52d7eab1939c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa39a8b8ff6b29677414c7ea7faa36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9991cc5549933fd112f06399dd82cff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b8499a065f29e0b70822a3f48fdbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6017e329892208ab232173954d5e8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72537b6bd31b1d6a1d46337c4bec0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3568ed3a5f74bf1e100492ad273387627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781479311a13ce63fc87c7980bd85a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94390cf8b12e95524927e019ef39f924629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd806f89710b8d82ba22daf6770c176630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc616a5c4b0791336593862c95678631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb46dfd3f84828ac5918c57a1ac9d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bee3ac06674e14bbc766234b084af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88185b2bd7d3de7fe2aaa3ee27119d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a54249b25328c7df0b1dd70b630d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4c9bb4d6c3e397e312cd6cc1152b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a020ff5e5f3b2cedac2c37baa771ef4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e02a720673b81ad3c61e00acf57d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb521d1d8c0d30dc435fb948a17d0f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b863a1616e05c429219b5d82a89f31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfbb4599809781c7d84f06a2e01c98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf044635720f7e281242a786bb3e97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651a761c4d05378bffc69636908f8de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57debe8692be094306f87e2d9eefb2a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cae0ac93f660699a9bddc3f9a0634f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98067ad16bde6041d780dd66551482646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12997f2f796d052d937b0b41c436d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57064e6a9dae54397df7f9a5feda46d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65f915301b2ed6b399df76473e686649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69fe9d5e0c78c4b4b5cff79eef53f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faded48327e4ca8671f219710e7680b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6156c9e21ed36754e19b7a653466a24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca391238fe52c27f6b9b5ed51bfb903653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f09447ded945572f89708fc53946ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ca39ba1708cef049bba2f8fffce0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f22c47aea7188bfb95419cb7e4447656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cdea3ec89151995b86f1b09dbb3aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2af429bcee01c06b923037cef47d6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a842b330990b4c584b636721ebda1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040695427e7fa22efc92b98fd3fdd40b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2706f6fdfcf7dadf22df4548640a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa7f3563eb4d43b584e8815b995e59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b6981b8acbeb32bfb76ee6a1d479a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02263b5bf34f607413389aec3aeb33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fb61e7b8819dc5e04bc2df8dab78e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a365f2db2edf60cd8c09a0c10bff2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf5fba5e83baed75c0ee2051b7c03f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bce1488e50ca47b8a79dfd24f5029668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83f2f26c1964cd40f9ef93da85af53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b952956a545d17cb4b89a8cd10139b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a5707b337827e0f1e3718a427a3ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332119d50c4ff1d2a874943b5308b55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209ac5dd8bada93da44597d9336c557673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53538d07f87f4ebb57a6266f905a579d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d82d6d0c00365f3ac1052a6e6c0bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a82692ba60c5f5685c742a921ee170676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a812d5f324fca50cedc621848c82c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735e9ab68ab4087deaa2f25c94f8918678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790567bcdb140b9e950a2aa33976859679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1235ce653b36f58029857e103f800c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa4f2ffaaf80040665a3319420f84f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eb04b68f9adaa35d4a8d21f343e9e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27c6524c237ebf7ed044a9443beef9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c886acd084ec5c7e538767d6070f8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda3737006fb700a88084d58e58c7f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d2808cf0ca74e07a487d0719037b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f58361ba864ef27973e720baabbd11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78140bfdda0e8fa53c3f559962a56ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a38dba5b69f2e86548b25c419b227689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4732f632226738436a09658c9605aaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fa8332c11c70c2aec2c7ac43cc7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e1347b2c9802ab667ddeae4b34258692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6cb88225f0810bb18c82e65f04bf3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fdaeed0f741ad292e7193b2eb3e28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eea2847fa36a9f00d3c7a3d4da19c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99563be70a94c35b150e2f61525987e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d188d5cd8a93a8fef289dab702bd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97807fde400dc59bdd627a4b04f49275698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c214fd138cc0008554a72d216c12e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003e85e835d69002a4836f7c69e481700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1db96a9d681c0dc37158006ccd84ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf0b662a7ae88f5575223619f61ae3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b165abd38d23ab1105ae32283b9e8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe6761fc1e564dc4bf46b57e26577b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280f879f22735eb7313e775c77c6cdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc1d1eb1094ac517eb0e4f5f4398e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4427ee6b4c320608ea6c7e71aab7f4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974e9a61efd42a00bf4f947ea1612d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e99dc279631ceb4eadd52ca861216709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eab9a47e077dc782288b4c847266c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f98ebd067bf4435a80b6e19a470100711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf9ec3ba27d4328d6d53185202525712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cbc9991fc04c33ca4635493243d83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cd785199522ab6daed16fb700d1ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c228e83aaf1014bcddfe93250aafd9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e5aa5037b9ed1ba5661632a386fbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb918fd0fae0b1ff1afc7aeb838a5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bc924275eea29132aa788d8a0f3fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049778e59384b6408fd6a2cb5308e5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f698b33ddde8dbebc6bcce701f8fbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fe50db58fb2a84136bcce689d0893721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843768cf92b0235c2d452883e0d7218722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e278bdd9c1c97b08f11c1a5cbd8ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f727ea9149a299966544490750ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa137deb523fe67ad4bba29d6446e4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ab06fe0ba3482ce9fb9e6862b0599726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902af0c759319a965b3b730aa0c29bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae74d3d350130bf9e92803fb8c7886728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983012ffd75cda3ec584beda810265b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e68f0a69f04294cc771e969f5b6a17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db01b26fede55e690d100f883e136f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08148481e61e3052273c44f3217cda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee7268d6c761a5716b10fb9f4d12c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ab8352f0b58b6609227f719c87287734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf50924724eb72c0631a61d707be9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d71e8dbcfcc85a9906095b3302f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d8984cbfb2926cadb44683d0f972737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21b1d4900fe27e57fae9c3164e1d97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b171355209c3258afc59438c8340739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693af12ffcdf5cc806ce60b3d3db213740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be927b5c7f59c6912ab378b3c27dd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824308592afca499375f1e4d9c0182742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c524b2c39a7932948185496538ef9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619faf1aca3008f11fdcd4a3095970744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d85053f32d2d9f531aae51df83d33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb52e140d1927790fbe29faf8e09a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4aa02c5a847613b0c87ac91d50b30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747e4ebe6a56f89967336c59357c5a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ab2599ba2e35f0e340e8b4eddfdd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71deecef486f103081a3d1b2e005f12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8112b142e3a47d2cfc39babc359720751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db163de3ed9f05110c656932f2e33e58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab538f01ec88ce00c76b3492b412f14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b08b7011247e9b1966c7498a95372754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb2a73d6a385d4bef73f029ee98ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8a81a1e181c518ed1a40b0c5a6480756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e644c2a5325ca4ee19d51ec0b59c2d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba27a18e88a646c0aca9a760c90ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f7aa55a2e426d9472459e3d6f3364759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b0cf7cdb6b10ed7b090e7152c3a6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ba1ff3694ed6051713cbd7fa9c8e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18cf37ca88c5aa508ef81c9d089d67762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ee998ad813e539d0210c8393f0f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e172ad91a8f1da56e1404c76fac66ca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5cd5ec25f24204cf35e70bd9941c3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34103f3437047af3af64e621d279755766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec89e6d52af4d6df00a6e19d476ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a49ba026ad746da483c6d9d30e469768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfba346f7c62d9bbc968e930b45f92769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f285ffc46281f4f0dfc1ced8d01788770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc9fafd851413fbd4e9e6cb619d91771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778afee9841caa8a03468dcbec54b701772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9a5e5c2561a00d93d29f4743d944d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8386c9aede08e7ae04346e06366e36774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d133b6250c716e313f5b1640223b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa867edc0ab5bd1237f49930901d6fc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08958410f42c56780b5370ae4a3d1df0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402f8733ba44b2690435b3a1c21236f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afefbf82dbcd6dd42fbc9dc5110aff4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a5e8e9cf0d2110d3076f4a8e4da85780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4d225aeab51de3d8fbcbee798385f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa6cad070c28dbbdb0d305797ab52f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45270a28cd9edeb84914cf48f3b5b7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995563e5387cfc24256fd4132bf3d10784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3622f1489a7c3b641190e47edf4ead785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dd04c64b07034df810779b8fb0509786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600390c461d71215c05e875268cebe53787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f72fb96e5c15395ab9af1601b0e127788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ce08b84a52849b35aba3cfb414fe8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7da9fa77956f75dbeebed48c740f5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a519e381d97b23f45b13f2d65a1b9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49209f7ffab8547963b5cc220efbff7c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aedbbc4a6f63cab5784b0eadfe353793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67bf9db25826979c5f2422aa78ac79794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654327ebc0423bc6e3fcdf0ede5be8e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378b2716bdfc53494f0a2f67d95ae0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ec3e25f1f3f55dd285b6433603f53797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3350edb8b1e7e7ddfbe602f18aa73798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378705a6d50f7558c0a0b54a1e3d30c6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd1a763612c67716e67199483776c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90abc48d640f23060fd72a6f6ac72f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef4c4c24567f58bf547bfc1a035c8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c833d6f4dac47f986c4931c94d51d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4f74f11264931b8295b3775459b7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e091f093f3cd77b44568fadbab6e4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9659b5473ea7a921b6789c9bd7d44b8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047420455624df5780212f3a3142f4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910dc0bc166946fc793664ee99eb80808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d5beba36445fb49d1190b23f4e9e0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2174ec5621e3c91853117f74d515d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb97bbea2ce3e43d91a09da79e7a6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec6fc4b2b370b58974d8b165e2152f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc7d7ce66e1453eddf557a0431b3e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dea922c205be8642107bb726557ea814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9642dd1a5ee45a1dc84340f21a6de7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6877dd749aa362d5d56c4d6446191f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1bd8b688fc656a3660260924e9cea817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d46f6fc41a852675a9283a8f4944f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6013c6544ca2d08c1691395d2c4a762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cfd683284f3d69d187c1b80ce0473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c41ef8daec9b4709369bbfff6c4434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a27fc103c48ed00052b51f9fb390c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663957e862448360480074682f9a753b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89e337d026d8feea9c5c697b1587fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc203177eb4056bf06df9e4428ebab1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3766e09f15f3be6595ff8973d3adf359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1eeaab7e2510b5685e81bbc0a75a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a84d95101eadbea561a40ea45cb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf862e02d45c9f716357026e14a0da5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b220b4cdc4cd21bdd75dcc19b0fa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609bc8e7994b006318030c7715c15a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0727a66408bb6af6d542328b86143c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70827f0da9194144b5ec4f32e61ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e240b91d3f4a35a4f55c8893f10ac717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd929de24345c8b26235d57c18bc2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a2226a87654d73e9dfe9b5ae74c4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f16ae3c4b7cfc8f930fe5e2131b25520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd444157589d360eade6607ce1db68521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5d5071bf97620b82c7ed17184babf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c7c1fd2f2e95e3ae81d10b745d75523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f42c58ff9a11c7ba0f7762ecbf0e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7a2c61616e3e898a0dd2ee2f6a12625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c565886496f5c762090c067924bbd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705adabb1cbcdab42858718c89233d4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf66c56e0a33a8a006c57f4e90eba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bcc6a1bb894ce985e3c4575192abe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63880beb30b4bb60fc7cc5f0e4f798a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2e1c411930068ec45de8de8187b7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b64f64af23d361159974b9d85df6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978bf72c28ccdd7d33977d9d024343e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f513f6389b9390f18d83c9cd4fc5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366a54edfa1c385805e4ba715f8a2e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a52e84bc4f50a6cb2b07d3a1789536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bd9a113e82f06e18c36b0a8d7372537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f4a4ee9ca5709d10b7beac1a969e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076d89dfdbcb894b34efbef83a666ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c12611bd45d2de94e4ad5240b3d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c3552efa94b0b02996d5d6c1595e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa235e51e579181569891b79bc1fdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17936ce45cb5061f546e4a15481ab50543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865cde285b4c2a862fa8dd96eaa0f3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df2f910523f1f2fca85aaf670074b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a86b40c08247f29f687f5e4695ed246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cae3ff4683886daa5c0525ded437647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee7d694931b9f4f83e6fd4c6b8b6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d05b69a5498d9738c7bf9a1e8700fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195418007df8f93f0be166df86006ea450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aafd9531ce5ea211a26221bab8d1cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e7552a31916923bf2c28929d31f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d96bec742d2a90912064419e4f6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14861f0f5020edb3e33e153c142f91d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2ce574af36d1583d83ff9c0a8969555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec54e38e4b2acfcd04e6d07701cfaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79ff491b582cb568c87cc3dff7dae657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ea6ddd3049eecbffe2cca4b1eede58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f9affb513353c1e63db76e445bbda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204abb049a98dde6a4b8c35bf024e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e145f8dbe30011fc775c2c09fe5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2b858cb6a9d18fd5287decf8821c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dce2f16f88382c931a47f941359ccf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1866fb4031225b9873d3e0f0f5e8ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dc71a60c128361a5b04353f3f867765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbf0c25434947c6293f21b1e34df766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea424fccc0765ec2afd60ab620ae894b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aa36b86085dfdcbc83be759aecbc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e45c510586decc7a454743c64cbba769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7de3349bb5f4df3f71a4f0ea1642570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f449acd3dbb00f82f4c2587096b3f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85449ea9020bf205a72c3cfd6b620572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e06a3a0cc56c20a5d10e134c07a6f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a7fedc8b57638f696b37b754bf2dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0dafceca8e3608153787534bb8e0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339fab5e876adffa4d0b7624f5510576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020afc44adc78e9898bb542e99e9078977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d38f01130dbf7b177e49263d8712778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e99a441399f7b5ca7636e1e3c352d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fb6bd6d8d3525e5938220d62377ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd966868b4e95b93b5918a5e9510c7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a86adad8feb299a8bd44f04d081b5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d130b148b09eb7a5d36f432b50a18e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7787756e55f868c6b3714d925f72984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0ee82066477d1c830916fdc5a335785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276958411cec160ed67d9e3c5af2688886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616d9caac6fe2edd89988ee060aa87987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68558eb5ee3a8ef8d070f6224aad183a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc79d27ce21fc82baadbf85f6f50b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deec20aeba02dc237197f1c733107190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a71640d0ab76f68809a60dd2d3edc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05865916c31065137e72d40121f168a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544dc2474bb2555521880c318906ae893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07571a9abb331be4382e000432770fa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b21420aa7cd7b70c9c4daa774a144b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fc77324349b7b41a0d67a13b82b9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906574836672e55ebdb28c0788526a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9fc0dfe2eeae0d19831c50f50107b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8cafc5542a34e11dc118ef651b65299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775393df4df31ae1e8c778f07c0aed1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05d721f9ced1242b9fa730fb340325101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a498f026b8a5b5da92dd488f7b2b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e395c666a10699644c1d0bb5ccc4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257090f3909e78ca89a0222bebd2b84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c756a5abcb417205f57f06c4777f9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a7e321a7b7cd206118c89279a475106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a08561ca094203d7fa0a3be945fda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3e1ae003460140e4026d0adbcc57e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bab6c72f3425afc2c91fb90379bb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63707204045430098484ca8947d4d5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397283eff8b88969ef3704b4e23df93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc335316fe2cbe5a447d42fafc92e05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56a3454bfb736809a700b0f172e9f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953108b4b399d26e6ce6537c3aa00450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c794f497554562509801c69b7a5ad7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed674405f11bca6be1af7fa13090741116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7113e094fc2e8a133c74929f8808818117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e02f6c7f3f7ef90eae28ef0ac91a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86a8f07eabdd378af6f24a85da3389119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd49405ae8ec644a0600ce9d7aa469120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5602cdc4fa366f93cc875594e4e1843121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e4ea73287bb290c860af7d476a00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed06621b0b56bdca4730ae82ff5e7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438127f7fead298ba7661f6c53b5769a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460fb1b055711b5fafb9c35c2cefdf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396413b4c38a053c707f91993600d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86167d6ae259dd33d244e6793869beb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd139dd9fd3a4d290fc3e7a5a846d4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481f33107ce31b73428b31b3eb18d36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b296fbf14739731a1c74100973836c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647cb0c44f0c61b7d83ab671ad731b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc4f201fad6a4bdbb50eaeb40886d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d3256cdb757333b85b01922c291eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9546fe39874efa0f4b515ed38c54a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd0e572166cbdfc2fb00a6ddd4735e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ddc142f07aa7653cc6da4d6d05d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca8d487deac4253ceaa5957768bbaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cbf519e8d6f39733495bbe4cd5f13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdfa9d75360706eee4d45f9772ff83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5bd969d4d628c1d0626e38a68a79a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760b70e5f89b004f1c063ac7d6586f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708743c4b412de1fd99b8850e1020514142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434c664e8a80a04b39f6cf84f72e8d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084682bb8330e8be09be8e1b6cc8356144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d222bbcb27e9223d0c9dab2229d8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aa573c9122150eb1ad9d19279731c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e0359eab46642737f07b84e63c5cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74ca8027b511a9c6099095ce61e2b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3a9d4bfac4273c12e535cad4be67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27a63d0b32f85d0b01be4a22515c1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fffbe3453397c8cd4b1e0c1015e853151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bdc3daef980343115f043d1ac1468152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c5a7b60b15b05e9f0fb464c22b5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a58ca11adefa883ebdf4b90dbfdc9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baf7ff77ad41cabdf5198b50ba3a90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d3439e5e6fec6d25fe67c36fd331156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4620378f70db027c20c7377b8cc541157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0b1a21502c291365be4d721a02bf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f25e566dc6325164b962f02676b94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccd1f18cdc243a7dbfc182d1ee1691160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839ffd11c87fe21e219511464b0c8ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da546984c47337696a56275383b84c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7335b37ed17109ba8b0695495d9aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0c9fe73b5c5858f1c4ef840d8e1b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7464e86ac730d9686d4b38c950f458165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284461f9001bf8dd209fd2c90344fd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405105bf38076c81c637fb5f3a6e66e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd042e45d5f4172b8dc537fa411c56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210453beccbd912d23533dcfbe8dce22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51324c45176045d9c6ae4e2caf0803170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b644e0bbedf62f5939a0f5d71885209171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce2336c2b791dacaf39cc865b33fd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e16762685aaf847f30b921bb3ac83b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8f9d2ed7cdde658db5e2b43605d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555892641d87cc97b9a7c87cde171035175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc36811fd8d8e156aafc3a978c1634176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8aa469913975d6ebaebe5345cd5de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519425adacb79ad2ad74e5694581de28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502594f80fa6dd1f728c1226fcd3e86c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f620dc9c6dc4cb4d804c559f79d33f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc5644d2f5dcea082888eb292fd74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e16a4b5cb617df3f7babb1aa3b855182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93ab7e0ff3a98c5fe2b4e82cc00157183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89e4279a63050a8af51573edb9ce72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a30a7f7aceebf0f43bced885116dd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ecf51a8e501d77a5418331aa70b41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aa43b2b15b52b8222a8e4882dda66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7b1fbf49c17601bb50c1150825cab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a601e51bd75b0a180dc0afec543f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ed41a82de88f44a207d4f4c01edc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b3fa1388de349d91ca64029fdf60e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea76e329d1930b25b450d93964dc3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c992f9ac40bccec7363e301f9016193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b299de3ed1969e1f6a05637d245a5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682be8bd8c97c1475a002c2b4bb17515195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87eb73532699ccec17150373575e0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f7c638c2ca57522fd96ab463a8043197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025cf629a578615e3b80d7ce0b2aae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920782114119d336bcad4b46fb7d81e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e7fe614e105d96d70d2c8361dce58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b791e4516974e3bda459ffd96afaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef83d85b4fc7e499595aad63a952e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f955467064d2aee6212b6057550408c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf923627a94e9ee39b11c736270975f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669375970e67b0128f571afbc531149205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d99729e6927d32f1b51ae6f43f19a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fda29553233f8f432d8ba48fd9bb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c7edcb4ad962041f7ad13709ecb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e734100a36e23c65b6b6222f09e8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d990ca387d89ebc786302f64a2306210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a89c3d9ee8048aa0dfd066876d3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f5043cf21f8cda0913c2dbf5c585212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c165cfb7c33ea608362372c017700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a630314ec6a7ad4e34c7eb549d02b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a6be27845a755e5a96c4e44946ba7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863830ef7a8b63c292a33af244125eec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f15c753333b8829101412f6f50133e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ad9e6a7a4db75b0a10a3117b90014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f562dac6469a040f111f136c802629219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecc0f13dbaec21b8e5e62f13ca2cd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ba8fc52ba6542a8e3715b17bae693221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f230e21300145eeb8c1807ac79b05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce57bc3a8caef6dd686fe000567570223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e097ce2688b9b4e54cc99f91de42a2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e77f4672aa61853edfb5af0a8113cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50248aeffe06c5ee42d5eacc93ed070d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2339e0675b2555233d6cd478830598e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b36444e7cf5ebe0d321413ed2145228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181162b4d516eed2da16e41943ae781229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf79780ad28350bbac85e44bc72a2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c3f947a1e7ee67bcd5bbb2e0bacab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abcee103dac4920164e56ccb1012aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b86b452a162a6dd7a1f62cdd0dc2db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a811fff7bc7efce911d4f2c70b82a50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a801d8a2ba5c7a8770b128472d0e68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00bb95c788b24a73f121d7698a27f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f28ed41b7305fc28f4150eb3718429237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d66adae360a24f1871f042c73e538238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7a38052c640bdaee1dcfd34c49715239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba069aa177b7831492ebb6fe04af367240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3dfe4b09a0aa4d2b1b399ff93017c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141dc22060b8d4b0cd56219b53cf3d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903269ab00025bc79e59bae140dd01c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4d67b820d37345c6b3ebd929773d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a45f9c14fdeb85114b68d7fea8e280245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88deae2b8add5b0624835b7a0baf2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b749f271689c1e16985565be823c57e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3d2dabda89ea59d12a110f6281267248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d0c8adb658e6c572a92de3e7f0e60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cb21712db9a2233ec16b8ba6386d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc0c6f168c0cece72407cc1488522d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689bd111b9318aeabd056439874cc49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc120d6a26af344238fe50d5edf9b8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b11fb6a6b9c91c9ed79f5c4b98e910254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f546c3ee6d618516dee9d5184b5e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d0dabd114bd2217175aa83da229e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838807481e098b92bee4785d85cb5ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe1fc7744c28e6bdb91ce29efb11d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b558bafb605289b375e8543af29515c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82a0077691e7944e5b93550668ba65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb4817d28997f78210555e313a61d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40356d907664a1ee23a3c034fa5f4a9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969da2fc0a465f3ccaca567f282f04f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a78b034f33046c00bd44bc3c491f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc42ab56d70a7722fb05a1b1452b1f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef875c275d959df430e61f824dc30d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956273d4a3d90031ed6e3291422d5c00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d88c0a8eeba3eba59fdb71a4877a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8edb6e12ccafdebf0a374e7fb7be6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f2a6923eddd18e00f21b1865cd08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928afe6afc5b7347a3d28ea5504e8d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b01f9721627f9a89d69eb2204e75ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7748bca0d762da0643038b6f162bcf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b24308ea14607fe6c7a4b067c7bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec26e26afab5f87612dc62abbac9b03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b333cdd5364f2626174c605e08087276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25c4b735356e95fb620439cc57355a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb63da006ff247167fa833364c78d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03413f493127abb78bf15d9491cd555e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46858abdd83efa7d16dc4a27a4e9ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b159e5229e7897e2c75af0e31be15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd39004bb5ef9adad5ceaefa55a992282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7084167c6bc95bc2559be45403af2b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3689cc1a546fc456cc96971eab0d310284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e326409ad732319fe1f251816afc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a85a9d45689363df7b436cbed346286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258d2a80b927bd4547ca28b46fb72d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24531896a10a1a6d7f6d868110545132288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecfc2d787b8b2e07ac3b87326972af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05628ea83dba4b9ba6f0f7e44e207290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c5de4b1839583a16a654b3160eb5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eb7b0b4713341e9168342c1c72717292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abfa370a665c78354a88ebcc1956f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b294dbccefb7c1f1f5d6ee47e9127c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f781eba5ab9be7a2a71ab10ad4061295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214991059681156064946a7e0d3a964296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bcc8e882087643d64efb6e825e894297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ee86d2108b6036b74df50c6163001298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7aa397bc2cd0e6e72b8d08252b50d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ba5986be90f88df7ebe9c78c8690300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839693703938f7f6620f4e71c4e5c5b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216aec609c62375ede5306ce2abccdc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074dbfc9fcbe2212c79c6ec38f26d75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a2156ca6b7cc41c8d1e8319b432ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b12f7c786524573bf76bccb02686305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f354a6ed573396c5160b599c944f677306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40050d42587b1676e73b05d8e3787ee9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e3c7f7b2cf6e110832e8f390a5db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a912d4cdc24a976853d64f9754d5ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392a7768fb2b1516d057296a7dd494d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bda9703228b5f3020c382946d7291311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e81d3263de34b6a1f4cee48772279c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd372ab8190acac0ca5466560651a4f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe47d3696173c79228715b1f2db4b46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d359e44c3ebfd5b949f8c2cae0c58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d2f1b82b84cfefc6a717baf6ab79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2ebb2591df1a5dc4628bfe13f0f61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af7adb5e0f1d781efe8ac0170e01e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574efe3673b1b6f61cfe8013ee1587a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737fd17e451679f405f4b0bacd0639a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1ba7d91adf15b8791956179e53477321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a969017d3b677bfb419b6603a2af042322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab3b9502e55f49642863fe711bacc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75e784f19a17be337362b4a7e638bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce50a9b5ed1015e95143c6551c4083325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236c754c372921d9818a1bd30d79728326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba33b62b9acd5bcd45aeb56225699327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24021e1bd5948de20828c4a1510dc4d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4626dcdd6f2c14456e414dfab64e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035403a4808ddf9bfbfc1607b2e4432330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177075a904ac11a78e62f3cdf65ddf03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295294d956245051740ee6449303f61d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe503402f1abc29c7718bb009ca5f4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8713195c2ec3a71ce6b8fb545f07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0507a3a5ab392d40e0733901778f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03804dab314383de35e4f8fdeb35a4b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec89fd8a1660737af2e6308564e987f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b464fc11a734b6b7e6f9adbdc565fbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c13b4765251cc0cc009dfd8d9148339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7d8474da3a9cd7ddd123e33741ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d6d098d6ce667ddcddcc6da583dd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd04fa92d841f8834abf4c20f1052a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1af23778d75d19ae2efc1cf8ba557343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1602570af3cccb019d2fc09e3e1af63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301afa204fc5552fc19e4b9d39be15db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d629a48b47a81be9a7b784cd7cc3463346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb480b65dc58fc70e91ce5202335fb65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1339e46ff748fbc311725e3dd24135b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33835d1a5d3d252fe132700ff27d242349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f6b4d3d6ed47c178d7bfa6c8d4417350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce8f116ee9982b4bb9e1ff323f0667351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaf69c4fa1d6421c1fee9e2a8bd9a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabd27d9edcb601e1d7027894cc5d67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d0a241fbff1e6a26c1d27637f10b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dd5445fafb74a00eb17295e88df3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c9df421502364e6c1e1489c5a47b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454732b88f1901594f3b9e4135ab47f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f91659438ed8743fb4810b013ef5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0e4db3bfee5240c772d3271fd7664359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeeac68edeef9bdde35a2f607d7633360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155056333028cdb60f0bd82dab9ebf92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc6862ed01a5432fb1c9d946f89430362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e5e70eb06e1fbaac45e1335e80282363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa79e9b44b249e9b4c3ce69be9a36c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ed5e3419c255393f786e63e734cde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e5ef91e5c0f2e8e57f0c130473c11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858ea9fac464486ea8320164678f53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde67ea8c7afb7921e73483d62e1ca5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d3ebb86f92732b136e498b9b8556f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a70489ca50cbda56eaf096c08ef00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fed431016d2cfa8f5147db2da45ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7b65816ab0420259515576d170687372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08906f6cb69c3453edc8c096688f968373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5b7eec9268f736e42b87be95a4e36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a0dea64f796caaf5e3c19c209f80e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0613f0cbfe5b093a2599bfd73650e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80388f6552770fca8a9656f26ad0eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d155895b409a6f22dcd83b6413a2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf12b7e1bd4bff8ffcda782c68115379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555abc25fc747239cd585f15ad890b3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d7e5352b34051565fbb8402ed1fb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f7ae7c622608257da3011a46c8a13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611474458cfee930998c0800259be35d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a2b9f14935687b0d52fade47de7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e47abb246ccf5cc0464ebd5afa490385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aef165409cdd06953f844ed9fe8b47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ecd85c86ab501dcd55083577520ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c9a64fa9f5b718dbb0215171eb931388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed982acb6197fc1e24fb47c396ead5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd77b776a9b138763d96b6fdf6abde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c65215a419a2812ad113e977838382391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea50eeae89d2430e717b5469d9b97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314800082f435a941333426fb84e9a5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1f97205128ae452da5deb481cf021394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0347f4a3836e0b09c48efa1f9a3c401395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ea3fef19dea413ec4f3f19020c161396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d410375d8e512b6b306f2d6a88fa3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e116053f33a109499e5ad8bf34755398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f6440d6a563a6cd2654a4eb4607a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade582e9619e902cb51bf7a91a6246ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8e0292be3a61c583d5e3a8f3985a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b9c2e557ab931b088fd5943da9a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107e5ed33fac7283839f293653f0b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcd9eae77b81910a6715d77560243f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945aa094a1921830b69c7a95a3b7bdd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8171efe11505a7f728385b25e202d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d56af9bf22413e9d7657d9dcd126407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff7dccc45aab39f7fdffc8379b139c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f1bf8f66691632f8e4213922f9b3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59227df0944450d16bb590480570d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7930c6256dad13a741a0b57b6cdbce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0691ad1e57eb04ed55ac7ef0b7cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b4527aa101e8354e6004fd9a2a74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737317fcfdd889a22b378d76ab595d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c14b9a05116c9d98694b4e955320415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4047034d344ac5789c519101694e6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf79cef1e75cd338a1122b35868376417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd937df5de11a689eb8e94a6b73fa4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b381ac68b926eff919bdafe2f60aad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055680f2abb1e8365a88844669bade2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7be7eef80246bd8487cbcc65fd31c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed323453cafd0d5256e5c0e3b64c1c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0020d5a54b55872e1dc6e5c9a4144423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9660ad95df2805d104ed2b004e98c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a4ccccce000e1d8d6971a1f9b73f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba55f86597bf1c62c14c6bfe5b92cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c559f2c02ac692522ddd596fd3b719427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd32803336202e09ebca6a45106c02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a253a61337779addcad89c6ca5f8e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f313b157fdb1ec7448059ed74da9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ed9b3501530a7cba1b931d4e2b3f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8c1210422eb0cf8bae4b792b6ad30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c85afbb97e3344fc655d10337074d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9c6eca7457f446acebe4ebe08f307434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab203f4c32540c5bb493207b039f7bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b20439e79cfcb52349a8630daf2d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4a46928474353c6583e2b5cd86012437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f5e4597eabc0c021ae76dcd5b55c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fd3343b7c7dc469fb5515ef2315ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f6a40a8bb3e57dd5ec5ff3ba99b13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99d325385d685ff136f53c65937faf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862efb98dac1daf3e1833d00e59e4b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec83bc5fadbbb469180249ea8a4643443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29442b9f24f4991191e66528240578444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2823eced36d7b0398a70e5fe371367445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a46b55c2672cc403a658b617ba4621446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a055c904affcbd26b5e0f2d208c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175e4bd616d51c203c5b203c712ebe7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2f7dfe4734cfda35854aa45c9a468449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab36afecc4bc7e1d04ab79b77c0007450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75b0b7f0e6908723b8329644618e7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f36b69868b119e0392ed01a284b794452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db2e15022b5e089136b38a633ca84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ee0c7c53660deea291f7ccdef458454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78677cca39451446c6382131ab03dc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193f4012e666a442749740e75fe4b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4081a84ad5e4ce7f195e4f91e8db83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972980c4d63c6d2ff488440db6186de3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b94ccf5e3ab480b09b1280267521c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0a012eba67611296a8ae1604ed1c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd2a7bd044f42edc3d6424fb7d04e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a965006ee2a06e9286613a4e94814c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a31bb01a929f34db1dd83a528254c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b117a47af3ffce6d026ff69df21e0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50d7e5117463d8dfa485f0b31a0794465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16248e94a9b8daf36b34d7e22d40f53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f96df3c86a649b53c8cdd2c1d7603467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b1a1a557d0402b4492e5450bc3174468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be1896c8868ad9ba2ce98be01358a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976c958d006e063a4efe55b79b5d56f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a49384d05ef7a5f39c685b7021b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d5675481f79ea8c4d62fe428a52ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490be474846c6ead2ebb9e29956cb0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ce3fde44cb9402a2bf32af0419106474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dae916630c6592688e20334bbb7292475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba328effc2e84b667d6b74f6e05c4ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a1f716fd099505d037f5b81c34f45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf1916884b84ffcba4ad367de6d28f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a10548ce1a40568fec3dd1b11de2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60f93546ad1672d5e3c2dec5deb7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bf8035ca08d25d4dbcf7ad6d1226f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0d64abc689b6d4d23f5c25559a08e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaf9d139a9e4f7101a84c13882524c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528106fd305591e6c89ceae64bd3ccc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745402c0df0eca15d272ebf5cfb12f89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6baae7cd91db9cb6851e3d9b827f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189b7d539c4e8f9b4cf700a0a07aa1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcedca0423c996ff6e1ac447e1fb5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9763f085ae5f7eb70f5dd0d2227d3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3a26be1aa924bc22ce9f2f72d7e2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf3315f39171104ffc8d3d8c89d1df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e6db471da4a71f5ab5ef8ccc62bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388008d8bcc7a83c793897c3228b0349493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aa08fd718191ade7d415b5f1665ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469303c5156eeaa1351e5745a99cb02b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63684cece90b641dbf786bdaf09442496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc651918550c34e21ebf84acb09e5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0231dd7d59d8b8c4fee261897cc12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4eaeb27432988702d465b6ed5be70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce41d65ae63e1e44ea545b6534834c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52401162ad44db9b5554ce56b1402fdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3d4a0d400e4440fb3b58e949be790502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281058cb744ea7697fd2dda1bf3a4864503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482da22620e6a4cfe8ad17e70713f246504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc4bd7162b83b6099a780c20f08eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76795d5fadbb221c19d962ea4f759b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666f682ee591c44f3a4e1470145d46c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714833ee6b3ea006b61bd7b3f2d99ff9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ffa987e61140cb2a8f56951b4744a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f807eb14c7a01bf48a7abac745d083510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba703d90029c2456578770e466c7693e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a947e1c3a36051cc784ff3f91e10f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035151a6f31a4e23170425a947f05fda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab12abc4acb61462f9d71f2f2c918e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12145469b46fbff4dc90ada2bb4641515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e8f361a7193fca407dc362225b56a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7d5f4d17bacbffc3761f94b75cff9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179506fc5887361f8dced7827a3596518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163505807ad06c8fbc3535e8e3ce3dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c71f78a9b8ceafb104a4b2964b58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cd9348bff820b2e50b0c058c7f4f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7d38d01f67c1c48ee1e618305e421522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a59cf90ab2d6d50469b3c34839d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77c89484015f64d1d265ef29f6eb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1ad69cec3012bc2e1bb973c0c99fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cbb894c403361a96df92c6b734a02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3954b9a4dcabdf23283d31ec2cd8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34575b755c690af80bfac6751fa95c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6c25ca2d7a28e47b63d21d8534097529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37833dd133b47754becc4a01ac91d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914e51bd95c199e82aafe6226bcc72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7b724f52f992402b5c23d5be646f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765037e45d6aa0a3d83a25062a73d515533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e0b9862aa3e24d525c0964991450e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbae4e3e11a7f8efbc599b0cd7cddd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7311324d8aacd9ca2371739da295d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6accaefa4e62968c4414e27a5dbab35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc1c4f97333f4f42614ce77f6f5a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ce0eaf0292c441580e7531dc29e22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec09e35169580076634d015de0659a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf37392487f44c152b511cf93472b5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad833ed1aa69f4c3b037c23184a892542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95123fe29393d0a7907753744723a85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ebfcb8f222fe10f9eb94a5a7195d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c4ee265b478b15988c8f19772b450545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf90e1d27167cbd7128659947f6f7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f0bcca27d816289dd63f3cf1333d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b4237bd94665a07fce671afb2f652548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406c543465449ffc905ffa030375f81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f50906e74ba93af96c22554d2db9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225899bb280f4e79342466dde1fe7d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf839b993207b1ef79c311bf6b3d9c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60e576a1c0660f865d1363e3d7f3a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff75d1109f6fac7f26896e50be97580554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fd8c53f287c9a0877a2e505940ae3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c3ae126c029dfd8f973c838b6b66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaab9fe671b83a5865dd2706b8a123557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d7f348cf25cb232992278427e3d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03874f314cee4b009663f7e31ed2252f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f0cb0f5aa9237120e0ece20de680560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f88eb1fbdd15b074969baab6d3f65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02abcb28bce1105bd213144e0d5325562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc09cfcf55eeb147afa5bfd2522c71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d9e89e3d94b9cdb06e993a46815f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d0cdb861a3c3b8801562d14755b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e6b0146b21f9e884530db0aaa92b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd82a8ae9ccdb17e90eca0e023d25f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441170c998060c318a6ad7e57163c7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b19f3d7146455ee5e883941a91956e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead263cb4f43a9f5b3a6732bcb34d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f942cef1d458cbdf759572c80dc3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566654df764e8464a4205364c077c9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686613a8aab53ea13ff6fdf791204f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aa514a2a8b79e64b9e8fa19ec1fb3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d6ae1616df6caffe04591a7a360ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c741632aa46eb9e44e9fcdc51f7714576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc6e5d68fbc4ce9a33e2e876fe14e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4494a1612a09239599b74db0ca6beb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1eab0cf5679dd2f2198f9b44d8f52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb34ef96f29cce102bebe1b538be4d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23096d94f59a43a060a0c187420b59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ea2b4c24bf1120d0d3ae92d8473ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f101c571254115c1f84e6858efafc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dbf0e66a3e8fe4de54b3cc39deab5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9b55059cb2c0181ac6517ca3df057585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6034f98198e8bf9926f494b0b6dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da42164945e9e49fa4ccd0d37aee2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9003f77f2292ad0a316570075890cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f90f19e29cabb62150c921d7c793f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713275a37804a5b920307934ef53857590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b1e2a1bae9068115ebffd0e1b23f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48df91e967da33b7a4db18c32eb450f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22fa3b4df1896ea8a48b1c4369bdfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a0d8ea38e48376b24fd128cfd2ed9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f1c89a0186b4db6541c8e7e0f8cb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10152e1d391e25840c1e1ca1158c44a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea5c71fda83e628482b2d6d7914d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b98ee1d840c923c86c585545ffbc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf53d82573c5ac3dc75cbbc0c296a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fedfc7f4c90a845d5ca3d4f279980a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d704690d4eb6a4360b5b2b33da057d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33196c2fac4f8288d00eda8d1e45665602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89448e8dec4bbd9f07820d21569700d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d7081dbc8de2a136958088a8029ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cf045de37ddf48634a333c0a853fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd720a1e4b7942de4e85a398a3e9f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b217417bce6fed9dfbc2d436b5fcd44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7a076e35a505d5dcf7ef14b12456c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc29c763caae1dc42e4daeb4e690d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589963a75c3f332166fc2bc71a37fde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986702af8d30f31e22fda6e4d2fd4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b51614c4ba68164605741f8efc7147612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25876451d6ac98cfa073745844a0970c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2868f0bdfbc44d8dc59c8a16759ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe76b3c148248f8587b13c5f432a6ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb83701ba96e3bdf3f123009e270ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31532a47fd75433c53a4d0c3d96b9475617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474760bfefeba05a44ac222fc1138cd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0c9f4c09c7ddc3cd33bf43f43508619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe25dcd4afcd566365859cfa155b90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56e5f3508a21175599aeb826791d25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25254163a78883082dacf40f8aaa5d6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfa4d620e225318151a1989eeaeac6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707df4a754424525d83cbe302826a12e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91280611edc56b723cc7149fb7e2bcae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959003938b60a36505912165ca06f3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78dc3a8e7b393184a05eb668911687627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19d6344844a5f581ccdf08cc27329d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b26cb6561d53c5a665a89b3694e70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3271743b359c6996d4709e25ac4c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520ec7757a8941f10fcbcc58c97e56d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611513a389961e87009483998af55fe6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c21af8d799d850a43b65de1968bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb33f5bca44e7a86d9249e840f2f01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18673b5eeb2de80429efec96e5705d55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5570b5251d4df9c46f3d33f69be652636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f4961dd3400586a430d834130a95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d72650b8dcbc9cd30f7c77c6175a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ee58a79e07d37fb641ec6af0682fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e7d353aeda83df9a8356c024761d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d832f7334355d4f373cc16855d7b425641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decda3f42ad1144dd514aba2f6bad4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a0511febb42140498902c55339ed0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2bbc5a2cea65ced87117fecc0bc4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafcf40b8f65aa4d3e4d60c38f6fc26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee8f704b5707e87a4929c51d7e1cce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cba9c4a84686de0240ca87c4ab0c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482950a7a0b3e120cbd9acede3d7259d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d738ee15956f5e8951e593ae9ce7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f49aa864d27f7b3300da8fa96fa83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d7b3ff9fe563585d51bb42ed4b90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f016b7403af18fd4e4e200547f26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d8f882bd797f771c3741f87cfbf2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a9c0c3b6a21e1daff2ac891092c61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b355ea9f5b272dc2e25d82498fdfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1f1dee78b4277cb60ada09ba0d674656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb5092e23c6864826c438a679a5cc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c425fcb995e71a6479f81532c70c9e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd488374ca4d1a3df6d8e1314fa7eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fdd6055b23afb3c6385ff9b428155660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184589f56cf3b383e19b0b2c6ed3171661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f60ec1dc97fd849a8e6631271ab6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bbed95604ab8f68ed5aafa95bd9d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a46bef7482fd95037f37ed96d7526664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f26c379c90874ee9ce6caf525dd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b3fcb8a9e59c8f0e06c6ebb861581666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863a7c4ad3b6442c2a26402f5c7d2d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0eed805224d4b1cc1bee13e298302668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08815f88367b274294860f68c2f5d59d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fe3664cae3827e8adfd7269992ad4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2089dd0908bef292637819a764c40ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84489c48173f851f78fe86dcc1c27270672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c94e42793cef0f44210c522d812409673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d9f78850b736b2c6ae59e6f9abab2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380933008c0445bba48d5beb9ed2441675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd22cf1d83a0b6adbf1067df905c40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b519b44e5646bfc114c2fc32c7ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532aec56e037f39b6ecaae39a885bad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab3800e173d33201e2b5a37ff062e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130afd5c521265466d466695b44e817f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88a5f8edd83c16ff24a591d6e1e003681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649c882b351d183b2136a0f8ae71a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84739048a3da5eda39a2253511524a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918f7b0c59e4a6fdee0a2a40b1cbc4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62518d9212416b46b2c2398b5a73ec5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f4c3ea634321aa4d64f3205b51a1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd16ed5bed0c572d1b0b8c203eecaaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750e67c9fe60976368b779ffa14413b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb26d006796fb4d9a7cbdcecef8ffe9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668abfa31be2fe6ba4652e8a094030f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2df263cda05739c3c7e479badc905691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31a77650da8960f1bdbaa5b848f43f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc9ba7720376e3af9ae8056b8c1f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca28cecaa876e35ba6c0d216d8d09a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404a3216fa1d81a98b4f9236f019a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9fcc007202b76074ab457b4b51425696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5623165b2bf16b1ae8d29b1a3d4b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954223ae6db86f1eeec449da84c4cb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc61190cf37fc62cffe4becc85789699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093dc24cedd3096f84fdc81682059f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceba8e797185516e7d68c19e5b456b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e77f3994eaf151914dcf001c6a97702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4dc5aad38f0606a2b9cef67150eeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfef3050c63b60dc7fa4012c60c375704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dff92def70bc422265c1723133c0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa322b5fd5cbb747ee91e8c274e60d4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695b0b8b3ab220ef996088c4cad334b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee92a10f6cd0e7bf7fb935fca3ce0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6693d22053b04a8443b60ebc0cf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80e5f96c8f975535d0ded48b873e5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537c7199a9e4191f4cd0c0f68caef1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c413ee43d17ee6760c6c87856fdbef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac8dc1fd53c7723880cfd9dfd04b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc67b583f24094a76c4fac04748270714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c6f45786067532513bc9cf3ede2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad345c4e11054c77c7f0010f4fd6fdd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f0aba9219a92bcb49d2b3b23aa614717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c7da7647d314ca27b1bfcc7179dd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d58f667ad6f992519c6b110eb262719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a476005b0c5016af146cebee28228720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f77250b80b7c9bf33528868bc12e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e8929aded6fce8459ebe10f25265722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26753e0f564f61abf009b3441009f475723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a103c90b67f757549cf441e048f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4584e8923d5034ae78689d08c363a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2999368a4cb1103b314ae7d688e29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1e893948f17c823412744909e1d4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d51736672a1c4d2321f07f90251e78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314491a3093103b524b1284b8a921d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b2e38499a34b22b5195e31614bef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a325c22b7e46697b6f049ab2ff3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232525d354e27ba076c7bb8a395a4e5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2088c2ebbdccc9236dbc1b493c384733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b883ccbdaeefe93d0afccaf7fed946734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44179c4d59ce29d2f865c3409d810c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4e9a00d33f81a10874eaa93039b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af483d856708e263bded69e9b057579737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97688aa37b6fae6e59956b76a9c650fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ceb59a7aa209561909c55b3f04f97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1af0f8bddda713e7d497f9b16804b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d691774b51d15d24c4d2114c1a10a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd5e3ce65f87572ec9706f563b7e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f9e81e14d642b117655e947a9c325743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51022fbb4068aa9c50017ddb70aad7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117189f027119c921c21a1e1608a34ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd9fe9c7eb0ca5251d848a7537ae3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fe93602d495ff1c90f145913d2d17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb2e3fe35cd8a94d90a70e5230a6d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63dc968f20e931904c659850e1a59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db875bd79a7b10240c801123c86a3fb9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35815510040755ce6a4ca10afe125f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e0b697e49f3a638c213b820b8483752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e31dfef3c2e572f690b42c65855f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53f101131390ebc038afebcb2b33eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184354423806e7311e492c4141ae5450755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aeb7586ec5171f5dc7c39b2f04378756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e40e5a78998ef979728a45447266c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4adfc64182ec093445e69baf1763fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec54d0d0f9e2a675e5f30ce622a6f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34a7e7842013d2e4661446dc6cdd1c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caab4f3d6afef4c231e2cf7096ceaf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac0f7ccdfef29280be0f3d95017c83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701338813c9f33644286e78dc94cd84763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde667049494cf650865600bfa3d3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a874d398eb586340074df0b3fcaa2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbe302a48136455d8299131fe357a1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a0330180363a9f91665149472099767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>