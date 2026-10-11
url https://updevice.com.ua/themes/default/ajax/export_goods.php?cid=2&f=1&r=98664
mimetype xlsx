--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89106a94084c386e94085dfe67eb7f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3afb7829fbffc61613b2615ead4aa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8ab6a39b59e5f3c616a64a7b391893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c83b23301f1c3287172e7c68e8a4664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182289bed47f5256ebe30ace9f188b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3ac4775a25aaa3ca48bcb383772a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec05b58be42cfda679ebe934d0983d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f6de8f7e44d77ab9c5361f8922ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6eed0032ae6bd011f349f85d1ef19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84cfd1d3891d58a2b97b827656f50e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc26e9290b171f5710fc6f515277ff811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd20179e89e9b1180a17835617cbd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2580aff31f663f885d5091954b9063613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eeecaaaaa3f4b908c69efb10fd3ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785728d53042963a2dd796544430e77815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226f938ec8029363ed622804cbb49316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ebb266035dcb2bd0a5505abc07ee017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b0ad89b1440d78a222ce2ca04e78018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e525545338c641b3b015a3be0aa3ac619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bb595a70a06be1348641af92bcaa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba362610ecb56554f0bbd1d5ddc6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ced53a4f1fa2afe4e51b3891c6f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c8a8222135e1f17849700f9145b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93744d3e780a2bdd04fd78fc1a9d50a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8b47fb5442d03b8c78a815c30f0d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b25eceb79057cdbe592b579d1fa1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8afa09cb5ebe287dfc49d7d1f03bf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e15e384f8f92661f1e76621bf367e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdbf7bd99d5768e3891783b5edcb4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b95e8f6332de5c1369f3d5f6817bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b32f7497e639be89026045ff1e40b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fb014b163495a39e4f16e42bcbc7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b773b9b94ac52294084087bead4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6138b5bb9e407dd62d93b1f02de9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6342a36bd06315c5cb8ad95c1acd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb689c27ef693c84d31e00975906785c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b794d72c0fba79f29696133f681f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59003e97f94efd8dd44050d622a67cc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e0c86e44835e463b1341156c720a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f94465cf4c398a9f345384f279758e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660542915eaf3c9cb9994eed77a0028641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e90b54ec05afe9627971d0bedcc8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074fc244b4e8681eeeff70f314dc4fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db0df900085b72bd3eba075e82ad544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dacc6605ce8cf307fb27740af5bbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c4d06d5493ba3b31ded03ea4fd86c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fc67d25c2b9a8f38247fedac192db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12e55348b2399697fc5ba107330cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e9f5cdbd65b65015fea495628e8d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47febf99af0167d5d1b0891e9de1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328be78830765360a74df2ea39bd71151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2147d6b8b1d3f3dbcca580796762a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b03fa5080e0048f6acd97b00b3cd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21850e6675aa16d8f8c7cda4aeedf3cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20244573f8f848c5ea97103ed5fe7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e205cd63a213db6a8fe4a11f459256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b682e9845d8221a98dd6a8283666c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b45a6933aaec69badb4463aa29f7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad37f61b17ec2b8040f9cacffa6068c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91709362235030d71ce60930933751b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee548dd26c5490a009f9e20a631054af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bdc0a2f87ff584beac186d2debc6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0bef3291a7a74c5451e261ea9128063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8894ab8e77c4e07a46e7278a99a270664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f6510e00f10f1a0eaa6e061621d9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c535ef76c5b8935f005df45e9c8e7a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732ae22cdfa9d1598a325153e6f7a5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff927bad79a896205d6f8c9f932780e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5085616661e27f7d48891027fa52a9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b5c6fa6539193468bf092c46fa1b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edfda2e2472322f1cec68cd6f1b90071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93234552640dd13b2afb989ab6a30fa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fdf84ec9e8f9368f78707c4a49c3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1406729e07db000936404212e214fab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b8f0e1cc8a71996bdb2b83526c61a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8356419d93afc05258ec55a573da376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c68bb3fbfe77615dd40f28b52d12a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b680e8376d54c54413eb13ab5e66e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa474da0c630791c47bdc050da3e628c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe9fe941935d28c78bd04a29f3330180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32f655553f4ac37d2495934b2b89fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24bda249ed00be5db38553ded2b3ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4bd48e480fc22b716013d2df6a38283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbbb1a8d772206c5f836c747bf9d9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2016dfaa5e75f1e5676502800e2c2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00540b635431b4ea0754baa029caf5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375cdcc689699fc0534d44974f38ea487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88315ec25bc99f6acd64f4e2741ac89988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340ed30a56a24afc3f11e75c399b2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce5190c8a3491eff0124c2fbf4cd8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a387e377d833fb56ea1ab1e4544e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a8be85d5460e3162bd6743e863bcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a110658a35377cccf20ae8c005a61d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156d21cd0b4f95413833a950967f1d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f114f9a108038a9e1bbcdf56c745b0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae086a851343c79caea81f8db1301196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a9b94dc9f7722d255eb0a03ea81ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafbd3e1b4f61810c39472c20cfb0a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd068c25b82cacb6796c275b3a5b9fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d53adf886d00531366843bec67da3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84dc5aff94c3ac8f1b06c38a65ecc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9de6a82211803c0652a29bc03c4dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392f98c9009c9e512bf0ae61070378103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0adde75ebcea5579d68b84e1029f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf3015821c5e9345e75ec574f7a7d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e9fce16fc24e4953bb4683c4ce10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92171684d0651e981e9094500665d9d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffe567148421d3ceb924e4743f7fe2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966c4813b3c8ced958898cb9a816c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44225ee4a3631c1314f3167d94b7e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f9957648cf101a830d7a58bce3b78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b503206cdaabc02bb67e8e5052c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc091e85c8214e61e9bbe41f6c530621113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4f9c29395451f1df8f5f79c8fe0ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1cff71d9ce75cdc15ea5e3b72b9ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d59e4e65ab83cf370bda4409f0edd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f812633562aa369b31121e6835806117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8681d87b482d70daa4778560eca89f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deefb69769ceb5c4fbbd67c401df99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0f6d414102a0886afcc19ebbb6b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e783b2203a4e91f05609b861f2045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87381468e20a4fbc93b5e22c4de05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff936ec475b4a13bf5c8077fd6d18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d402e18ed6d6e183698c0efc3c9c35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab06924461da6fb9a9911dc8337444125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d21b08a9776234d6ca7fc75c63fa9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e349704d0815f3ad3a020a6c9637127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b110fe6569c25fe4888b57486976f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072fba916c3350f374a1cae0f1dc74c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d96f1be114c3382bcf540f9df85db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29683afd107f62aa4301f80163bb672c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778dbc19f1e395e43bf02dbf547417132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c21fe94e638cada5f6caa74fc6b343133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c79c20f04d634c2561d5e586b6d1ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b44f7df9160bc4c90563cf1ad127ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720f11231c8f5a64ff31bf7daaaa86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca199251922c663d362a5e15658e92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d929f1ae1bc615b410b0ea7d9bcd58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ea7e8bf64b1c99fb4739053d194f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f8c6bdb42c1d46569d0876a81ee88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306c93fe147e9621c32351bfa2a11fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19729e94bf63d11eb67e7204e66e0c2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178958ef6ddfd2360b0a27c8b312cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ba245d0a48629a989811ecb413945144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01d75b83fee513d65568086fa4bd77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0aa81087c8988b17e0989fc7e2c1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1aff62641da69b7a5ed2704095709147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b664460399499482535bab263c3698e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105e5f3f6d4fa24331833fe31d1edd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251eec5478e873c81e94ce596ebd23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb2bc49c82d37873e77f943a8f3d4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d71701d17a03e73ac8b4f470716d63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acbb68728ee74a0edf7a9f90edd037153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84c5990afc29d135ab1fa35ab787d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cabddd654d96f3c5bd2660875fa979155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecd3c63afffe50fa16523d79cef0cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88ac76b308beb92b233f294beb4822157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5f502014664ea7012d515f0192f20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf9588b9e8988e042257bb35a3e59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e31885b0ba36770e30507e57e25b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c783e8c6a199ab63d1685a60207f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6fd7847063f24b7ca89756a146483162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5717416f04492438d667a0b61c7cf79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b275c9d25fdeb5f9b59054bffa51d38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e30f7f82585d33d392bc491b1e9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c54b84d1701f372be4d8cb66fe93a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1b871c0e1e26d827216b86fa32be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6bee60b2302955eacd70a313e7eb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471ea6d79f261b84ab99aa82c0a3a81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec65f9a54a06329df43be10ae05bba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6386d5e19e4fbfb696c8d8c932b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41359bdefe307d9a0e7fb03f5ef6403172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30401dee2c56247bdfe22bf8e4ec48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f657ad6bfcf901b987f6323d2d49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539059d7548e0250f98a45fe1a53f273175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856306b3a8793b03ed2cbd14635c9ab3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde4e152f0e12a542fa80eeb71101ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc80431dc9f0f2d2ea8670b358d4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4f86ecedf5e3478d501d173314c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a39e857be7d356a36d047035c654b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dd5608765040f3c3b21a5a7f203e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dfaf3e789430514e5238ea3100d80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57935a64168ea1e6eb8d0bb17d168537183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e696d04262f83837d4ca0c470020d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d7d000ea13ebfa2d72129372fbe51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6260d9980a82ab6da18ca2968870a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60925e7339e2fd4a00f957859a7d31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72de71110b50de4075407dae6d116f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39370e25baba2eaa002367de0b22bf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192be477f8032a93281c6eb087e79f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e98812cf57b87ef937ff28335a51b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e51248aa22f5d03d6a32fcb1a7aee3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4818733ea35fa38f4116a2e83cf50cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d6a1df4f56e384ee99c155c5b4172194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c571582bb9c6c3d6db7594d0caec450195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5a78346115ac45808b28d39d109f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9902b6ee8c128d9090271752329d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55485cd73868a73528eef5473000cf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0032d208e7bd462fceb0b183e3c8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dec73b1f67140d45f1db6541cf9626200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717599d753e0be674959869e86ffccac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033d75bc61720d975d00779140e8bae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0731ffd4c20846f100e3f5bb1c05d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b123aa2a81e0e160d80ebc907053e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74588f47303a42ab96fabc1e08d28924205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9ea93b8eb541fbe947af96cd2a75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e47114dea069e1c91badff84592ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23427c72a116e00e8f848fa92ec3f3fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c1d2bcaf614b8b37b1aac966583ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6fd6c29bfebab3beafd842947d8dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e2aea52abaa89f6b6b24e53c1ae8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2629e58eb16db7d1298015b67f31302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908900df32fd833fdbf21c11920fba56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a45739d3a977ab6b97ca4a63de42f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951eb56fe16d2563a792e6758f30af5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e88737fc54618043193942ae45ea7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdc9eb259b612374c3a836280c6e80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74cf230c065a70ab0b831d7bbcf8e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37342665010d6ddb24c483fc046ca34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0c2706a210e103df3742568df8358220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4ac48621293640997f2b8b432ae2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d262ec69949048076b36f31a16c40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac0aaf40963133b8709d3a368a5a71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d98b028bec100c81c1c2fd6b233fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2634e1937a3e5edef92315a43850eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50d4f8cabb81380a89df961f7af25e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2362354a163478c6dcc387663a3a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7020790dc8ae9bbbb0a983f3fa3599d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b9392f68c2f688601e138341698e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc278a277b9734cbdbef463db9550b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd420fb2c6b4e9168350342e5f6dee0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ff3c1bcb12274169163953f56329232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbed2aeb1855da97c8f33ac5ea4354233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f51078189155a13c1259b6bea85e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb19b0eea67d4bf3d7b674461a23add235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0643225fd1a3a292d67d488e90caa2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da181183c1beecb2e3fccc5514017eda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599d09d11b769e5a732f1141d4a2df9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28393a62cfe464d10215bea7f6a9a5b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9a33ede5233616e45bce2d4cbfc48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef882f03fc03753b7b6e0f89f0fdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e6c8e0c6a23e8fdc4e88dadba9bed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252bb7f2a47d4fbb9eee8b715b47e30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecad1b30924821491d65bd013128f90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5df854393705deabeb76c8b1a4d16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfb7cc8005b2d72e8f40bd3f51fa66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a1f373088fcb657ae57a90ee3891247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439560a59b189340129f622779a4cef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359b6b9be6212754ba840a7f2516c01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9286606df3e0ac8ce6531534ff1632250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b8b27ed08a2d06ccc98e0a3387f6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b68b443d138934ee7758109ac67d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab3e344f492188cf2ef820d94478b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1aa381e7839a49df0adbeda4df50e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7189b0c8477a7647c5191714f2fab44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d0f4c3155cf02a49637d9c6213e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7799e9455ec3c64f80b725011df7556257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff9895c013c25405d27dc4336e471c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202560d91ff6df37aa84bfbea1d64ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7f8fed9a7bc9fbc253e01140ee588260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a14a80e87e16e5186e683c71a7be9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c4663b74fd5a648322665c699257c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173107ae6439d28e5709a44f45a346b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e48b47ba7159c0f00885b040ae7b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb77cba3d5429aac358b8fb0f17d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dafc064682c4cea4c27641f33ed6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f01d59560c67816f64391b7ff1739267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2d9f9ad7fc0db6f7146003efe53cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac745914cb525db9b31d14f665237b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c465f1e12b96799a865b39e094bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020758a814681cdff121a958a098d44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f7eaacc9ea26945a5176aa08ff557272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4c4fe9859d60768ae4adaa921620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708bf0793b2bfacb04f73da30b9b52f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be25f42ec9c0f3550206ec035037c5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e188dc31ac17ddea6b5937f82a142b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406b4c27bfb99c4cc0c8aa848310d75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277da4bfc7d9ca0bb8ad5d896ce4d6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecbd5b1517afa6499e57f0beadf3f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c71c0136f9380b2d1fe67d2021180280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a2a58c54f2f7bfa172cf71b78115281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a554996a21e4adb11663577ad169dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627a11b07a7bc6dfc8db78644b9b22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e31bce002e016c16f80f276042b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea068d55609e56c2d9bf7379b4f8b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b41f9da9376d7138f7a08863dec588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f686fdab28fe99cb4040e1502a811d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6584335c27ce1457a4bcc8857630ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55255c71e043048c6e22fca4456d272a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467023f395a1fccf7c5e8bc8bccde39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cd296d5b9a5ea43fa538b3f41444d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8c2477a1a7b7e214e6a90f3f5b80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511dd126e60bb27aab1c7c5f4e76ee1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b26ea7cb1051474135861099b8a5b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99090999c192f2cea1849f07a165a6cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11254f228d88b0ec04fa8eebd92acf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135797c77f0fef80e6f251f33a14ae7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725186c07bcc782096d5e9b78d01322c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e29c9efef29168c5ccf3bbca730dbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee52790e69a8c303414a4a3397e9ee1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad2715ec2f33868679571d6a5b965e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ee54aecbb13a38d41810cb1f10df7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a056da81ae24c983a1b57809b9e6df8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc8bc938440ad39ea45b873721af07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e553b9e5db0d3987b4f7398e12a9564305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f488a3cfbdc16c94540c0c8ed0b8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c292b75216775064e2257fd89463307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb057b4760564017ebdecdb4e6fbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18284d29c34f26181b68140901a3393a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004bd674c4486e6680c379c6f3a046e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90167dc55f1108ea2dc96b19c5c32c24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7517d0e039df5b19a8dd8906f5a98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c625200e264f89f911f510f8af03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac3d75db0e2175454ae4e5a610be06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516f7cd0ba9b245560673c8837b66c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3a31f901411606f43b53a902927bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55b382f187a1f288a66a263fdea2a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123081cbbdb1f27dc063c6d7b379a7dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cbedccbdf21af5db12e3ac09b89a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3afa06c80be362585a456a45bf6503320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83e541cf72c3e9305f83b3d183d704321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910573ebc2f965f7a0b85ce5eb79e2cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffe028ce40066fcdb0bf4a2e5e5e26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f71ad2ffe43bca13d3fbca49939c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f8a55424cefa48d3d4d21e5eb2c1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7814d50ea48165be047c47d0e6fc7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790f658c17fadbe88610c5bd363b31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7dd21f29152e672fdc1e1c5a3d088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9eadcf3f58f0200837b86ee078ade329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1546c83d97dd363500f5dcf6862a30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d3e180a5a1321778a6d562b13094331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda390a63e80a9f6c4c9f2666fabc43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689a210cd430afa1ca148394a730599333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ff16fbdf8dd995faf6dc7351fa6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadba2534e2ca606cc15d8e3ba145b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5702de87c127f8959725881d21454fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a3f05786e106641864d5142aa6b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6ddf815ca9582ace17ed2599bf16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aa03c7a671bf87c94a887781e18de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2c4d391b1ad5110265dd1062781bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11803a63630811c6d9ce79a22c1d53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51999f05ae94b44f746cd5b8a93b766c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358fe5f99cd5516718ddb754f925a4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971496590218fdeddf4d732fd22f9676344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf62a69e27e2dd538a3b660527b4a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed0f6ffafdca116a76aa4f319a5aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead951c2c025a62549b02f874e660a4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f18285302958babb59680b9870b89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57cf2cac75facf98792a068e89f686349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ef06ef6c06e2a52f89eb7306b386350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85528cddee82c67a7ba7267546bdef0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc66d864237be3640c7ba533dc0737352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bcd36328152f816728ea48f9fc315353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afbed9ca1ba8d9506919bdd2510c73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417bb20de31a1c44c8786128ecf7780355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3318dbcc0cf282be4475e56913d0428356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00f1a3ea447d1da91a0604067c08c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab421d79ca24b13f4245bcf7515b0d29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1528664e6f60d4b814605968c8ff47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0dd9434074b19dbedb95f72b41edd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc703c2a4e4ce037a5e74adb1463a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648780e9d5dc0d7a46cd079cda50e36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab89f6fca9b8c46bf5114306632c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3862ed7343630632be681a9797b19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b65532aed5619f4df52d48ee7d29c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae96ada85c84d7d5210d89c63892ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68199c06fc35c256dbb74b6ee00fee3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb05cd4616d483c132fb3b90f31f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23bba6471872b253df2db83e245efa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8030653a8f158e24d838868b49fb82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009510fa687d0d7dddd867b13eef82b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d7978aec3d794c9a49b4b391ad492372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50540a5633eeb61dd25036426c1a65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf077f4ce8bd4377469419f76b2cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06db55c946b534f107eaad009aea8d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec764565b15caebd72aaaf005a5f18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76418608cd07b1ff34cdff6c673dd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327650d15158c353be8168d11cf36f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4225f7893cc0090e70c9f43e3fa4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6323913e8d6a1ddfc943651371f92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241ed5d9207ad9f208691aca1c7a024381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366495fbf4b8b6dce21333d6684ba54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732030a18d40d34731d9db724668b9aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cc989da149bfd89be235481b5842c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270dd59e5ba404c825d97b671abfe47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68385bcf8a136e9e8e89539b3df2422386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a2d7cf73a661991ea982650af8b67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c756a2f599dedb4f352976b1064a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb6695cd8f6ff82f159f49fe360a23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18403b8c38eb8853e7aa18459e5bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019365fcd1c0a46333e523cd196b9d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9048dbc2dd6db0a4ddfc9815351a84e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921225b9a2a626fa496102e2adf4115e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261edd75e03599515b0e8685e1aa2fb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d4fb2c84894f890cb85b530e4262a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336991e93b7e919aa91ec57329f05c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fdda5292192e981f3d0870e3ac7eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350b9cf7e74aff6ea7375ddef57546a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00116bd94c22d092f450ec032d6a0629399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750df6db9971f0702c731ccf1dc96ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c6b9fd6d156784d3a3b62bb7c25ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2798cc8a6a603c6bf8243a18105cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf9737feb1345c9c2fbb25a78edb07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677702bafb7c64403ed94a403b8bde10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099c163d16216201fd269c47456dedf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc677794256b7fb71f172beb6af35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ccdf6b672d7b642f5094b2f347f1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff6744757b161dbb646f06a01f435b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca6fda558ac5d5c24597af944338b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13f743e7677c0be8fbd96aa067f189410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544d77be845b5f8c07b987faa66697b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e08b7cca813ccc5170c1a1375e6d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a188c41114f97eb1e610f5545cc0fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99e66d9cb511efe36081adeb85aa8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bfef2e019e9ec34ba11131c084b43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be1f2b3dff07a7f3ebd41f9f798c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1189c2fc6216e14ebaa4a43f5799c42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dabd4c869f6088d4ef6c6b567f7db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91709f370b8b0423eb778bbe8c8aaaa8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3203a23e00d9904c9172083e6e2b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a5b7f7d77f9eca3e7b9462f901614421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ac38640630c7eb2cc747c738a630f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421360ee308c900b45aff7f568c7e4fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d044bb133661ce0f8cc5589a4ab5448424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806847543ff5cebbdec1de7a8febe91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8a0949490aab1128e00e2abc7d8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f58ffa4cfd40b7fb61c73f6a2dad6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af8bd8803b1117640770d65ab010a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e5b4eb7250ca027ce092dbceb89c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be53c0577f3aa1a508843a87bf44c69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f259bff0115deb34686d648e76252b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020d775789644fbb28196c20c8bbd4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802597366ebd14c74cbf5e50f9934f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56762af7b459467147a99daf2380a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a556a6a5ee499b475539f3e7429b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc99140fdc8d96700787c56e0b50a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a818be2484a49bf3e98b8dc531ebd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4606702f177e06d802c81d1216bf107438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56849ec06cc8aa4083ff5dd83f5ace439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2959bc56e5dedaec6369b273e3c21a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef182d9df261e766a686d07a5112ad23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687bb349cf1636fe9afefcd3c22042c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a9f7ce3fe6d2d05a233f15729d9bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7940d775286e2ae42c6e7f32a82eb86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154b2e83f98bc286673cd2f06f51402445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1d03cd1da75dfbad7e4905646432c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3b847b32bdd1db68a76573e95cef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e335a0301a3dc6b645f855b85363e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf134d5923b000a202f0a58af11df5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8f64e429b43c83655767aef1fb3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117372847be3902e0c221ac693614cd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece6ba4cbfe87610be5200ff455615452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07835168cf525bc22af092ba01f11cc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d531f2fe413861fc45b67771981e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e696ef202aa4ba02d0d40f959cfb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a9c1bec7e4f9db4fc6ec128993b91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd70215f600157228bd31100c90e25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0850d41cb35f998587fce7c913b020458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bdf658cbdf1ba3529a590737d27da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81f1d3221e183d2188686b29eb1a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a67a72b9067824610db4f20bb503e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9417c6c7574679d73845e51637696462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d175cc631053dd2c4256c137c479d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512be4e2d17db7afbb659bd6b6027f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdefb3ce025408f3f8cac489dc66f4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70042a1cec71d3f214ef8cccd5336a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7887ccbbf5bad579b2f054e7e598432467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6644a02bba0c731a92a3680a2d4d04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf097e1449b647ba36cd8e81c7647e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17e4eb8bc7166ab42d7d185426ecf6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf4b91ed2b943b96b55bf471b198c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dc580e68cd69092ac8142750691da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400f4b1dd1305c7964887cd4737806473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d1ff8098d19b84dfb85307f662b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cce48cff281e6dc590abfcb14bff7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ac16cca4875de0aec9d33d06aa9c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39574a8a64a28760df73e2a6160baaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9ef94569afb77567579f8435614af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aa6ab76ce4fab286df5f585ec2d35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d8e80c637a0727bd6f184a31c86a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d04f4ac19597ccceba06b7f5b9c8df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88be8571743d132eb0d95ea408f279482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ee2003ce8eb30d78a2b4326e9c5bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac891e654b9436073ac3bae4353667e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0727b62789d1909d371871fa6df2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead256e5148e8e406021b7d798e53c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3105dd8b269beba480ea9ff6d357d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1995d880ef861a608acfe18cbf797c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc754f6771a36ec48f3d4f4aef9a940489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad518454c43a137eac8c08e692750c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec82491a97943bad5f6e64779daaa4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd3db6c376d2affabaa140c3bd93ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea8bab60e0de60658c2ed24b548d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec641abb5304afae34812e8ee35e413c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd06b4db8f59dd3ba2761017bbd4d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f900b13a1a61e83101a8fff4231495496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43acbe6dceee1f53745e382736106f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4729ecfbd73a4733f640d36d45ac2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710fec6273efcc0bceaefba03023943499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ce30cadff9ba78f359781dad6f76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a34122e0a8f256617bfd0032fa5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994c18ef6aa8c62daf375ccb7ecc3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3774357688cbd5f191f13dc3931ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383cc4a96170d6d279149de8c4d0937504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd19700494440c7a172014ec5823207505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc29034554d7cb9509243e6b51f651c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c312309605e8d5f25a2b4047ac2ec7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937dce8a6a934d3e15ccf7a83e21496508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9b46100d54f76969b5b207b8c3226509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e998c5677a3d50ac3caf9a51bdd74d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600a9621e6b40834d2d7bc2a3725fa8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1ce8834b3aae7e6eb003db866c286512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a63c259f5627838b20aac7deebe3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1028c7debd0397a26106b5bf7098ec9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18497d71d24f0b92375e1ce87cd3b69a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c69d374761bba64c8e4c23461892516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf933fc380b904aba3099d91669fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7e5b7d3cb23f4c3ec02086aba77db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af728c94e42577ee5584e13928b18820519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f87671bcfd9e22df037a61d8ff431520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e74a6296510ae4ad42cb148547e65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56f2fab54131e1aa55bdf1f7df8450522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05622f6f4fdac3457b8d10c80f635b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0228087002d006fa887571ff34e4ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969a3a1aee2956b8779e075d3f4af27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaa7540644abfaa4cc85c8b5437776526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171554a5127e35fd66df5b8bf361924527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07960bf604e54b0ae0f988af735411e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d1df72bfc333622a132287d441faa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afb980294d18e3b7cfb1cea453de88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286aad2c3985443687602ae411fbe35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacd9cb5276bfd60fa9ab9321c493ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e8ad669dc163d1493c106c647c2be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d6d7e7c44a7945019829780e9251534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff614ca26e7ea208604b3092fe911a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd99761a3e66a0e36ee059d0a17818536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8e44aaf5a22d8eaa5915ed0353955537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7d17a5f8ea903cf291aa74f8b8188538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a944b1a6e52ac438aff3c147417eba5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe858b3152ea0753b503f750d716b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2507af44205f261cfa9642d584d2ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea31fd920dd481271698c991c43af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4443c20ab889eedd0dc3c0ae21c01c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633843e469792c20744919bbd0a7aae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9a0f697b24205648e0fa363645e92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1e08a2208d8ed844cebeae0828d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c51b7f30f3c582b7df8e8748bc55b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5814200dac8f709aa457fc7d6a323548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b98f664e9cd4b443144b265bd6c45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f923f821bb07ccae3ce1cb8a033764550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53073f852a464c237c8010b76cf3d90a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fa4166d1e7cc31a183eba94c70af4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca7c58701c33db2122b3fae01cff2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163942a8c8654a5c18b5f948356ed4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634976e3fe37a511bef15f3101c8e477555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd88ffa8faf9045e884d806ba12ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9789f3ea5dcc846e656e166eb5565557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d281f2504814538be1c00761ab580558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e27c209f989faabcf55cd349d8ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a588a04a1de54f6b0bedc28f94c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8426bf45f318e83042a875328b106561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4153c103be4065f6d285d855448ed34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f562155b7270d900c740fd4ef4c5884563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e09b20704c4c01268db93ef835e1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a4652f7bf9ea0f8f9cb10fc18155565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af73f375a67068fe2bda2d427e042c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfd832edb0b50e585ad7b1600f6b2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0e4370ac1dfcc6b9f9bae997eeb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61fc5190efe5226e9123de508069a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0641b4b07e023004e72d392b127cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e54ce2ba0b8cdbe37b752c263c330571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f576217b1deb980033a9739371ad57b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b1835093979cdda6a36c309fc7f80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fae73a583f5054e0f45c6787d724574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19a69a070aa62fdba2fedd87bdae24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a215702f6177f1b03d7464e2732703576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59fd28b9faed5d44edc0f6a8ae2d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fdef931f98944c207887f93577612578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0ff373e7f0daa54daef14659af64c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87449faf23b22ed234ea4d88f8269f18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf1a817cda32738704a10b10bb754581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7d1497b8b25ee52a11a8b6b2bfe3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c547bde316ab5fd50780b6d67e2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e219e8d1db8e60ff01918c36ad8e28a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53dfb03176cf3dd23446b5c381ab33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc79d12882db39d4df9c35d1b6101e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ad6f94893f8167373862ccbd17c67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bfe2115494ff47bbfae198d2b3fa5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59d43a17b19be9de9b3bb0445dc42d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf062d1c166b7d95eac25ef4b36d810590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb854f63bdc37242eddb6bc2b70e37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad5874227fe542511296f4501d491592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837882764a86e014d3ad305c0b1be650593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643557f465a1c9870049e0fb9021d4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299358ce32a52479d8c9e2671b7519d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0a0655417dea5835caea748dd20cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3111d82b59e3f88a0af43b6e65d170e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b4cf2a44e2bbebc778b5d8fde8c47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e29824bfd40f304bb767ef5bd31c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6248bb359ab204d0525b8b89786872d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c23df51d4cc9a44297f71177e87e39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b36da850a4fb50607f9d0195c211e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa82ce48213e3cc49a15b3ed715e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad9ea91764e135c0a683c0a7c64ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda4f0393a52aa7d01e80d73e1fb1eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c592286d1f7c4a773c76ca748f4d9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0afc92f2679fa6dab9bf8b972c6363607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6e23ad3ca557f2e16e5a7b855d8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421272944ae6362e64905d524c813a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed34c111404a26a78f0446fd481540610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba7027eb07b6555a7dda946a73401d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb74d901c1f378115e6118f7262cb6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297cd39390ef9d39116620ccfb7d73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8eb052b976c10212d18ada691e380614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63f04087f6a2b5673a7434d8ad74e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da20ec016d5a2d0778308809c6f910c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c95541f3ac102afcdff7efaae10db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceedc82ac6dde887ee307787a77de1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e5f8e88886ff520ea84a7a340606619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f350afed94eda0e00f126c3b8abc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3901817addb104448b6edf9c3d0bda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779881c03496cbbb76c137ee528fa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e32a7d9599e0edadc1502b1d8ec89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aad64360f3d890c994a32065fa354624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1038268aef1370435edf03248f8dfbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9942b063104d605cb0497ac5672a7fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d5e94975b56561b3c552867e64c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4134210bdcbc39237134a19c4dfc95d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed0aad29cf879207a70e57c5a2ea5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da83a4539f069051b84d9a8dcda24c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d8faa2875a19ba9cc7093647e539631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a0c1f9b361f974af1a3125ddcbd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c739393ff56e33a0431815119a0a27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e0f945d8c8d68d023e4e3ecb6241634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591e011d97e5b85eabcf85cfdb05428635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616efa96191a5a69841b36140af62386636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9490768941c098ab3556786c05e15b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aa737d399fe4ebc8b264700081e05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0f23a543cf84f830c89d5d6e5595e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34817d8ccac9168e24313c35375bf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a0e7ca1ea62212f6c0eec480b81f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae8bb2936913bf3514ebf4b5dc18e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7bebca175e366881db07c186f1e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28686e766f1a4c17e326102e917290d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68933b86b08ac14e9502563776cd980645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f066a8d98fa7504ba5d6b82b52a5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e1826fb19eaf895898df3a7730037647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f09d80c492de70b8114cc9c828f5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd5fc667ae7262dcd17ca6500689bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db5f5e2d630062e0a3b5674297105b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6640decc1edc55c81db9e4b976e41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100480afd029efbbcfa1dfebd9080d6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4bc4e17ae3cb9c5b967628c682bd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a685f1970bb14875268ddd4567eae2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1499aad526ab34ac68dab22351e139655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6278ceb096839f0c75a2aff5a46cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8569f7d42a56c1e13c60c1b19e62c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7544290cdc50a2ab93b1a8432abf75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df0fb15642cc004eb5ebb501d4713c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269a1e145460760edfce67752345e06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ef624dc2a942e8f7a473181914210661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0a65d6641ed5228986cca433e0cec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9675cd261fcb9e89fe20d2b13b996663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099349571d42e157aa325d00e162dca1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a82adf00adae51e9421cb4858bd762665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f621a580c30015cc77c960d7b57385666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf2e3a76eef4b745c759311dab5a00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52ab9f5175eaef0073b57246f24f31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f589935c5036842dee31666e87bf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77865fb58fed70a5f139d93b953fa9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9c05fe24da46d7c8e5d21ff0f6ad6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36348c26b3b8e10c586fc247b120661672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69816b137aec722835e5c5d6af479c56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000f0a76befa555f610e75a23d7fcd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893010de81f0d85de2e1070e4ce9ff48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eb098aaf5de5ec27ee29b017e0cd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade151f8acceb7e1d2c2699273233c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e17d55676f03c17cb3cd6b08ae36d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e92f871aa6c3c909756c4fff739a6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f67a7a8ecb875f8fd2b9677e4f66c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a1ee79ba70d21c7463b1f4a76fdf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3e491e9912829d3a55b18b3cef841682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f953a97f698ccc32addb7d34f6be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b85501473f676a857dfc18835ca1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8009e21cb82f8fbae71df003bfe737685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e4009c1629bec267fee8543ccf853686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be86890676e4603b673eb79f6878d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ae9dbc5846336359acd3c9f80c1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f74508adbd7acce657e8933315c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6552bb292a20c3e8c64cd3bdac8ef1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9421f989ee74b697bee62a1124437691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df03d5ac4c9620d1300be4f9483ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd80856f955c062d5c67eef7bf5afc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76038525292cff9eef74ec455c8ebd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767d2782c1054c14c75fcc637b166c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfd046b2c0253ffec922454c772b5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d3289e685a4cd641913a7d8f6f2c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6226d4296fa122833c07cdb006258698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea80ea28279e5484af37c08aca11b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87169bc80e94557b550cb259e5d79b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb9a557dee41131f917042bf7cfc59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b5443ff6408a9f953588bd1354ab8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9ed7d137bf094d8efa20a9b4a405703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c8408484b73c54fdb3a04632a4598704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6c310cbf19ea95f6d687a3d8e44a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71f57b1c7e87341b7d15e5f434f32c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a334df6aa09fb4548971d4932bf72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446371840521b277fa1280386fa6a365708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54e77b837d1d78641948865ad81521709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7798f2263591e59e206fb2e761015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32533f01ac358af3802c82cf440e97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f46e18c76507a391094818334829d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7adb93ad96e95a853dbb07b61ad31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00829e703fde93a4b2ae464192e238f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd81b6b7696925dfb2a166ea374ce5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a91c5d2e8af2edf4962fb5e250699716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006739142cf293defd7f189771f852c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce78f7fc7f04da80f00a68a41230b0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202514b45f4ae3d6df4c879b10752a96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed823d7f6ba62c6eeac28ad5b8c1b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d60c4f5a6f990f6b2481ac594be28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a8dbb764042654b98a9e38fc185f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7afac93bdda5deaa0473e7e2e6a4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77ca95c199ffc89ab10e303299300c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354cf6842e8365f7e73d148eec15561725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2036b86451716c29db00683331d066726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c2e25ed79f12c56a60bef735be66c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860ac6332cbcd26bbf1e0c553e2c723728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dc530ab8b6ea0f6d725de961980b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ceb6c7a52a4dd20da24c3ab6d73d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae6e4801ad8010ea9fe170b759d6de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2e1eb887ff9a141b5a864071a10c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d7ab1b2770e128b535872eba49279733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eff70a0f0d129c6c60694371707da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cfbbc488c0f0098d813e4c28dd673735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c936013ffdc1ad283daf44acb1e666736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f98615148fd6b7a703a1ebe3752ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d9a9dba3a9198668987069488a8ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9539288973ab0d198e1eec09dd0c637739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161cbda60078e564a8c5a26789f8b3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f70f2f3be9c377c29c170aa9d2a54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243156bdc6db8f2e7ff89f7dfd87b5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb81e7598f94be0fcb4643fe0ecbc72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5058a2fd8859ddd65ce486f80c326b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bfcb678e5677698e3646030242750745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb959a141ca41d5071cad64aab870e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3827ebb83cbb4ad1575e8ccf30bcd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51e11deaac54ab63da775ef1dbba84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1051cf16ed8a6653c16a2b4a3358a7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefeb59a93c6cd6dd4db396a0d4f9e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ddb57d3eaaf982690ae199fd33e8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3d8d2d7dd244e1e37deb10070f371752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc995e65ae73ff58cd12d152e9575753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969670e970ff16a1c6b0173d746070ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d097722e6e86bd72168d7e995f27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a801c90de8a21b86d5cbc7f7414102d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ba8ba7cfe3407162c9f3039d889c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2149dfbaa022f9d69a8b091aedfe25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970c22f2fc3ff842113f652deac17ff759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cae7f66cb196bb0998b0e4dd9c664760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c47d54080c4cfc3f2ab717111b4f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ae0a2660f3eac369fc7dd118724a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983eb2284fedc9908c98add8e79e712763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d348bc8fa8a61b839070b3d9939716764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f68be0fae41cc02c692353551a03f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472195a21e3080e3c1d0c90eb9522f76766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2f3dbde4a852b5a19c29a8844c38f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335d3d8e27f2c27e44f184d4a59e6c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed75ff39720d2803b0f66d7dd2674769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5e99bd11e2f0694625c47d9e002e2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b03a717cdb7c06d2036952d6194138771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f479017dde8b115310c5d8bcd80d591772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3d1f48720675c8c8c125450102e48773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181daebacc45884b175df5633b238df774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b6db60a22cfc3f1e30851c8ea556775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44143adfc63a32e9d2ea338325a2f09776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38bb1dec0e26e2e4d6f4af07a55dd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500b17d41f63a9653e7b231b46289e9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1603358c2f581f9b6356b0073be697779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b002899e3b40e61b379105d3dfe551c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a45b1f75774f39e1d5b13a16201bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7b23570bee55170d1e5a8cb060484782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773203db5416dc40d18e54ad026908ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d760a0f4b47b169a1904376f6770b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ccb5d4ef2ae23beec32cc1e942669785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013248934bdcd8f67af2ce7a7ad88597786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40f09c532d571a7df6a72e0fc786cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab21f266ab6c58ace4501344176dbc4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd49010bc4b1f20718f517bcd28ec44789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdc7660784cdbb3591ddccaa73f27b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc401eb5cf55902435f24ff171d16b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aed7f59ebe899a8bbd1cb97712bfb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb777023bf8c0c1f739225938e230a0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ee000f19c3d4ddd70b7759a81e02794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf122fd32a9bfb7c901e7c2da47c8e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf79bdb4944c7c42d52d9afbbbd9de796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218960129f20a279c5d0636c02fcf1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15892c809ec655bbe39e89e73c6f209c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a87891c2f95c7eefa03d7e6b6263cd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb994e173343ca04884f5259770d438800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30bd9897d2258fa15a0fb3cc665521801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa06bb45b77cdd823d5bd2a2417a3a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f066e218d638a96a660104cd9922803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dfeb115716c0786be28189ea79901804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad1bf55f868ae020708e3b2c09d309805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406dfa3c0f3a38be23c172500a1eda5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6fd7b8136580e3267469d1017d458807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa68102dbee39bc9f5d5e0594b3ff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4319759a2ee1953164b9f122ca5e9b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6867db28a182ad33cb70f535e5a29810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398463ccca9c49d491d7f4c9418d251811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c070cd5806f45a84be927432bf8a99812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0175028dce6a62d09cb2dedbe5449813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d48bb3d5f7cbf881d4c8608a138466814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c799b15b48b2a5b2f9ef790126a72815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aade05515606ec98cadf32e75d9bef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f86e8ec150313212f2049e20b5f6bf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eb15628054be0c6abef435d4fe062818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b44b832798f2981cd4f734935afd6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee65c4900e4c0774b049a13138d10d8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4116573c3381e62ac49a11fc4c77fe2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c197c4eb883873aba219534b8d48c0a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b5c0ad7de24d4883bc6c6af2ff668823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d581233de5ea8d07020d3334478af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf82f375a0b5a108c8a887b8f9185942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede7e40909bf93041467113f1d1919c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ec5a1e8e7daf3aa24edb9d3633e2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0bc90c5c4f46d529eca700392e5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6738649ee28113a39d978aa9e65ede46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2b70fc6b16091e89b48b3426455337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5c24145e117a29f1749aa21a01d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c731e37e1f78fbe7db093d2fab70e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d5ef2e94c54181fd985142a22ddd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86586498df778682d8eac1fbe3c55e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fddc4f16a48aeb15db4bc4023fbe7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52183bbc55e0c5eb3cc1fdf3d9f50d3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26896e1c47a15cb1987c0287a3b5f69414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a9bbc5e582df2ded655db2b39da6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d47652bd2a05ecb4c14d583b133e1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99d86cdfd3d32f8d06effc2284c1ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db4776855fb2c54ffb860cf1e1fe9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7478c4f811b202b2867a87b5ce16f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a40efa16ff6e2cc612d4c681c2549b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9c11cf605193afff302227023195121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35cc2e8bd4fff808a108f3a81965f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae71169f6c440c906cea8a2efd3bf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9144398ac7c71c4fffe57fe38e3a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5fc71577a141844d7ad3ee1d9c89d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0876ee9d58793f4b334b99844cf9b4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56937a4aec72e3575bbac8fe6f5cce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ce7dd759b6a3f6278907190131f5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74318b44d1a14ee6f17dbd75fb0781d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8263c5fd7efe9251f4833bfb2c90830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031919ccb410a95415f27275302a9dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1777a0280536bec5dec052712eebc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0003a669e12f34698952c22ff5a17133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c806ca2d41852a2a95b5fcd57b87934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533d5f028b292dd6b3707d63fcdbf2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c070c1bbbf9c8dc9e58004f825a2c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777df3ad4eabf25f80521891da113d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745cc429755644ae83eb22a2b4323a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be702a4b26ac99347446df499e55fb2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a0b8307009e0b722c84cb392b0c3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5d8ba440555f4f08736465eeb005941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c264dc9d518262d885cb761a68cf1be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238e64dccc6fa1ee33942bdd92d0b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d38418de834e6be1e53bfce46b03944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fea92a9c6339b2a79ce9d03e70eb8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfdd9423f086f1020240a3f3234a4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d1642c7f39bd4927a68f96ea75a6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f7f324e772199deaa6a5225655aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669721a361efab981050750d1301106649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a578f43ae390c6d2cf04c6930b8341f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c9fc325c6ae486f0ea7fc5de2d18f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f33a52b3005de67e9628c623153a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc80ec5c252b4b2c6b007ba9eb7e3b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d4478c389b7d0a0aff077c0f4e25d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dfa051178355da32f005a1cccec1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec16bf0394950193fcf5ecd60570ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914aec5e16284643478ef38322541757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b35affbdeb974b6907f4acd9645058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d2e9cb51d18d57efe3c1fc57e4a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ea5763483dd60685f888b3e56b38360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a221b47796cd08c74a7d338ece9669c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88badd85342b1c8d3274e0ebc0313462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cc449297e15ce6162191a6324c6e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25861496cf14eecb41a3f08bb213ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065f83fab427b1835f2c130b9ab0e9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e816309aac5f2b0b9fb8cb88033c5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f2e8f1fd5b38b0f12234c5d2af3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050bd0e11f5d6b8981209ff06ce323568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ae9fc8da4b117aab6c0996a253d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5062ebee1c39924826139f725957870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cad209e1ff79899f466e37051efc4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a23da41747d5e930087e15fd86d7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b070261654dcb5d4438724db7e3762d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8f2a3caea1c8e7fb80ca4a199240f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa4efd51d73710561d9d335fa4aa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946cf80df2ad6e04f18d7b5d6584f6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a16c0b0c83a9da6bd7cbae16c16f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d88e8aa139f1fa6dcce45f035c8ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9c8ea8cd0a2f9f1362b73f481cd3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454542ef097a323dd03dd09deddb5aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0af0a34023ffd141277942093ba0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142e50b7810f01323514b95d9a39eb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14632fb31d858cc08f83e83c69fe6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f38ad28c3f7640544e7a972d9dcb1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794dfb167c7c07d3a1c3d934cd9818785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446997d436364fd560770a29fea99dd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5b6456fb327bca7c42c9101f63f7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e11ef8a2e5059a36448fe4a4a21b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcba7cc2e2ea321d8d126514eb6fab989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856d976da2c53f5cbbad603885448890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389f21a0fd0167e2e742f17c21bb7d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f701151e34eeb8878dd3e4b5c107c7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f597a3465bd41bcc587ec5f228c0b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b98af41d1f983ca06d668eeab08ba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378f70bc0f745eadc03d843833e873295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd02cf88fe52029ee34703c8b76f7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8ae694bb42a7c3d6715a0ef81284197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac387ec0fc6ce959bd6fa485003f1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75962d4ff71166312cc332fa35d1ec9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae976134ba8ae6df4c582d6df4fa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381de71600350341e13f9cb33fd0377101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c1ad867974af00c85315902cac243102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0e7cffc2bcab9b915e28f94ced494103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1fd24b88c9e4834dcf7fbb90a55e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9844f9ce41e01f8f885d54a0eb0d39a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5419719950904db1d78b7eaea23126106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a6ba554220a0c4995d61bde8d7539107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35572d1c088b1e721f3c96badd47e92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578029f48796bf57487cf40a5c7eb3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c9103563ccedfc586048a0286bf37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36353150eef90935b18a3de2c01180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472cbe00c32c102826b9e8e395c6281112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44d32591b64f187da7d932fcc2cc4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4268130b58dc737d8ede4ea47a91f9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e16336116923895f9b1a19727f93c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263c698d7783460f3b8d4f561427c01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f478440f703635b883c72c6506b3e11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5c50380b0d3c8d2e0772c21e1e5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e874a7121b2e834ce946284f6cb1f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1517d20379b96d5d4424f870709a6a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4b6710e32d79031e807d4a391125121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb785213ee8b413b43a936fce656983122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4b592989319f2a6536603ecdb867123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44afe2648df51e7838ce71c35a6c7c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a742e8e260457461edb94a216980125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b84388467abaa006707881dd10e45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec65e55e8363d69f5dcb67d118bbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7663d0eda0b29ade1b6e7b6524310128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00458a784295c2d0da5740bf7a080741129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4208ec39c524c0367ef10952c505efe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a02d8003dea2aef1dd98fb58f9e2a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2cc00b5b9482e145c4ab3d8411a78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3894c60ce50ba56802e5081852af8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad847ad0f818ebb390641ec2a3521e3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b76e6e67002d2d69fe8c3406321b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92065866f7938407e5413eb3b6ddd15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd9576b393ab465a87c03b3b1eca9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899793a60ba63395199f90ef3955c953138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0360015562e196d9fae50f9fbad4f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b92b9e3f9b21b61ca5f90c9252f3af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac0335815d1c8b08c7b182ac157fb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981221ccb9a42cb6300b486a70df2f07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb99b59e61eadca60d157a5e3b1fa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6b9cf2474ebc247d64e299bfbfbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cf07f07a01b5ba7299eaa48eb4ccf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf4c4b3361c3ff492df8835adacba9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb5115bb443ea4487e44c8493b48e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baef1e4f298af5758ad75ddcf5e6444148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfce3fcf4d903835db73cdc309c04a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d75d1ad7ec067066aeec161463ea5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f8c936b6279ac6a5c22772534584151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ea89a3ed4e76fefd16a7c642381eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c309a4a9ed2cb6c5f31d55dbb8525153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160cef85bbd547119ddf032ca194b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ff612b13b62fc94eb52e9200b138155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c12b6b8775de6662c1bdbf5b0456a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6497e267ab87dd3428dd2c99bd916e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647573d23a443591e9df832680fbcc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d2d246da3c1afbe1c280e4c9d6d0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc3a87923f617abe6c8ab3689e8494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19493bdfba4199f5638d707cfd91fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f2dd8d92cf85a23589caadea5dfda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c43d406740fb697919519e45d52857163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b142305844ba6c1d560fa1ff49d632c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7568a6d5e7ff38f92d1f4092be3796165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02966f49469f78db0d07ee62b5c63aec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097a97ca2957ec40e057922cb17aaaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94af382647126d8355e1064d8cc9364168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ab0a37fbf38bb988be2f1d80845e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05673696bb5063199d2601688fb6b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97d00f882af1f70733cad2bdff07e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998a0cdb4b5bcd12cb03613e1535662172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5281ebe8d1310530a49446e7d839173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3164fbbf8f5da3bb26a244641a749174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363fc435a735bdce456b271f7c65bae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29604d17a6eea94ad03eb7596f0cd837176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e57f7778b8497ebbddf86a3bbf1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06462607c35c271fd98df756b7f217d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02994cd720f02b76e791949a893c4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9b508aa0f16e13cd09e19d2695cff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e47d9b581700592a529f2927e9d3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08051c60c8aa6ba490df5c2fea9ff262182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9352e7fa5093caeab51339fa2f27d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d0f9b7e55886301bcad4169f9003184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d9c712d16dd1f5da33d4834f7b4e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f11f0da6309402f5026edbf1b0e8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc5fe12bff7b6f2c3b0c16f3778249187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b80f101a132199ff4c2051b9c19a14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954cc0c701271e89f21171f236c628b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6b5860dbbc140ddfa65ad5522d2ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecdf433b5b57d097ef638a189c64ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec590f1452673ae0ece88a8fd51c834192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9908c471de8d4ecd34accc178288b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca5455b328b136f880ee8c8fe9914194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fceb26f29fc34a5ad532386fccb82f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9c50f93a279f3060fba94b1858fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b468a29137fa9162d0544afc71ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfc44f185cbace87694ea5b820a774198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852251f6aacdb069bd47c2125fe94da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bec44be44772b1b4fec53ad0de604a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33588c5b385863ceae6e0dcc556bd4fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f63fc2b366cf8c2e7856389222d5b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19057111b97726f23b54d7f50b8de09c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f72887abde9247256f10b3db97492204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aff1f79ab733a94bfb4e624b26a60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a02fe13a5611552e01dee3a20223206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b8468a5783e706ed39cd37a045349207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f777e88ccf5c68ad126c9d8bef694a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f43a1952620444770ca8be16cb87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67607100b12803551b03f100e492f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea7b4d68a89fd8393c4113d4da446211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a562c5f02b932d9215caa833037522f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd460580cb4379c43884614ab9a41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dba4b417dd00a81dfe7ef14a8969a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c3a51c925afe5f40930d7b868418c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f6af54193bd5cc8d83e035185e9fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e386220a213ac129fa1f284fadec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41671685c39a680ecb22aec8b32a8761218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e47249233cb93454c8a038cc8d74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed42c64d094c1f199fcb35cccd8edf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62e1ef427139b2b6459b4307496d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9058a913c0fcf825c210f8771c95d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905deb02dd195987ee1bf850796ef1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f5025737596cb5eb6c922d6e00bb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a320cbd3454a9dbe455b7158963432225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c65da58892d5b554007856d7229599226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c686abd8b3b9a50e9001dd82c9c11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a5bc0fc28b16e88c65d0f79f6cc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16cfef61491eff7e3ad237176fe36a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0a7cd7c8ac24f777eebfc41c0430f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437625980520e1e48417038b3b465696231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b972d30c776221bac117eb5e15f784e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb040001ec4c5a44301d5c4a24a2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba9e9120b6dd477d81391b5168c333234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c6a779a281383463539909867dd82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d05439c5f3d22b675439cb069206c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e7ce25f47291b648bd07e0a7866da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2aace2a84d0d9a3c5dc35b727bf7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a92385c2412ffaca28c3f1f095805239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e2992964613d4f390b0486f3bb500240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac30a8a0ebe43c744843ecca63526241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ba7cf1981725cb5b7c116386e5fc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cee796d53fbe5db9cf657f8ffa9ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04306ae8aeea57a7d0fe36e40a14f285244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c7407ced3e643131e13ac675f6ae0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e078c2efaa1c7ab95f6e8d7d0a686a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9010b5d0f7ced681febcaf564a2e8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a00b14b8f7a6557d0a05f78e3b64ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54f40dbf4df25e5bb56e20f7e2cdfd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051533f38efb1a27a30480a83932756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d660099ffaef55f21ddcd5d54e80ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c801d8239bbc592010d016764ca4a2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b8ed67b8eba73ab8d55ad52b4923c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14412ab2d73f77f3ac0581ce04c516fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b1545ca77c510deb7b30128afcaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e260994fe2ccbb30919522d676bc20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f3bc4f18c232ceff8fbb51e750e37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8618a27dee6256723740924bf4e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c652ebc187518c9f2b74d7de7435f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7cc7bd02a74c442dc36aeb6de4381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dcd20f23ca0f2c1d033624d8a908e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42894efefb582673ce64be319c09afd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ec0911566e9201a838e9dd6e5a6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523c5437a22176f570a0e336f6540e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc52f89609ba14baf2b0b31c9e486265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dc3e923e92569fc362f6abaca7e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e81d0001871159f1e77c0b6aa3d8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08164203bf18a1daa416fee2c20408ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687bd5bdd07dec2ce4253838faf3e28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ef156bd9a5592c95b37a231cbccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f6777c64f514ae3e1bb4b04e1d330271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d5d5d642d40c9ceadb5abbf2e3ab2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32210f23a8d52b7839b9d6043ec05074273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122743bba59460bd01352f3e5b974e91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28775c87688aeda5863604ff9887528d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c642fe9abb86c2cfa8efb4532f9722e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb53424a4aeda63d12448ebfb1465277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231daff1cbddc9d6695d1a58b58a093278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a858545983702f824273d9d0788a3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e45f3f4ab0ade101d165ccdd427dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140dac273727d7523f197c19d54462e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e94ecb323bd27c542bd47e23d8e763282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aade04c1408662c664bacd135f269b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19edad6fd2125f17e93ae7b9e68eecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f4ad2fb33b2e08d9757dbe57dab0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e07667d5480d299a445079ac0a0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05b4a79da028cbc5076c03f1b1d36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24448affc89706b46a1dbe9e2a713bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671325c15f2b31221ca41a03d3fd8b57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee79099b3dbeb2c754efc5fec45144290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bc0e331070cddfd3ffc394088196f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50f51507c93884b8963d25e6ae53f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b970be9ecb580c7951d21b91768a6a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfccd76421d3440800c6259fbd13ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467fc4ed59eeb3803d0e7cfed61dca2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66a790e2ff0c5f26978fe9258574ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadb59a954152c70dbe1f5536194602297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa50ed2a21ef6f6face66580504c4ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc6cb0560efae4dabeeff4bea5171299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df115e64bc0d711b2207a9258885c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5be66a16031fcca3fbe5ab88b6a95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f203b5fd1c0c0e97bd0ce5a518a65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149abbc08f1aa3bc24cc8c07f7b17c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f41e6b891f469504b47ec6436f8ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcbc147d23789ce0fb72748bd69e1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063a73ab996d8a1bc8d6c3d4810a47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64984dced7ab2d696eb2d9703b83e0af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0b1b50b924c2c1de132d94d5e421b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76903f8ef9c155420a7b30705f5dc22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d548bd451f3b40a8bde3a70ecbeff7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd2ba33e5d9428128728d497886cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac5a620948887358d44d0e845c192312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf85ac42e0e5c283f1bfd2cfccdd227313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a7f0d5e6b4f68638140e7962cb08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7309978167f6e6aa09fae3583d4ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8637a125162387257cf9a51ce39ed4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81b30d43885e1bf4d84efdba107221317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a2b2df6ede4b57dc8a0d1c1668052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda04f9937f8623e7e664c26e845ed9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ebd35b4a6cfc8a78b4a93a639c967320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e4083c325fb040ca35827fa27949321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734f35db88fc2bd9df79caf69785c33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d041d83714b63a5dcf281549960da12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae608e890c0fb1e8e2d74cbd3ded0090324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6187661e5e306743447398d0242d8e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd18207ea7fccb255fe7bed4e65cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718c66411381267c267b8a0a78645ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a6e63e504d89e641fcc98c3bf6358328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836461689cadb9fb0ae63c2dc83c4a4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af452a9be57f359170609296af6c1c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126beab1ff8f9efa7fd22ad65a2ec3bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1cb2f287771886d387fbf51446814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f9d9c6620c4e422a56e05df5dc6d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dcaf660af4e6deba2879d8e21460d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d9bc542b82282103b700a58633de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfbeeee9b301d2318e630a65d221fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1a7fcd74cfe2990c548b07f6788bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19affb35e1b0c0d90a1bac480a44f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540857c412d1eedc90c1d1b724aad69a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dcfd45c08d5d6330facdd6b8734c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f10c3f3c8a60d32e369d08edc9b08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742bea361700c2285fe9e2036e44615342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56980e19c603892483f55fe4333c17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e651dbb2a561444ad6d57c8da2f276344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b845e758e34fcdb168e233949408e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e24f4fc9abea684a8c5d5595b109b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371067da9e987ff4b82df69cc6b2962347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a82584bac5b7202dcd38c9a4c18ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be9b828953d0d24f64af2d2ce9c81b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f405c8dc0a31dabc4e3f3b3c97c855a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678594d3b3b2293dfa4459cae732bf2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0f2a3cf9d8470b0854f072f8dffdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8fc4ca5796b68efe05a681b0e8ddc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013249ee4d55e33ce5d77a6c6e4e7d80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58007908ee5c75554cb77f8b660842c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88715b176e0ee49faec6a33f9ca0a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cd5a06ebe504ebd541565f0845757357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697c9388687b2f0e2252569a360f6dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c9e9b4419c2a2f24b73a6e115d745359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533f59de29fdc8aecdd0672ac83abe0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559419743ccd7b9c80685ec88c9a7d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19c53790b71bbe3190fc5168345c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eee346d348a828f86df681b6b4fb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e279a75209b11c9a5048ea9b07bde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c006a39ad868ed018cc6be32e51f83c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d96613dac7d79cd4bcdaad39c18537366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5e861c95adaaf6a0ac377d0a3aa69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4c972c73ccd77e5afea43dddce7dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371134c2d84709c764e51895e511b875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30410ac5f2578b48ab9c355baf805b3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddc8f74358ce2398bd1aa9851df0a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089669463be4616dd5f87c8c75525222372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d87783d717db569c9353a7e16883373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3934c8ea0a6cbb0ed5e09f9616073374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1dcf13dc60cbd8fc9872201032db8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001935d8e456455bb2e2fe76eb53859376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2bfec565b84eb613ada6f04eb2ebb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a056f96507161a72d649d0fe50cfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a76967b8ae4f2a3ae1f6b9481e854379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ef1654651a1d3cfd37ec04e414602380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63966b52e61da98a43d0270dab8fac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03e0942682778b3584e5be0ce2ea70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add738152096b22eabe41cf4f77ab12a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad371e6d732a5ce7828219a08908d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b0056509652a6f231ba007d81ed2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5875f71b67297b775bdc44b3229fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fdba783fd19b7c906b4011a67223d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbc6d8c4fd8b636710bc55cdef5c24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f3519a6da55a16168c9f4cf52f286389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d266e16b0454d2ed472a73c751bf419390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869ad3c6279028ac774ce4f03be175391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6d03250053b39a6a314f520627deb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1862f9266071734150b683365ed289393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3b3fb9fed75df1dd50b3dba4d7a28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a4b4a82595d8e67902e797986398395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f00ec58218dabd66c663aaae8ff5e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d33c1f27f23a2fc6e273d153c596397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877714495aff7be61ff276968fe1c30c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389b6f855c48121caf6ed0e467ebc3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ea9c3736ae0f3639d4d3506451e7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c892767b0f102008d8aa5737929ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69ddcd79f25120edb339ce6c525c0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca06bf65e6f6a4e230dd52cb43801d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9fd87ae39e6944319b25a673ecc9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de4a0dcc37afacc544d36ddbec6ac1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58deb2ec435e976a5a79ff425d814a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aca66bac05f7e6b1665305969659f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467304c9407afa4c416db8ea50bc01ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a851d66850c7f3c149227600b96e95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ae0f52f8067d834842cfa01ba4e66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c634d38b1c027cc7b999edeb3b06cfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403dbef1997ca262d12b721cb2d7da8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27119b41a47b05e89ce688e0ae985938413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119056fb779644faa52893f9f72d410c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc615e587b720f3181734f81d56616e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc8cd9c06e3fd15d053f4cd1e8de30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70102bda7c47ca8e50c675657bb5b3d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f91d1128fd23b12b4c091b31d73a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0dff0b537f382ddbb15ce921e6585419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74186374744faf6070f47f2ce13545420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eeba67e6f1504648a7721f90d868c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5c5683d37091880d901f38fa0bb90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee86e0af20f4bf33f9a121b66787ac8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512dae6661cbeb9fa7240930a2b6d07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60abfd9a1ed0b3853589ec91c49744b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f935c8d103319921cd697e09cd0e8f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf80de42879408c5c4af61d6d9b30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965311696c91b61bd4cdc2a7a36f348428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fe2b143387bcef9abb51ca849b918429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40fcc848f9167cfabf1b9b282c89db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cebfce1dda83c4490133746161122431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72244cf3dc0bfe80a6653c5ea7ca5909432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c49b9344c50e8e85f39b1b22cb2d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18679ae8885a69aa8a6afab85ede926434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf38d4c90855ad0cbc37b6551d08a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9168022b75c4b58f36a51540432a3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4b32789e655331579cf2fc994e103437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a1b457f456b2e79305b155aa83a04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d6dd7e416e95cbe7a257b4f43539439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e94f7897da7733672141e45a584f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b35fc2bb259dc8e32eb8eeb5f25a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2a4a696ee6c326cb90c96ae300752442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79e7bf53ce7513032722b5cc2b2527443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b338274332281ee5a291c7ebbd1ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfecce419fc8d968aa03d662040197445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301e764b8ea22b22d4ae23676ee8983446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724cbcff4af44ced210852c0837cf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4153e31df4faf98106b8a2874978a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071d217e09c037001b7a241a984f279449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a7adec60a1b982bb0579045f9a38e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fa7a047cc5c1ab7565849c9a044a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd16f961da3c6713b93639624f428d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ca8870ecd553933b3862e3e6fd444453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb01fa1e832d1e9ead756e3306c324454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb88d695c321aa8a4762199a5108ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6eb8e9b49d93e50040f0ab2dc138d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a14b487e03219ac681b127ca0cb2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1e0c905d65a4f7695b8aa2ecc659a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c138217778426518728d289f4d26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118d005360ca2b9e40e2874b16f3a70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0f1d440a6be52adfb21b4cd8bc4da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e2e707dc5334f79ec8fafee1f4d55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ea61d57acae11db05d34a7786910463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dc0877fac237bf114a645b6a668c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b92808ea1c1957955c669aa5902ac2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fba5c2a1ef76b63880bb14cffd6956466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04436fe208115f7fcbaadb472a96e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ce7e1003de391bd505d8e23ba6dbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437adc2c72079ef848d517cb8492154469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdaf0fb0e919a6979747dc51ee933c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312de26e8fe862b1e0f78d39f503578b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a170ea08f3cfb54b40b5321943d02e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c429a09118e4021137de2b548783b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae2e4a4a2372a852e5a3b828d6e62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa61473a91e0eb59ec2a7988ac75f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00e579669cf6a04dc3d2a576dbc927476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf55617e46d4527305344db78e51935477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2062a97f3cba5bcd605e872dcf586478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e5e325090acadaf21a62cd2a2fdd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a528a25661ad9b706829af286421d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41fc929039ab74b79cb64479f637e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c2405d59aa09724d117522fe9f719482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d639aa9f1b8eb5a8b47be8f74afe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c22e7b0f1545d247d992da526bd808484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124cc777501241d0d726ae948a85841485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d9c54f1e129ccda69442ee9a1114486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d8d9b65b6da1ca66c61636cb1e1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762277483cc243dabaab44758e0f1935488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dcc51c533cbb24c689e518ff408d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290ed3432d6088c562cb8d72650c50a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657d034638a7fdac6293c411a5bbece491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d83590db02d29b15d3af30d0de093492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a7123e6d6373441c04a53b54d826f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962029cec92646cc68d82042bc63ab4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fd99e5dc0399345b5a2bc572dc7bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8b9be44743391cd42f287fb766cb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4985d8ff920c36bec0702689b3af383497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921ab9e00dc70b72c836230030c64f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07438aaf187ef9e25b345b1c4a2ac85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b55784906d2358fd6c5c81b62b5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41cba73a3706be769bc1743a944b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e0cb70f9503dc46ace020a922c3bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882ce5bb46938298281c56ecb88039a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ba1c094939a4a74aefdc1853e49d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7fc0aed27377aaaae9ba0200ff8e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9082a92dadf39b12da7f71083a3765506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194fb4fccec63d47eadd8a09fddeee3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a354c2711edda72eaa4bcc0b0a28e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae6157e12e09b17d251d86946cec9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94122ec7f8f1e76389f0d5f956edac60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65591cc62c8c5ac8efeb2bd6ecd374511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6a185e77135d67c6a1a55ea1dbe52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41afdfda906124edf3b2c2f7c66ec5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2a1d45ebcdc7c9df79921f22c702e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72375f148fd1321ac071485da81c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cabeee72232394e93f5a412658a0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdbb87a6a6fd55c4b6e270c91e4acc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b035c58754440ff11289fa136e427e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75284490bd6c3e0b567092f55cbc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83a05803329838a1b1c6bcfb1fd34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e395e39161597a79b97be04c102aaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d132b4ac0fb68b002ade8ea9bd941c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4de7b195c88a00bb9587c3bab50216523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762e18807d98fc2e9d43af8af3a5da7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b007593a3551d7f73d3b21bd477ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405170d57c722f3b25e0ecbda658eb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51222786fe505ced064c729300befcb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eff4d8d6e413af2366283212696afd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1d0157593f429cd45dbcba09cad47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560fbe94dc8eb08c1e179e485e35b36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01e7b4ce69d463defe2d07ef283be3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa6dbe231db4dfc86c8ca3ae0e53ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d099c5b049633fa473ced59acca1fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68322cc759fbb5c6344209d322685534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc52a1c8b22e174421e6b1267e3b9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845740d169f081fbe0479533a4b0dbc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943b3a0f731c29c9bc0b5fac1b60217537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e246629239b3fa6e30d342f9e64d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6e3684d991002936dd375a365e18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11449d465d25ba5e8446ebf789321df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9ad2957fc3027d164b9c427735ac3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762741fbeeedf25dadc54f7dd30736d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b6f209078db242995e1f30b8a595543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998442ccc4d73e48fe349ba618f95f09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b5c84811462b03fa76246b52a706f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f054e038354366900418a596a47f084546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1f53090e5170b7541a89260bcd863547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beab9ba773b601711f5029d23dd491548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21572c4caf63381766b0730e4e71ac26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f77fe75b32ee83111866a07994351550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66040a7bc490b1b7fb9b65fc40a40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda8c43f724e3e563d8895b82d9fa78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917939d30150ac520b3ecf5004ab2e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb35da41c4c1d2b0794774c15538d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1377344dfb664a3fbb01b2388eafe0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9889dd0c1479b52da172ba2555ce15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9e85d09feb2949b76414e6c6f11bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69042030ca3e0b22357c1a4f0202e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08106f5a38413954bde70aa5ad26c9f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8844c6b5594ba3731a710fdba87f33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a56de7d9b50b56d4d40f355c6d00a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b898830e93e574237f1b9ab587e600562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194fb2765eb63e578a9f8a2a55d56db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf469e809539054eab4e50f8afa69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfbcf8977f37e44d97372197a3d725565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a8ddbc1988149a2942ee4d377a19f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f65fc4f1684aa4b73ccabfd53a7c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff32e45f647a0ed5fb9c3b8a39f9d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12414fb48dcd88fec4a58e491a97547569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88019273b430ab5e894e16d5632db007570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3b078f336d8c6db0b20b7efd3b18d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe755e1fa74399171699cae0d682c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58377cebf12159858d5c236a155fc96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca156d91b377352a432656caa2b259574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95991994969793292feb9dcabed6902c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6193b0d461ce7fa47edc6d8c0ca0e01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d217fbb2f54f0b33d6d483570b9a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12586ffc7393fb57b5dce81d8ff9d752578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a34d8b180c497f6e0f03012d29ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473abbe89da977fb331071feda29d28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186d7a9e625e535eea8897558f61598581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd51659d6317fee6ed72b6db16053582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d9294a686c3fa97cd5570300b0858583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad94dd80941f8d112aa7ba06961a924584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9d4cc1ff6e7fc23ab972bebbf9a90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35985bf106acdbc943aec03d7fd17d8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b40ec0c92d474502e7ba4210d89ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c768444e0b7451c01be744f3cd280588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe72ac9ca37a8ace9dc5df386f31702589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba983b4616b39d9bcf897d4711ccbfa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35024ea2df0116bdd87c24c8da17c31d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c18c4145178f8f934eeddb85c1778592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b0388df4005105a1b14fcd8534186593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645b8da167bf7d44835cb398d18697594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73a1bd56a259f0b4478b4a46869b92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625efc392e3a9a2a004f11c55f0dca1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b4ab6ada84bc19588452572cd17d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf202c73499a1c766d487f8aafc4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a42fd560feba75684352841b5fa37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc153697ebd57792c12b2f07da872f2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fda639dcf77b650732594fbcb8aac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349deb89e4feeecb8e2162ca8bb847b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47cd8834977c0189d5b674fc19604603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191c9410bb106b200e74d140e3bc468604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba510ab7e9e1d8cdff58759b2071a537605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542bbfd5ffe8676a6f673f559152b0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4242469e1336440ca00520c372a1029607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae55d28efb1f41a04c59914c5e7d45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9ed6ec6290798f5ba1cae94757e91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fed9f15cb379f0ab24104c091616ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cea1b8226bcaf9acdb5fa56d963093611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82decaab6845b0afbe470b0f5628e68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7193ee9e4898f8608d6442a5fe6e0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f3ad1e4017d8029f8f604f6661b0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625746744586aad4a8e53217273062d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bceabc6420e7e1b22ba8489b1e4b8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baac954393eba4785e5475382dfef6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e2a2227a442c814b8a1bdef3b3be8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6062fd48799067792e0b4b83056e57e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1143b5316f5a572790a1a4bcba1466620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9ad55471e8b5d831e6b3994b8b2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272b357c9e49f43c8ff63a0abcf2046622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da76d63d23c30f7b22329cc832b2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34613a7511dbbc1e5a5ff86ea09c534a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c922e42d7f82145926e020a4e61c4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d31a741ddf8517a5668499db0b964626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84b7f4823972c50611f0d41e73a0e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8066a8ec156e3a42fb87c5131af12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea210865bb7b5d2ee0225e84084262ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ee783f5b4251a654784cb93424eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25c1bd63fc5028442db7d23f612e6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c95cc5ddc2fab5f9295ecf1ad7d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88845fca3982607f2724bb8225030221633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7593c62ecda23ea321812da18cfdd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac66722325e63fc7a5a3b61e7193fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb4d55dde70cfefb097847c75ab0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397e1ca6f431f64d21c23c565bb16d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5033a95fff9240f1a22ff24a3259c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998a2cb262be2ca8780db223b2a503c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c820d0664f9c152010de62d6e6dc944640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98b97dcaadbf71e469d5bd1916f6ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb152a0ab1c13367fd5be354c35bd96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a8fb4487f079512de7854e325e0e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebc5905306d62c23517e4e4dd690c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda040d631c46faf1b152a2a8980a8ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d266494bb5572ceb3a03b6d0d4881646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8db394f59835ea48a4d89030936da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c80abe41db7408f369a091f64625648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570fb9d475c0825d393f7bb654f9e59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874c1e676a41d8218bde59921b7b824650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ccc0f5572cd6356212dcca78ac3ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b05467c16e94a09d02b39174d8413652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59748c486d6d4e7b665bf257c81943653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9c7f1f3ac54de0d5b18d2420c4867654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472e4b3309e2a6d8416e796eb0410f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283745aaeb82e70e83a0d637e5ebfc9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b7b571738eaecb694e352eeb5b592657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ff6dae53d9110ebd260a7e1f4a90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03692b9fd36f7ff62f07a148637dd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d42e345ce3677f49230bf78a81665660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e400bfd304a7997b43ccf15fbdd511c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d4fbd9564712b362c889f5d240f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596aba0efff85344886b935e7209dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cd24d42f588f6ac2e8be916708c5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0221565e17c552e61391d95ec9e1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116f570c856eb2c33d9341119b103b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271b0565123de82e484d723a709a0bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e261ce27ad497307e4d62ca8ca0e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24670f728f8f4baa2cdb5aa165127669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d224bbc19fbb7bc062920f1eb9ada8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8d6c4cf3e921b5c9901c3b02b56cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aabc6cbaf2a110a990b86927c49b44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae8c058882f7bd8ea94e2e5871551673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c60a823a56284293d29bff6e0840c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1619c90bf77c938972f65dc10b38912675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c476700e60212b8d86e2a9397bb78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f449f414aa1f27bf9ee1ce305a50d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe436ea4edfdb70ae67f882a8eca3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b252c926583851ee3a3071ccc80b697679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5356579a1cd38c3129d57449e0968680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2acf61ede2fd20ab82c319099f285681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6621affca4a601dfb969c254fc5a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e427ad4511f4f1bfaffe76d62a2cbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a66ddd8141b3b520a9025e6e18a66b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b0b85e15cc0bbbd1b0ddfc0346048685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130e8c3678b6232b17faa47b410033b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb15470f47498fb9cd61caa9028c905687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbb726f227cb12cd3093d130d5852d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a850e79f2fea555bf7198ead5a0ce5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e522d0003a66eec2ffb0165b12a7285690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035547f22000b86edde5b6c1a29d8b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc05632219982391d4bd4edd7defd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed78ea60602a73a528f4107ea775395693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49f2694c0ecc6ce6767a6326b9748f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee7a9f088f0a713348608d3ba80a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e96fbf9c41af846329ac074b8e595696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b73aef5056ec7ff30316f11d9832f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fc3bc300d6a08fc9c2c4ee1d5bd9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5252891068c2258ace43a2f20a3969699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0751a082ba87f15add5c30fb5403700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfdeffacc4a75ed41aed0e6a23c52a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cd0776a9570d67581c6da07808951702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722a26f0186f279cc41a92f565f5353703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfa24dc7b2f2fcaacb0c9a1e19d395704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175c575b1ca5300f0cfe157273231f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b33ac2b103343b46db879f8ff16e5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b510a62b2d18ccdb26faab9f75de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cda7fd2e2a4851585c66aa184a61b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be186d17becb8299b841b8236b0806c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceceeafdaf52b72346356e4c1f7b55c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce7a28e538feb52a11b42eedd54a92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14861b5e08416f424d9eb6e54311bc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63ce63ab2e69498b5fceb4b43330c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bea0f177f3ffff4224f079cf89cc1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce330957dd58bd71b2e1921a890be4a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f73b5d0eb762339ebe89787a4ae183716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf82020beb96dbf7dc9888301a8b715717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a61bc20990b80d0a1ebca241ffd312718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aef2db22724a56dac212ffc0c1bcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21d03eba37d64d8f33419467f32c61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aa6e30746bd4d811f37648d63e25b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a0d4fb2e5956abd8a8c22923024ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffd9b5414d11ef24891824c3381bd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67553a51ed4de320ab6f27ddf1fa3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd30bf7d073405fbf87b74a84d7b4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1972262ecb32f9a32541a673815c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e282cd21741678fe829435fd90616727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6c9a6cdae6786c29748f7ef24f997728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67930ea47aac34b3d55b4892f5a11de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7761a962bc5386faa4072aaa39813730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb195fc0876f8a5c06a41c224b5e53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b410500838b758ed9856bd03206e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d06fd7f7fdf9f768d702679573e4bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23180d54ffdfff8245bef875bbc01d14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bfae77cf0b209e154c4f76e28fcb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28e566c02bd67f0b00c8156828e765736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb6457322e3c282ce07ae657e3027d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e370acccf38bbcadfb4acb8e160b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8255ce572bad2773e2de0798cc66b48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f1f307cea08ec75a4b7cc58a2f17e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6484fd70a68fef507537338534b80f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ed00bb8623ab50516df0ec7474396742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202051301a8f9159b495c54697a85a7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d785f9ff5144dcdf11af629e1e11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19847d79bf124712c902e994e0295134745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6019b9f95de4461066b59b0e69c65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b5d67c5d43698ed3cd0e3d596650c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a80b89a4b703e64aad20b6c935b05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8076115a466c941bf51988067f04ba6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5059ee5b0984d14c27d4bce07e9275a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20831642164023868b0f9c29bd2e64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8698aed715c5c0e5299efe91883133752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215678111518ac1297756671c1ef9785753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9883b3c29f65aad3f168b5877689a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5092abd70b27feb12e53afa33f93be6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e1fd2b2ef6fc259df5db36143872e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9850ba1369022e0a165fc72bbd3b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30383d3e6ae481805db7008e1fa9362758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fe06866d2746a9a482c8185ca669b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918649954aa6e6bda7b637c38f9c76b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ea31e2808a95599c859f286a0903d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcac5dbca041f2853d0fd954c079a1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc1303bdec2345348040245b288eaa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf45521c2f8b2533ba72fd6f6542c1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495848cdcf5c0e6069b348ad356b4cbc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab03619592da622094fc87c4ddbbb6c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fd732b149a5f5671f298d08cc18ef767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>