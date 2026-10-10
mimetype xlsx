--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8f6737add58c2b43167ed3ed8e7b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302a66a65a6c15f1e40cc9612ffa8e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fda04042194ddc19de25ceb15032353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258a83ae8d18cb38776afa2c1c4fb494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ce0db8ee5655de27d624ada24b4505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dff307fbe4210e4d5c7b1fec2cf4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a957b4330f6e99739338c8d9a9da6db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3554db56f79731f7bf76dc3e2e8968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd325c85ea5c75bc2d0aee597499ed3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7192ad09cfb6079ec9f86e110399de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820991c64d5cd2861babb00dc4d3bf6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96f5a23993e049302bff2b213e965712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c81ce538055fd735fe291c1282bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9b3beb11d2989991677fca5bd309914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d42d8b67896717ce30029535059615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cda17d0c116aeb28af00a0e618f72e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc81f4604a19166ab8e025584555017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da9b4446793d1aeeedf0a980e2bf218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026e7b35b0d8503632405a090dbf1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0565a6acaee73633dcdd736d1212c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce87da7e23e12c9b40cd104c5e261521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00725dc085a4c68d90e3faeae61119322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5698ed14ce7d33a69e6a5d414da6ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832dd6186447643a6863ca0c027f49e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfe01dfc1aec2a8d6133e35cb0d6a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f043e0221fa2efc1557cff9173419f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36f1d36bb1d35687537a3edf79eb6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b94d1688699a31780d72939ee234a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7a43afcaaeb3f4371ebda1614280329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f6e681a5b1acc92bb1aa864f2f5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cceec54eba911e6fa0cc4921d942431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f6442886cd4c04970d4537c72ab0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4d9e4dec8eec814157221e9e560b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6757d458b8a90e520b1fc26f5582f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6220f766973c62bb682d7563f8dc3e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de246b07859a5b5cd26cb9dac9d043dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f8f1b6068725a42975c9650048cc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32086d79504a4243b744fcb4cc00f21d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2e15c741d8897d3f4375a4d08dc7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab8dfb10ec4459130d434708e358d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29b25de7325277efdbd73b62d305ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e12e99422f81703de156603205479042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a94a57a2a8fbcf047e270334e2b4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9a5878d6dcfb82f390e6c795e47a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5eda7975a097c9affd5b8a7a197a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccc90b7212110649653461c84678ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2137b8a840a3472b74b4a727f90e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf79c98fe5b7247e504351e402867f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c2aa6906e5eebaf8e554334905d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e9353cda2444e5b71d6dd3fca484350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c253c29dd3dfad2fbf7b06b84af7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d26d65c17b4ab80b0fbdbbd8a3cbd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6562f70c836726acc489986c8029b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df268771c73703c0441668f84c40d6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f476d31504dd4d8087c70b998390a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec3bb79c7ae8d01d08cc501989ea756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d7b48539eddae31eb257158cfc3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594e394c37f9fc1cea6eb7130e086c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2679e06a7629de6f7184a41d566b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c2abc8c3b5f4dc4c55abba839519260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48fb4acfbea52c36a419c15069985861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ac4b5cc3a8c3ddac0fb0f63febe6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e69b627fe1ab85a64537886faac2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419184833c3b2a576a0e89c584d17e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec00d8604c5477150d2dbd0c92c1f3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ac96132f7eca947054b187ebc64366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85423e25c43d28476ca550ec978d5d3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f34bcdc82d526544c103bf92a2b1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2db83d38e9e4fde3e63fac7e6c66669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca09a9611353dd9e253da0906c27870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c4735cb6d6582c511f9f60bcbd9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ba51f3814efad82b682a92eece1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c768e75acafef2cb3cb10907fc3340473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff45d489c09e147291569208e779c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c8626aed1b1880814a0a5b069b55c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263046844dd01cbe674f076dd2a424876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f12866d75efa9764688fd315f337d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9d0d0f9678a7bda9013cc95214c0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2fcf057ee94957c41e3391603a3f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0eb157f26d8ebffa00dde3618f7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4dba6318e00439e6a3deed9d828d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55debe5be8a312c15acfd69b724d9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975851eeaeff389e9b9328c92a95d09d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7af0ee98fea8b8d7d50fb4efd67ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5736083ba70ae00ae16ed95f5928085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56ef71ae2e2b00782fef214d9ad90186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b51f05073fdf21ba27c83bbaac7f9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f10025f460d3c72c97e9055a39a4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ee9eead0b339a7cfb2738d2c7c43a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86768c7bac792622726fedf8e683a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ab0c7ffc12ee213d9ea2d4d839cc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36518c78c8264b3facc2329040087d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9aa4d83458d7360cd4cf9deeb06493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d2ff074fb6fbfaf52da9a8b1d766294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e617ff65dd7d540a4d4d8d489fdd0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc145dbca18db1d0b7568a7d8017996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c5b90b6731dfc0ded989c3801350e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c37aa0e1007efaa2a2549eddfd286298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ac10db7406705762d30b5e532234299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8018b51d0f86d7482ec8700413052a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c664c83df937cb1e115181ed4d1c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aad44c6ee7d4c5847804a6a5a5ec8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b017fc3e88d8a7596364bd57fd072a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ca2d18bd5ff473a00809ccd1c86b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af62eedf9177a4e13aa8582f3469c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5caf8ad323a824295e52f9c6f87b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89edcb4bd5334662cafede41a98880107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83f80e69e3a04ecba901f7db0f7c81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7046962d39419d8aefde7580fe75068109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a89436d74e518795f9e45086a0ce3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b97e571e9054c4093901cc542e28ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88d54ef9dd3b491d06bcba031dd814112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52759e7d7e374454692c76fdd409dd4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472c4f8317b6946b119b48df00027d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a16f7b88521248617da5fbc79304115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2d8111f4aacd434ff7fa7f00f5215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a9c8ab6ae6ac4ae63b619be83bb75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701eb6f16cdc702d7e1eea3b2d3d4a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce1204a00824db26abc21ba9419688119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb318f5832c7fc8235df88c07e2b06ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd3ee4ac94711049ef874029caa3c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92643455a4f842db9af6298c3d291a6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56473ffba7cd8f7187ce78ed5821df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8ae197e442093865de6f573586c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdfb4bfddc379d57bc6111a3690427125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee41fae800dfa7ac52392c1edecb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf366b125494aecfa1c5dc67dee82656127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb73ce97ae72750d8f02690fa15951c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c890f3ca1c099952d339b460d9ac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e154a394eb0a5fa87a5d835e9f8511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b36a337f5a517161044ac11bcce681131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d965fc30adc09c6f65fe26d56e4cb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaf83203563c887c271c7888a04997133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5eb7fe5d82f79ab89a7d775c54be5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62d6c5a1890c9625c1c00413245cb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191f50a5d71f4a8b099c0b1b1cbf872136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be289800627e4cea3a268e3ddbdb43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d517ac402957de6e17d18e1d7523032138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b62f91a44b04fbc5dfad42566e52e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcb7a7fe1057a31c76317495dda984140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c183c64ec42db60c6f81dcd97a5ca55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265f7a4a5fb90b599849656cb26ccd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5bd0d278b36ae8d7789551613791c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ba75984ceb9409fd5cfbc9ac6abb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddccaa708ba6234a37a9ec1256f8f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cb45727638a2604a1afba2d5f85f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c4b875b268cf6549a8859000fcb27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04f2fcac187e3b1cb2a6057a3a51a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe2a57913370ecf72efab2a3dacaa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c589be91fad92d097ca12729b1798150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda43a3785e474901934047f1b57c712151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014160261db098eb23b21743b9574f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34cfb85dd59a390dc85005a8afae07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd31257c1ab7e56bd1a390942a5e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f67643cd09793e167f41718615b45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e657fa85d6971fe26c1cd8bd4aee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa5c8c79b8cadabec5df4824eeb825157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcee33fd7c07cb2ede780ba8132249158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a515496de1fc37870baa0b656d4ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54a3201333095d3c862b35940cc85d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997325fe52aa1628558a2f070913fffa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364da8909fdfa88a2a740198aafbeac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c916f24a192769fdb61bd26c9925163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0f008d981508d76c396366a02a879164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a86df823b189ed2e0e019b7c03faed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3641adf8b3aa8f9b3ac771ff48db6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506680e9e50dfec52e718f8f2df9ef9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a19f0dd0d05e893cb7d5723dbcd413168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f826ff5752a87af2ea5d1f69f35d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef7f4aa19d1e67ce29c24dc229aaa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58700e176826f1c65112b78d91a4a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d71a64f7355b59c44a3704db6c8d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40dff281c6fb07255787e17486b6fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee3f8cec7d7e6e8baf53f373691944174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efd29621e16f3b53f30c4eca5f279e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89875d7c51fe0279d9466b7964b9146176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3366608cbc9e33b7474cfebb1a99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef6a813b4f3b54d41f26d539dd87c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96622ebed7d6967a46740ebb7c92e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a50b0fe545f3a97b1d28163c17a738180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa35159f49faf6c4b89e8111545f9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650df6d3fb375539189fc8f5a1935c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58418598c253a9bb3aa17c75988966183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e79b99df1becdf094480a42b08b756184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0532d31ebf76352d4790eeed2495185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5639b39a73fd366a41897abde2b6dd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bef91196832a32ad65b40bc1599ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adcc5d7c153da92c37fb98afc6008b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c35c0285e3a82eabf1337dc8fe47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25b895e9a2fe9988212270f7e965a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57420cb353cb08df1b33bd00c37ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a575d5a79ff6e3c62afb985bf442f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815835d274d16ac98b2f16ab169831b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d2e9b7f7179a04522090ba4b4a1ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f4ee03be90a064cb7f1b5ed7d0cd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7b7fb6e88c6cbdb15cb0b749dc037196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7104dfaf4fb2ade90d709b1acd7a48b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5ff2e6600c3c10cdf6b32d6a3dc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d951e8579eea7402612f112b9d3ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b58119c91c63b6b1c8f8947d6120200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33925f60b09972922a1cebff4f08c714201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace27b61fe7752bc472daa528df452b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813fa3eefc6ddc82b76758938d9c302203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bd0c4c618e473350c6b48047f1416204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093bf423b24fe5817729bde37b521bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bce1dbbc98d6aec9d35d0fed9e3ac3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce80d1af6570ffde377aa3757832d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da342fc25b1e08fbd846d90f9588e9f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de88038fe477829e0c37fc11db37070209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1090119c1ff3fc147c2cb1c94e98d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092c98cd52622b1f1ad9e103dc91d25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a127ee5485c4ca052321ed4085c1ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2869a5990b6cd11a2523bb6427981a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e724dc342295b9f53939a987b575214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49fd87050b3ce3ea2710b2d1888d8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35105b5e0a88194e4284055df6de0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83892776be6edfb9124cef5f16231981217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3f940c1b3860dc1ffc2186e19d9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a20d8ccecd00a2d232d02756e6c98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ee5734361f3086b22cac5fd706383220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64112fdc1293e4fe1e2fc52440d88441221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837fd312709d79b4170ddc4c96b1c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf20a01905b3c86db4f39ccbeb0da83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f7a3e57ec183b37bf43baf2a72f57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c5587e5b8679e4c7a332e17901b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3291b04435c5a333835a72ba6c43df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ab430936fe15e50ead18cbbec2e9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5e3b91873105ca49cc2cb6fff9569228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81f8143f10f5747766de4074783b94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce43dff2a5abd116f48faeea70dd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab43a7322918753cc10fe3da93f842231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa80ac333e81a8965c9f462362378232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a63980bb07d668d5552f832c155d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3680281dc0a6e12c5eced44f6f88b6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cc1ec355e3e612cfdf3e522296797235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b1ecf777e0e2261c7af37676c45b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005312cde4482ccfda317b25336dc6ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d9f1c08be01aee02a420e8dfc2f18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964d0e82637ffa534dabd82d96fe904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850a36395cd0b384070d5c425ba8523240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f2c75e2d6c9fed95df357d5ba0915241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a78dcba277b2b6758d6cddcec312a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b7339a33c1d30cf3e23baec1732a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd4835566244ec6fc4cb11394834d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1886645f14afa364cdcf094380d71c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708abdccde993c211fd908ffe70492f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892553c06bbcfe3a8b50b2d32bc51910247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e750ebee9c663a439f4a93e54945da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a9d3ea8f95427e5ce134bd655dfea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9988123275355943ce222a84a9115250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662d63509421335f9eeede11f6a231251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6cee615b12699477100095f511b37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70474829f66fc3318e6bfda8ab9fa476253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a575ce39772837c40c27922fec9c696254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547541cbd53ffca8a1ccfb97abb4294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204397dd070eefd9141cfba81ede804b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1187d97f2daf01a2665237771f33857257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418e3a82d3fac04540e29b442667b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c8fcd733c28e28c789dd94ceded7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364b16ed24429941973608574114866260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66e1c12e1bf062a8b110567ef8d8b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0c483ceac97a0b376619383c2ab6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979558881aac83602783f29964cb85a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4970e174e0da69f2e86263ee7857d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531817f613d1fc5db781b35800ddc85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d72351ab6ae4a07b44ef852a04c37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f55812b0de16574c73e1fa113a757267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965d7121d17f8837b6b6a056361b7e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47aec9e6e892cd42bab8a91944ff2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4df965a3804e87fabd20c95a060c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0783797260716ec08e8562e97464f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9632884c98afd2a50f371621a5ed39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99184a5192514c2aefaa900f6dcbfc94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eff459c931405af7f552504a66990274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026830728660bc7ba58e2979b85ae2e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460be202b288dfde1ff4e531b660f0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cec6ebfa3dabc450bcf04cc9780d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf573435394e6a5c9a551a7c6df80d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8eddfab2d30755c7ac9bf14e8c52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6a773f80ac70d2962ff1de1dcc1fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421cf72f878367b63d659d21874623281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b3144de0d6aa05c33010c1dbe2528282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6547ccc831622ab1762fe707d89ea0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780f87c5c6fa0db07ae509570b88d2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a0fc9aa32ed5e4fe3b147c0081719285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9c19100726f1b4250fdd4d61c74d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a8cd15c55de0e3beea604188d84e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30013d901c8e297546cdf31cca3ee9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14972d0e23e40fa36cc7f3180f02dc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32650ea9e985c07cec8da68eb68ef0f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff931020c05b6640bb32102a50276291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c46d753483a831fad4783c138246292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e308bc24e0bd1822d7c4a92d5df6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e022b1e98acd184b8bb630dd632b94f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c3ae6490ce7c071a4ac134cc9660b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbce1d6a41c7402a5c76907ec2d5b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915e2e94544cb685533cc4b88759e80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531e38d673e197ee2cce31bdeba99f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d0be135959f83423faf1ea6e7e397299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7274c933bdde9b03cb7086c9f2414300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae82824fa1e1708b06c5cfd0c4e31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bffac5f01e174bb3fa47af479f9a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f845aaf353a673ceaac469081486af4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9790ba99c98cc900eafc47c510d3dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6f2bf4c43be751a51e095cf7380b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19560f65f9b5e57f1f88f2e94ff4bffe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17501307afeb47569b134d91dd7cf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f82b447221008aa90f86bf65d15f5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4e0a485d1be312b04a729454ccca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd83d8edd26a3e39c644f5a4a41dd41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74edbf300413a58cb65cc9b2db723d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bfe12ffec27f206f9edecc5edc126312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244f7b5e04d6eee85fc819f8655e8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483e78c1547037562c5b4c19cd4be52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636acaeaf4849dac442d94107e41478315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae281c854bbc95fed3907be3bd2a53b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb3565301eb5de4a34141e94238a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b49683af9365895c6cebb08704193318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880394b8e2ac6ec0ec2d0f7e4a77736319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903529ed846851c4bcf09ccfb67d01f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687754826fe5f3533ff90e755a6551c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557acc8771758e8e74d8572b6164cc9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62e5823f78aec4dc0ea1b5ffccbd17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e257818c31cacd6538ae9b37fd918b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9ceb12b7a95b1c30c89a8535ea71d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab361e7dfbfa0ac0429b66e0991b0e09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b7459853e1970f2df4a0e0314a5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62759bc53156b59e8583a4ef153887328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe0eba9141ef580300976fabc117d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487184d221e61d24b5e80655db5792f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628eec3268cf05f2b59bc58b8ffb08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b1c837b773662a44d84a036692fd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff8429dd95c6d8511283912dee702333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5171bb8023aa650e8d66a5e4b5fb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4dd90d69b8bcb1ecc899fa73912e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d865be178c2446af660a3b90a6862336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6001f7930cd150fc2b61e2a176f6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05de4cd980d383c485718420979277b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914eb0655307582804c1e8ee27b3a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7dd23804e736a2b170ce50dfcc75e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af7b9a4442bcc21858486ab6ed2991341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcae492ed366a065def77b0d64b87b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35de63394b01cde865250f79e28cdb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a75d30eb98a6f7a74c10f6c0beeec8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eb7b1a52d46f30503d2d73c9b5e17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ed111e2f84ef31338d3d59576518346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a8d11e902b3eaa30aeb3c5b74ae38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a1bd02964a2431ae827353929f6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5a2fc8d7bdf81fef41473efacb19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591d630cd0cde891719810d41439289350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a054b80c9d02ff0b33bd5715c4e26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7007c5b1febfd6976ca41feab5756352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d85247dc14dea19ea6b4f43df48ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad748ffe026d49aec85a2695726c7a86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef60e2a8f024b9d2be2c731a5ad504355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc301c64639d52d81da5e918f1df09c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8de6b309aee58af303345425a71f42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a502efa1d651e92a1cca8ed4187a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93940e6c35ef3934d841cacef1e5c82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a8050f8ab30e148f4e087c66d6ece360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c589246df514193cfee906e7fbe754e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc5758914ca5ab2e502790d2a9cb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb37c79b57fe6d45c9c2765ad3c978363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a71977240bbb39b6686069bb428e45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b676c4ab3fc375dcd9a2f8ae1f85c7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e10c1ccd7cb435bacf9658c2b790cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e564c1c392a423fc502910d7f599c96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e1d95b1eaffb21ec9d67e11a1bd92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ad0d58efc6b085a8a867d79c58092369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c651b6ba8a808ce9e942d1fb185265370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667180bf0890337c9a516465464b696371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2236b2d4516de848f3725dccedf90d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae4f4b3d8e0ae7c6212caa0fdedce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9dd7353d5db978858437bf8c66ac5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4644cde2d58e861a0ea8b31c35a1a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43c112bcac3fc5300440103e1c9186376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0c117b384f395cf04a41e1d692c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1c3738f26436bd0960f4d277086ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b1ff19ace1ebe1771bbe8452eea31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be524f239631f337cb8a426ad372f949380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b6f4eda2f6cb066cc51348a92d6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f7cc2d64267886b465855cbaed536382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd65aa8045819db8f623eb98b7e53a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a639f062aafbb51806469eff9c7e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785c044ab8c7544a2978d08190705f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5aba9da84965c08cf49bee63a9661386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531079adbea21dad112a4ab198541e13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961acdb38a627a696824a44b8c18ec72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279083ef450b2a66294198003825044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd3a16e1a330c7faeaf845d08681f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e7339836008bea1f399790b25cdf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92339002147e2e85e3696d3749e0c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97262382ec0ccdd875015d508fc61e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb7f25be14281c7922c2889c6a6a1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab52c1f3d3df880d2e4922386969953395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a4fda60b17002ab71fbb6897f83b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0448167af0153d05c3aeb82cbfc49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c6581b55102ae128d68cf79763dc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43678f7c65da3d2a13eab59c9521a91f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e87b70cc5aef95089a52815fe8323400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d798ef2d65e20bc4524ec0686fdedb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da94ffcb8649e5ffd376bd4f81cdfb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c267a1910b9ebbd65035ed73f2415f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a4b9ad819bd648ac2cc2b2a07ce9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09101b6c0e9ffe2b50c62f8f910429d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355a46d0fa3eea329a2b2d3c76f7f4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934504c1a077d09d546dbd992ad6d68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b01d8fbbf0fe5a59cf5e77b72b9d77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624400eca5ae228f6f7892e1701cd3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27e4174349e87779c748304cbc95a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d1bc7f037ee29faaef4ec140b5b6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b2b76363492d37258906ad287013b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3e9cbe4d30b0c797732e20bbe18d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4e588acff73d8b343d7be84b13845414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb53984472a7673189b1adc8c7ed00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593185dc3df37ae7f1632bb5c29ed10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7d8a86e45d5dd0df05c71adc8c900417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c9c493424a8d25991f2ca8d8fc3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ccc98853394f1fe5a527d7228c357419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54186d720a5209ebde3302164ec9c3fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b66a905be179c563856a1133504d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c7b3fd21bec0244fd9997b135f98c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b3131a6c262dec035b1161b2de09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44995533f0f29b62d361b1ebeebb3f99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519a2f34c60f38b869cdf6f0c049efa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03ae0ce48e2b526cf1d86612f1f99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34e727bfb5df21cdc794ed14a256bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1fcce98c150b89e2a795903c1d0dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6defef1d28ba9c4edb50cad7d9a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047122b985ef8b183cc68c5895ebed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b1ad63e6055d2a07128bbd48c92f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ce3133eb88ec1a8cc959d3f6c3632432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc949fcb159c0eacfbad2cc2da9789433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057114ca4a246d79b42dffa1590ec6d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc90458bc17f78d1986ede5b176005435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee7a9a1058285935b646f13e0746cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849ff01fa511056e27bc2f5bef38aea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1037698683228c84c6cdba6e074904438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e772df63d6bba3badcde5e585ab7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707b40452d21345354b529d904e1ec1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f63d00c6b2e6eb2c45480524e3529f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdcf9cdd799656d572d13fd763bd34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42834e8353b8d7683240547d1ade61bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b077c2f7b7891a9f28af017bb2b15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbce9561ff124fc93bf4b834f4e48d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780642026efe4189bd1777ce11c3504446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d32c24e6f918db2303ed11703ef49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35601e13697c56f20aed62d34cb601ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080939e56019db9fd7c9b468f59637de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350fb558ad25f36722075b6484242db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2739b39b4e34bb30135b8073c1a048451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb64216feef96396f14df05f9eda1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843313f1a98ebfb88638e41a11c7d398453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382544d7d2d2e1ef3f48a8821ec06b5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454084060984b3fcf52aebd19a594cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae84c66d9aa62659d44152432366a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e7646da7e18475353997c8d4ad408457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f5e2e565b95ba0a96afe29fb0712458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598226618f9816a5ad3cf5f14a3c41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb372fc0b80515c0b8df1f79c0916460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1015ede15d456baa9fea33778558d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261447be3c81e2767ef27e2c24612b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b639d8248b447afe8a5e5010d1833463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4d3f73eec7f5864f6c1114651ec66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b1998db7b43df4433a5570cf2ea1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635397cc2ed3794169fac0de2d156b64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0f36243cec628f8a2ec04c0413c61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed7e89f726e2ae5c94ff156738c63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353244a7a2ead738b6b9fcfc941ec74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9d4974244c936a01ae3299ffb84a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baae021cd735d6ffbe691734a369c59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186aad604b3091434f9124583b631a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed9ed4bc581fde20ece939ddab7af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba990472eba76576b73c623c1bb230474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7ba5e3437633a27259974b492e7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb1bc1ee4a02354837e76dafda4f66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9691f5e95c1e18cad1c2cee0d15d9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f63e67faeaa43904da48d5b2596dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c472cd1ddfbdd93a4829d19b8a7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd174f9f20dbe86a53ec19073c592de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0430ab3093a094690e316c56444368481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac092502a254818aebd0bf3b4a136482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c4b202348d9868252a59e4e12deb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cbb2646029f9830aa72c37288e34c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ba1c228e134f1a53c03bb37026df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d23d7112867f1ea202bfc9eb482e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b8258163d3c4dfb38fe8e91af1cf6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94454903704598bd9d1a29ab64cc2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b2f81e98e28d8330acb07b60d675b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eba7066c8fbd3f8cd043e4bdbf4f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb37f8d287fe511071e4131437e0be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6c1f606d992042c2a743867cf5403492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ecd16171e99902ec2084a09dc4459493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33199f8055d5853edeb1b4a4a2b693b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987a1d19d5e4a91af5351088abd7f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d621e5b1bdfccff56efe5b03a958496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2cba500335b18a793441861f1ca47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb945ab44130a9f9ade4a113f06a8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348bf60bfe11c31f8bfaf92da5a21df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339a650dd7007dce6e4bbcaf1d0079b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b03a487ccd925f80a8c1a98372fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f4ab9c32ee149b9c0c254444c05d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db649b8b84a2671997b8fc6eb7c7175503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e377941041fcace5c3aa756ec007169504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d979d68e20e12a6436cbb1f537bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22fb0d0d6055da2557a53459875e29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f63c8f19317074e21c6ab2d896f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c68f8b31cde682cbf382b4e704cae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d13d63fea5b91d3a2eb5594f4c81f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc68cc3fa183069a252952a547c1ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbaf348470406e50cec264d118d7ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190a1d79a71b1acca6e3aa856fee3e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168962ac9ef8ba89595115ba453bfd7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651232ee120eb7969980f501d1fea96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c738632dd241f7af58e7cf93454a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab73352864a27fbb9f77ae7444343516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8136bb9eee83f11bf25aaee7c132517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7fcd1e85465a545dc6af7c52ca989518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59570fdc8bd9ce3e5dfa372f0555daf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a32e2a77d3d51702e201aa6669f5ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388774921a89c05855eaa01c68d3af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7decce921d606b8a0a94dba0457442522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa5f56afd457735b883f77ec0899b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff0f85b5e24164a9b4c76e11d2424524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0a2c20a89328e4305f37f9e67a571525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167f3099d9e3003140ceeec30fd42f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4525fff4a95bd9559f2e747621cf6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02438b8b572f7dd610fae329884544b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c229409c4bdc4c12fa3e3664ba289529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215210bdcc1c3c90ab13639d8d0cc4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7430ae23fd01ff1a1860e6c7623d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87d1a5999d6759d0e82dc7efdb571c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5351efaa1fccc644e5fc79ca1f3ff1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a624cee04bb95b37b9a92481ad9cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440a8067aa75c21ac769147d819e44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe6a7952caa569e20c36af692d3e27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4cd1e592bff87a61407ad513c2e9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fc56c603d8dd75770ec7aa1cce9d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1653e8c6ced55652fa9949ee637851d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db12a48c976b3055f6b85f45a062c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e18d40a7e544cfa6f03f4890cbbe1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768f1532e9ca9b21dc4268bf211165542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b475febbfb88e26e53b4e9f4b3afd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f1a36cf262cbb5cd203c7f4b0f209544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07d680a2a2bb18a050e97a973abcef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde8b10f46c1acdd316d02a186c7297546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075edbdb23dd70633548cb733f78774547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e15df4f9e17356f15dcdc10980e7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f1eab2e8778a9e5a54159809871c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a631fb6016581e037096ae34accd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7ab3fddd1d1043644f8528092eb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cec8c4b7c78965cd852ccfc7f61e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07397936c6d4147629fff998adae92f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d296f5e0c69eb5ded4d2b3d369076554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c30469dcec648c98fb3d2a5b4265e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9737f1d2fd338682ee53e8d7d598a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07045422f36bb67aaf064d44a7af591557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737dd94b88b922e4c6c8dbd067aa83d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213aed0dda750914d46d3c04e06208e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7ec4fc13f231bd839fed7730f3ff2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615b7dd5b531da23b4c69a6d7605681561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a64a1c24a0f8b5eb8ff3a8b8121f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5466502c3819473185b7b13e38c0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97280a6aa9889000a3c59a41566feb89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2184c1e89ab81c16082e7a24f8c351565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354374c04c7a25e7c48606e5a6424a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47504bff99f4ef266610c888868c7ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036c119fda474b22e84cab7d1b46726568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21520f411e882a02d3fd71cae95ec53f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a2302fc9ab5a5a4c6792196b7795570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c6daf9bed2236e43db6bb0162f0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c314dc9c2fceb7063b544135acc84b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a598d0d12af71fd5194a40616d17b21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3fff68c4cc5080c628cab453308f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3c31889b342edf9f9a611cc5f710575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f0b9e078a113c46a52efe687582fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f3bbc9ef737710690e7a6c6969284577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b86dc0df97ec8373e21f1215d775b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eeba35f955ff686e5913947906cd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08553c8d6b6215b8555b840dc5a63109580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0caa46280bb47adc1ac224cb11976581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0912cc2dd16aa60dc316fc112160ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2f4916883c9bb890c05ab4f3d9050583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb570dec7b1ef02a9ae903fd137253c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c732c91c82e0b808c33b5fc314bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bda6d1ba1078baf1408be260de2d93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4964ad32977940c5123e81239de04b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5571fde048e0c458f8173b89f419b3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba38f04518572a5b32dfaa96fa903589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d502b6c295fd3237e1f40b5a1f3e77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863cf2a8394b3f11565fbf1a02659be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87c71903c132a5a08e7f64ca18fb33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c723495002b5bd3b32d3810eb31352593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea3923f1c725fcf31a618e1de29ad0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3e19c6d8b4342bfe64b54ee849110595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2ef412599d73d899e2ccfd3fe2602596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa523844d8ea6726985bcd93da41304597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6662391c3021cab74183b3f79ac9a92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd629173e907dcfcd081d2ce63a918599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afacdd6c619a671aa4b8e11efad962600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18681bdc75fea8423212725f28a956a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52fbd2688e8c246030581b3c933588602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde088e1fdf6de413913821e2ad63286603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08247f2d3e49c52df3a753e502a9834604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb370a95b05cc6ade648c8ae2f2c632605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bf1080bd851850094cb7f1c56fc50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe07766f1e93af521aadb97f094372607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb946ee21883a78d80a12158cab0d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb50f57920bb8f032449df11a64dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994f35439fa6525c0959b8d9d2fe21e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad0c8ab31251d6fe110fe9f2df8aa4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e17e97cefadd812a11df4f541b85a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f6f490b3ad29b5c99219598ad3da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c088c9d75ad377c02c1dd765fe273614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e621b7200c62b06e52139882f262d94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b6de7544ddeffdf4d53600336d8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a001f22f078b98a99d65476e744f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4534993cd8bed601e78cad7b3bffe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02c7d9839a36da8d997b492c2e3231619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce05ca58b38a2a5e5948ddf0ff84f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8121a1eaedd5654e72d237bc12fbab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf449e08704f4f9cc57746fcac136c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594b2448ec9ec668f59cd2c2fbea7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14864d9d53715210ad5297acdcb39944624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd2397ca8dd7634e1eb3534f2ebaa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c58482fe0520f5d1904d789a2952626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de40c16ebb26aacfb9fbaf80effc54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a29d54a7eef4b622c49c36f52dc3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a24c1bd21c3b81c1239da249d51c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bf70c73c17effbe87fd9a7a41771c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab692b2af06ce27da0ab9826918868ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40554a7b38fd3017a588818864903c6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df3cd47494fc2af46d6f52fcd31ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaa175edf7f683dae59a14984af247634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe533dfe4e9dc72d592c28bc40a7971635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2247de6ccac8f1c228a70ea2d160414636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f0245482f59cdc339cfda3e027f1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764039e02f00437821464bb0add9837638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b5ae36e9a3deaedc26ff95340284639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7d4cc1147f29834be0882765be005640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be771e22ec753793217ccacd7592e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a06e5b300e58e4d234c6d5fb5f6e19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b610e73ac1a38666af4c6326349064a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc703c8e7476bf6dae6cb806f4042c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395961655f1095c3f28ce89ddd5d7119645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc117ebb9ab926c3afe0152b3322bb68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78d72d2e554ea28620b65d92f47112647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90930e05c9a4101b5f0aa07ff664e034648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddba36b05d26a492a5569fcf6e3a58d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeba348da1a393efb5723cd9a8ab16e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e617dfae1946662f026db4b9a8d7ebe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d1eaf1854f75e4a030a249782862d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32c2ababffe369dc39fd3e7f0db672653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd241d9e290bda3635c4e7a4d8e48f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf7fa8bd99b1f61bfe15ee5c0a5a92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72046e618ec63cef6af5b0eab3572b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88901486ada64fe6854632b1dad94ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6361dd8c0383c55948fbfd5a200af7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ba3fccb2d8fa422f0c543920f5a7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b774d01f65dd2fee07d149accdc36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa4677390e2a3744a6d5fb39ffd090661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d65b8b09a527bf6279e5f044fcac6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918054ed9a63f2218de6841f3510c94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac373594ecebaa8bad9d565065c2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204fc600cb1ffcf116dc7e250d4773665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaefdc52133c851678113e7dee6bc8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9faef080d7d8b83d9435cfe800c71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e09de8d4ad9316202837d2ede18eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b851d75f76ace36a881674867d67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556b9b4c4bff8427d543d9982bbc08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ad98afb3d33fd15eb155c6b575363671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431cdff2c6016210f4efa6f476537b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eb2a2f772ecd622a8c64551f73430673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364eb6ee33ee020973bbfc1f9b50f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020027a20dbc89aa64f07e4e86f803b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb18bc7d0cc6a0dcd54b55c6b0c1b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213818c64c883592dcfca501ca579c32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31e1e9344a1462e66923007ed197fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25f27fef15d2168deddd048c75a5d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cadce382debf3e09b1e31a9be8ad6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c328f2b1386771eb107b4e57863b87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fa9f561b4258980c67efffa506298682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0c41ba666174ffa8a409f23e5324683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b361ea9caad5c40f3774c68f79159e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7bc127f13a3b88d81fea223640bbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2082337cfeab60577904fbde8353288686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c825351ed9b602c1ae354b52014217a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87be0d6de6723dfd68f7d8972a5ab1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330c4ca759b98e99f37757631094ec8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbb164cc6ae4321117979e77c9d02e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789252ae000aac71f72fb2c7014ee612691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b701d78877b873476bae01366523692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3e0e18daa5de16024804fa80bd1ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcecdb38c44a095027634d777036e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0995e6352a7ee703d1af82a2453a003695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae14f6be6a465c28f1a6ee74a86440b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a655c90a26c46784ed78d05c23b050697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed64a0ff050f43513a89cf43f3b0002698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac119099d0f6ef3678e7cabf6626af8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0218d0f0c745a4c5ceef58ceb4072700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a3124812cd6b7c13f173e2fe68435701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284974513a707326187903123b99659702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc8adb583b8c8005e5d2484d74755703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd3cd589652b5289e4c1ce2f6328a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d08c66781232112480cbf24032a5fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ac823b08435c2dc3520f77deca1bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4facd5663238dedb89e1e09f9d106707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20771269eb0ac819f663e5daa7d35a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3884fda392b12c780c787fa569899f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee1a9fcb0566cf0e85ccfdd7ed08ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6426a385cf8d0ec9f825efc1ba9424711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383b4f1a846ac6dda65b49560b987fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b362ba166b9a7ef1861ae0e5dc409e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85984cff6a6aa795325fe30c7d2ef0e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac865feb8eb55ebcc632fcfb965d6fd5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cc8c372c91b3c7d5359bfeaf9141d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c70eddc9837e54491b493970a0b58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34547f272b23034d47706566709863718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b19f81e21f8efff44d6394ec51efac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f1f7251c6ecfefbe1ddccc377676720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9df4a6528c7d1d01a9f3baa2a651b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b0c9dc91eba91542ec48b1c52a112722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34e0491fe5a244918576da44b5d73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b869bd212035c2dcf86603de4f8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3369be5b0bcdb529e6a952ce85d673725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c294cdcfd11b1072939233e22a4d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7291aa11c4e75449f5e9e3b0f8143727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd1215d2bcca1a965cf462857ac7c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aa412fc669b3f686407bde7752721729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372f636e63030b7905f44e9b5be111730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040dc048ae5be2b9ba0735ba42831c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29803312a4923082a9879c818d0552c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68abeea8f97a15c66f9c38c88d70973733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09e52d8f7e71aeb0a294f8c789dacb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c4a5d1b655ce79f72665d0e55b54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58ca45b009d126fbf447801dd109a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd430f140316953f7fee55b1d81b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87979f570988eec70f1b0409d1ba0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100f1bc6e984d602a25a503a113b62f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6334cc4c5c2ebc2dce083ce42f92e79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424cca460cd14cc12e52fdd7130fb36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba130bf21012f1bf51f7d59a52e4042742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c8cebe3874a4210ce34c1f653130b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c238f77294cc777b67c7690c7ba1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9b92248aac801368564dbebe1ad0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65293729d9ff2f0dc96270874e3d64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50473974c4b0c5888613e9a7921ccc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189468e66367aae7357923fdeaaffd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b503ca150dba2c279818bf253390a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708b085b401c40f09583e2aa6ea8bd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210070fd966190b9fbf6c559719cde3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059afcbd6630db6ce6c68abad8178d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050d004ca00dae404a8ba67b1a17368753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6263e4941eb7e9dcc9d7baaa8529d8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8381790735fdc669cda57c8abd738755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df68bc46784d2ec3b5722c5817652756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e731e552ffd296d1ac242725a90554757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4508eb667db3d0470767f3728980d0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7c0a25a833201088027d9030c99fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2337c0ee683eee18d64bfb6da373e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3add32a61d8bf0950b0f8a8ccc36a42761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d8e98a12dcdf19d09bd070d2f0cf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216603ee1fd6b8fa070c7e13ac33ea2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c57b319a00dcadee2c037de92a77f5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea7f3a52bced984858d9a4240d57a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cbe4a71b12ef56ff2a2b872acc2a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ce6b992fc932e3c962e2a1f9cf43767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2fee109b6d2227ed1229e2c0d1a7e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cde689c792e725544ffdbab6f0df9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee3775853ee677b5f49eaf288690e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad43fcef37178252b5c69d9f4cd6d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b3112c7587d301e861c5ee652a26d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1094b95bca23b4b4dd7b6d93c80655773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df31444471b885d3a0bb333a95a8de9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ae97375999fa9c8ffa62a4a7aaef775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7470e9d3806e950beec2026c0cb91c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857cc5f6fcf18928c13425c79cceb3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ec1bcd18cbb4a73115a9e79991ea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84631553274136d6794e0c923a8bfbf5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d41c2533927a21709e09a9a48ba24780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b309108524bb4e5a4bd7ab262bfd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0c1127cd381b7d3728975426b7f7d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec357768974183329a7d538b3fb5347783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17f9a505a7ec5339d358e29940160784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22306632d0376aaa01b871deb73770785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36395be92ed6067b0f64a4383847dbb1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34641d9bd6e6752f6da2fb0531be712a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a295338b581de392b76351f3c2db82788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb07d9ce95ff63dc88d990055e9cd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fcb5972d75b2c767713c8b3984805790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc308f65fb0579f02dc8814ee4574d8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da8106e1a45b16c68c32e9dcc7516792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8dfd8e8e972500cdd895a2160b047793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e068c7ac6efb248a1d67e3db1b42e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3382cdd131e64970b12b5a12cade546795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ec9790f0865d93be830b2668c5ea9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e6060f1efc0b3d0db50f23da15f0e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746776f46bbb9642b63f51675614a861798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc4a859b7572c53358c29b265350e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301864ab377de5a0f844fe3dfab039f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b9caa9753cee8c5983dceee56544801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24878a96e7d687d05b5fc5885339a5e2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d77445f000c4571120e983d390f62803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700b8168a2386fb09b682684cde899f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d807618ead1e5e7257315f11631eaf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7c61bcff8875dc3aa9a2624274ae7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113013f9b4cbd4be8046093d118943f9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de08c8d48604aad5b7867b53542ee4e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1caf8709feb93931b5f207a3c0f748809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cba0c34a766790d889035f07f75c77810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48bcb42b78fe88ca47daccc5a0339c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5803955941d4e784b2b945458752ee812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62611a19a78f811b4bebced52db5d5de813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5b7eb19c86fb16458df92ace3352b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26e827377e32c7851033ed53be5d15815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1933c886aad4f7925b752dadacd34816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f3fe8cc4365f721196794ca22907d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c01461979b446a6a1e734829ae0751818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b418e8aae5134e663035fffd37c9f7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158f59df9f08657c7ca7c2a663337b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f22d362db7641b12f26322516ccf4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd7abe52a1978193396f48bdbe38a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635758f7a3d6f31f30b239fe1fb54592823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4701a8a3689cd9d9aa9ebec65404a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f97c8010838b91a6f0c04572140ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c53a194f7e1b023aa6ba6f92703363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824abef892fd555f92939d8909da1524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3102f62ac4cf7906c22c91a21a32e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7429bda16fa0fdcc37bdcbb1b4d46936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeff6f9e6c2f26a44380f53ceff20e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f6bec8bcb1227d2f9ca63eed0b3098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76eb91a81b4a9ff09f942736bdfa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f7923df0943463e0929035ce27d7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b3f5dcb7533dddfa75a9586315c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1d40a97a368add0ee0bbf4949a39212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef93bb78b08d40e3dfc2b21633111d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0d442601a37fd0f956a4157feb9e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba34e920f59ea96f92832371f7273715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22f21985bc609cd5f1917d402d1d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34326b2e38d3d0f6d572f57b24829ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74c0ea36a4830149c5e6f1b7009de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086598bfb9926a9ffb158582b50e04b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab12be84d445224f1f24a3986648c2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe1b3b946b6490bfbe999301492cf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8098d65bf595bcfa4bdda46d78c04222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a01cc07494d17601cf9062d273e8d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b87d29593ba08814408faaff41909324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081f5e971a5d8ff5b2b13a8e8e5b19a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9774944d5c8939b8f0310c57dc647326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288962cc621bf5e537bc1229a66fcb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41f1ceab05f597c29e8adf2dc20a8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a1dde7c08c92a29e4de6191f045cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8995d8b56175123782a7f9691860e1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a48425859c4b1e6072c81436442a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c3b3da8783e4abadabf685e3bf6fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb00239847cdf2ad03c329624e9ac933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35dfdf06741703594d82417d22a9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3d8ad7f131e81746b730a14ec980c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b7fe9a296aa06ad05a72a8d2ca95e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e467fe7b240688c74ea83f5016487f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e38ccd85f216e1f01e7be95d59dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b5b0efe8b6af2dbe44be52066e5ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350acf627eb170bbd127ac26c35f379140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75746373a62afd4f675e1b0b05064fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4560684d9f6f78699275d396cfcd6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280f3c0240605c7540cdb9a0b75e7e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e34a64e32491dc83faf5973445263844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f6da615342b23fb9e57594a9947345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03fcd8191e09859d6100da24af79646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399fee9f0cfd029b7973b212b22af0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb14ac28d5d8885245058b7253731248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab8caef74bcbf08cf21b8138c9a93249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303066dae9e7b3c2f4cad33ddc91372050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890800e38c355cf2528fe41df85ccfb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406e41d118130f3ab62866693b77f2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcca8c5cb39bd7ffbe802ed71b859953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1d5e69cbe8993952ff71fdad928154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad6cc0b77a491df765bbe9b8f27a1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032fa21c8dc9627f118e17dd101d65c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3a6b6bc2d1f731c9de6b3ec1e4c0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fec25eae822cb1ac1619144e2191958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e6a6c540d87291ac84c8927a413b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72083ef2fb10591a766a0091cc19b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1d0395be70a5f0945d69fc3c3957d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067ae36ee2e90adb1bb624872789c3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c615d9686e06543a432775fd0abf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0941566836d5f942c1f77774549d4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbcfede4b28a1232858c37899ed4bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fc6165f6017ff83a95818b2b602ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065da5816524e111ac7a5ccdaa2f67d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a0843100c8a6cf8e9653b2b17325c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba8ee83396f37d86da5135a8e8bcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181789d2e2592ebcfc2f5268902491170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7af5cef5d0817403f9f405745f84a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a083bc1e7fb8bb8e6046ec786e708472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b042b5b4f35b72dc8ae67761e0f0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88628876bd22c126040f8cc47cee993974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fadeb547f2c8aa08acc723062c38475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbe48b5bedde1b7e54f48e922da8f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd374105d6785662b13d928980cc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5ada6a3f6e6c44d81d8d0f6c71ed478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b95cb659ce4acca5f66b47a20de5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a0e55c599e822cf7e5cbb9ef7e0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01505107ecc71e35def221a0202bc64b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bcb1fbb11166f863245a3adc2cee582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6147357ad85b0944c7a70fd4295bba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1af230a71554225b8eb1bafb9bc9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15568362a132cfd362b42d3f29b93a3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e19d2ea42ac842dd2bdac5a7846e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a5f6039f43c7465ff1d986babff3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d4dda6883130cd170c8ce32fe06e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2f2a391527d60a11b454d63610c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015714855d4db48971caf6d9acf97b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc10eb9e2ab25b7ec14e978fd1e80191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190acbe67bda92dd07b9461fbe72a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd18fd8a6f8ae3a3fceeda8d706dace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3494f0a56a9ba61aad9d1351c943194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778aa529d4086bcd37c8c6737a0ffd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc136bde3877164b7975380f7c82712696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab9b8f30abce5646100a6336b481fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8eef8527b6db2bc8fcccafc518ead98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7c91302b9d9aab90f5ecfc6d1542399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b673031aa01fc5e0bf08afa90fea3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1d1bbac5439a887feaf9a20db85e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6434d79a15865346f9eed5d76e42e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811b3aea0996d379fab344cd8166b11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ceba18688cab11288b234b705f434104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4569432b33f3aaf1f56b0de39c3cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6de7fe514c5473785370062a732a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7f01a10486820228b77564ec6f1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64651c751445bfe350978e8b252e2ee6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f247c815245c3db5349409e987538109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655ba85964d23ca04c8b4530903ba17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789dfe9b75d676d34b1c1c18de72d1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e1f9daed25e44f0ca0475eda7f70a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58a44590e18606e4815756557e0f1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4580f87e04735275c2fcc4467bd1d76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e7c02848ea6edae9123f6a62d6d83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe725f85007e0d23bea121dd0d2da13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1cd742397af27ab41a023332264f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ee66aeb52a25217f1fc776b8b997c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1439f861148026e44a947c834033d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f44d0a1df1fac277a8ca9ace9e2eb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b30fe146b81a9afc421a05b952a3a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7534b0eef44719d3ca24b3d4494de6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134b330362e09b3695f786e76b2db01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b597f8a7fb850ca992883b6e5c4cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ecec0ff74b23da4f9dc206ef2e2dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc623c9300c7113868e0ba135e1da0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d6ec8d0ff6cdc4c1679fba925ae8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4df8f9cf28607d1569ec66e81ac6b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4dce3f096e15a1cb4c6fdfb7efaa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785ba5bd02f694e9404574e162b5d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442bbaed9ee43f3438514ccdb35b1ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa400190376eaea6ddbb22411bb64b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e530e1b209a12f527bb617147cb10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c3f58db2f9856daf2f3daa189bbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa6e71851a80e07c8a26b8892cafc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f61a0f6c0c0b16e0fe4a111e34eef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fb5ff1b0a2e099018488255a459ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178e6c2b45983a007b40ba8b04b54d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac33900c8f47c94c683d91a4c3ebd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ecf528dda0ae25fe6407e0e3ceac1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f47b5dcee98fbb219ffb3edead472b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532794775b212264231538699526c7ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cc72da26d49918c9ec128807748c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93778e9b87ee929cf6f4b6bc25bd89b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b74cd576ba67953d5216ef3e058abd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c767255178194bcd50ddc38273531b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf00bff1295ef348ac05944b0d0c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef90a3994bc5456b053f80288e6e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4cde8fa884285344f5ba7f5b704b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e565f3874faedf0c607e6b62764bb7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7eb51d0a3f4c4bc29e71d2699901151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eff5150a0034a73d197eae71881473152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0d3644866a316cfc50ac4bc1822f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c92ff2ddedab024aa9108df8c5be9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599d7280ab0fbb10e090b92360f7936155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e47f2d44b9df5e842e76e62446c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f344e73378f61c34dd0f3d367d83591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359902f0bd208b1c7d4fcab27ee060be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e2dac27443fecccad08bd23c1f89e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28d339ff737aa3d73f9bb102ee26b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015122856a683ff598fe40ffdf8c43f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6acf8015aae336dce7359bb0f1332162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67174fdb03f119c82bc567d8e9504be1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2c712a716827dd4eb0f3307ffb379164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b311041cfba40a44748f714d714a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be3ae52d49e03859035bab76736eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dda57cbce70b318fbdbec32572cda3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd2b65c97bcea709ae4258aecbb3d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8268f318a309164fcc496803cfc3a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b29ee8afdfa2513305b916435da629170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c056ac204798800a7a918a38c9e5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246b521e6b02fd6bb8a45b69c0b4ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada523d764d4d50dd28881f71ab17b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb68d9981ceab9c1a1a59979b60ef84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ace071680f9127da5866439cb89b2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a1066a37af2dde9ea641725c541a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f203bf2b6b48b0455bbeefe0f3443e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f6d04db87bb9557710ec55ded1d50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84225c465d275b9e87026c0bed24e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c7ebb8f808a51be805aedbde56d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecfb5f771a3db7014864287113786c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced1d71b8c701a627ba64b40c9a7b35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093d072e83eef444b0e0b4b54f639f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2943a666d9b704ef566bd01cb578d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e0d9290d10da8f1382b47adb744ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021d7db3c3971f711c5fdafb61c533186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80679dfb9cac42301e6ddb866b765d1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80397d2749a88dbae55208b7d7505f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd0687b493865f81c2252de81b7d66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd44ac65b380a7fd69a61c39e914ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d01d0eb53d7c2611854c4ac1a3e07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c364b4b97b486c92736313692ada0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26913b72813c6ce9c12baa9f3f8c906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97180326c1445eddde0f6a67f3033ac1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95ae299750969aa29ec90bf3041e39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76356852c0d8f065e82d22657dba6888196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71156513fd2a575f6ebfe3a66edaa93e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e92b876630c683b89fb10bb270b69c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488788f2babeff4c9984e084d1a69c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a930913e5574a7451c92fa129e33a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaab145517ddd3fcd8da83ffbba7a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde179137bacf47eba8cf407e47c746202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1372f0a4ea104be8a2d4f72f880e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c1aa8ddbd63e4e332cb25a8e687d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52efde50c38e439d7e63654aaec0009205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ce53f7d7e716dce965f0f6f6ac66b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d06837fb61676cc7ad2a58a18e1026207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03139d7fcdd4e73a688cacacc9a55b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4de6b934f4bcbacc49cd9516432d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe404e8eae51e73a84631e3c651cef5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95605a03df05b88a98b2164c0db2ffe2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec2bf036860d2788160bf6a73b0d81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec4ca94867db664bab2bcecdbdaa85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a8f5274d7a0b42ba0a95241367dd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92de4f70cf62dbc16a5ddcb5a15e1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7876d3a6c648f2f13b608d0be0ab2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a86f3cc47967f84f8cae4b20a8ec9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b57e5a69bc910b2c4ac623373277e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca01f1cb169672bc0e3c69b1bea54c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e231395451f193c2b2e2ac1c914d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f51daf162fc40e655eb4305d4a18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3da21ecb73c8c107a53cad8adeeef8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138073fc6edf633dfbecff6fc2a8b7bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d0884d231461f7c432e7c6092af9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14908b1ca26fd33d653202e385e8d889225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ccb66c29c66d66198b42862ec70fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599e69864ede7e99a63e9fbaeeb0794227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449cbbe997e99766762f2a419e84ec2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26469bb15bc28fbc5fb410c475853617229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34346b7bc20904a3bee32c69b92689a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680222592f7873b1e1955ea4f1869f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaece8fa3ed2af3b27c3be4621bcb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40d74f6f8af7bdb043582915d837ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72564db97f3f6c61b08a93068deb323234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276eaa554b6c8d90bf9823bfa9e0545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740fde480bbd9ba4c437aee785d8fac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15310638056460195d1629ac1134f67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2e2cc5082e64bef2f55e7d6d97aed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324443b7df31ab3dd86b810dd646f315239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9f799c3dd9543c352a6cd24c49031240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aeb5032185f3902320c4710397541241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b014607a963510a5e14d9fb81504a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b3d98da3b922f0b2ceb0726d0dab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77222ac148e3b50dd7148ecd6df68387244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb15f20ab3f8f1caa8d9d02990f54c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842da4dfb237c9fd6df1792f52c87fc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dcd30d59e193decddb4f851b76700247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b70be0064f1bec50ec17f76d2ced4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd760ac711ccb27519f1e7b745d72b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29aa7c2ec3e81c6f0444e497c7e343250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a781f7e45f9e1d7d480c40c654300fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd1144dae7709055c4a36a023ce730252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284485e07c0f1492e4cbbea1b55fd4e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219fe748c447e58c69db5c50378c6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d9ca3c0fa3d0e16e9bf988677f25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a59b5074d6acf18f7688e211a5fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e314a499a7c797ccb5ad476c0f32a75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f682c891a3289e94d8577f44bbaf64a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e1c63714b367a43f6e7647697c573259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338fd8d83e84243e75efdf45a579d17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851860ee13b3a3aeef4d3d720856828c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddf8c4659152e73ab6d50a28e32118262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b400c01e8c01f47c20ab48fe1b3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1191926dff910b97e5fb2025bd8b4ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b36dc762b0d14ddbff41bc5915ce8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ae1a6e7690cb946b1a3cf0d80db83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef5b8e0c66c15b80be1167f891cd52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dbfe1d9dbd0652a69c27e0b924e54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26bf598f7e924ad6ab23d6661d379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c942ead831e62b1435a3a1d6c1e0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e5cd21492b30822f2c1578302d88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be80bcc13e91a0e079d8657ca836e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26052a798b2020b348d54950fe1a4450273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0734134b2c51206cf6b5be2a2af862e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b972517d1386bc2819b3030bce29595275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cbe99fabcd014116a98f0ab159943276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5253d63bd03cdf96382644a344f2809277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ba364b2e24ca1baeb075c97d8794278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5faf8fc259348533d7700c5dc6906279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2746afb995ea4a9cb6a6e1f6dbbcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f551de4aea7e6169e15139edfba00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60194d5406823d4fa2ed7ca1e856d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd49e4a06c918ddc9d293399d02447283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d276974b61fdaf17d02fd0c8bb62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4329055ee8f9d98cfe27f6d194b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c0ad11d7d6cd78e48dd382743c2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a44addd93201a483611f6bb2571efc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901596947a5d3817e2959ee2e62dcea6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc649d4153708d9a7c7205aa6d2c381289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2fb443c3d1274bf1282c572bf31a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297248e831f2e887aa31dd24532be0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36e42ea5682649662be7294d13487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c7efa0f99f56145b8b2efaa43cd46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282e69388488a3b55d07e54e80404d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4f538251e2e6b0cde824e18cac7da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb13e276d2f11e9ba04ac51eae3d7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd74b22f38af8662294f36c038cf34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554e81d3685f374ff1a81376d22a67d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb4cf167b6eadcb2f9649dcd998b80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a38a1fdef5dd4db58a5c6a37778a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9a5bd44ba12685423beb18e79c097301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9da05c27f529a57ada5e1bb9909922302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfaa8eb9313842a3ca13b57b192461303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f633c5521835ac860bef37ef3612304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3163760cc204919e6bf3fbb2250adba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1105ffac2b5ece9b4c63da87876704306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b5b84d5f6202cc9fa8c3feb31c89f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b12772f918494eb6c0bce57f0684308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c621d7ac6649ec4e138d41418de0015309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c13a794c448363159880e1005aae1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c301049838cbe9c5354478ecec91a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a1abdcef0bf19d3f8729a39a2bb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72bf8693ad9afc0b44aeac059af445313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610e823a2e2790693d566c0f38908a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7be5ecfdbea5e0f277073f14e7f940315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310b138122530a039a4ec9c3ef7e8ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb0514a8b4a6a02c76287d678dd208317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df895ecc91d2ccb62c0a7bcefa20878318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbafacf507b04885c407b5b8061400319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472179f169a4286f479806fb1cc239320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bfc770fa0a5f0fd8052c560df3d44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826de29b63cbfb264422180e5faac20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83de733ad51685148a6600bcf89209323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0273a9b45e21da7e2c62109d75c48a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279eeab5a7eaa8163ab117424d9f705325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c9ab60a84a9927943b926adaa075d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d51382748eea1e773550f6fa2de323327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea6acf753fadbc49523afc7bb5007f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd974b59db0fdf167cc01df8029cf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde41cbb3da2bf3129054688ee8c64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327badc43279c5dc9042f6f8c62f587331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e41f2fd1d04d0cac8eca6db1fc3e9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0f7f2f0e2d9fbadad200d534e29e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ee779c35963df10fd9fa4e71cd63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31968b37ee9096c31928b77384fd2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d5fce1848a7af5a0f2ce2b2e2db4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46dfb1b7fd4bb7e1da8e037aab263b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c945858060a8e5f375612b43be8a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c5c8adff495431ddb563920ac23fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5feaeeb3b336e4e2870185cfaf10ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97a940d3d379e985e16c4b5d4b7016341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81bafb0693c93c7d6579e936b15fae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07597e27f213e8b98a9f15512bd92ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb82ab59170d7d2fb6544642905703344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1e98e068e223e55bbdf61b232b274345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6560cb56ce05006a875331bfb27ca91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edfba76553fcce3d97fa3ba9fb338e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fcc7d59db05ec031f8855f4dd6c96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d60178b5cb5f1f5d92cb8ba91b539349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc5817ae5132acfd5f93ddd56988a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506640bec51f2a618e616d18c614d39f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393520695b541fa4a6e87add6261ba1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d80f5d18303e9c5e5813d683c7d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dacb0d61d97c416d256ec51140ec61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60839190ccd6c2adbc92162892c4e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e2a0782fe9fffa4214590d380e954356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792760803280270e3cf604647f07dc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f7c2085b2f554020c3423c8c902ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da41c4c3f7e50f329e0115b0d28b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324c24f5811a08e9e3d4b9cb8d02062360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921015ed76276654bfcdfaf54592c566361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687fb1e033a00d50f70a6225fd84588362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93461814cb50a7f369730ca0b3c58e18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7be0e19d0f8f596c13666165b347e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34489edefa465492e802d1363451aafb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7eda7ead8cb8e055d192d79ebc654366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cadec60728e74db48ebbdcffea0e93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cbc88f30f1f2fab0dcf63c963effa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308d23b80ed0cc8b301fdadc893d6c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbb59b608b1b51e1d5da6a2082eee1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98598dea65e3b2898347a966e8b422cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e03b8b65800a141e3d5d1c7ac3c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e80e40c0a10da87ba48ebd7b7f3d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b228ad9e2868fe7368d77ff2be4f1af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb087a9950c53d936698ebe2f6570375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363344714883b678e087ee65fe6a0cd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2ebc3dd6473ae951d36b134069aa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aa5912ad73b30aca672fe490729b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa24fb1ec309904a7c3bc371c5299da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5469a49808e024efa0e01069c97ccf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261881d566cbaf9daa966274e81d6e8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d629983834905bd52aef871ee95072382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41ed8878bba2540b0e284a74c0006b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294621f81feb15e2627a5bc2bd351d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dd20c5b468bedaedf8180307b30a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dc8ad963bff552fed70e661c4fade386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeff4d107ded47ab346d1026e9dc30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b57d94ac55496448539afd1948ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c854b834e2d9845fbd9c36d35226c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e96882a026a2376548dc94cf6f334390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e30f32defe44f7844c2888d799141391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c1985b17ad1a14f652d43dd34bce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c4c704dfd1c35284328be56b9b001393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef34f079f80479d0649ea8f24126b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f67e385c2965c267a5c61189bdde5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936f41e112cdd4574c7c5f5dccc0ebf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e057d3aec0ebe9aa1cfbf17900e52c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380d9e2a20b764f2877c5d383588dbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316edf3cd883006a661ef007cb8993c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c14429f1d2a3a8594f6e02875feb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700b4f99389a01d38edd2d253fe9e1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127c4b3cdcb5810ee26257eeff86f77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f14f9c435aaa5b9abc40b63c79829403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec32d75d6ac9673d18e9933d694dc86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cb1cbaa28c6216c90ae339b6d703e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f051f74f73a766a6dd029568ec3d5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220981a7519c384e637368fa439527bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf966ab7eb3f9550e9b7f1aa364f92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e5252bf73ed74f0c5128edee5db79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940e65e684df53a6c47bd1dfe1b03d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf392da3024907eac70e199e9ce38a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ffbc2f3d9295fb004619714dcdb85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed57f4ca3a0f7be280ec65e9eb998413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04081313ae1d5a5a8055b640ef5565414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53607679883f3eb9e54f3d5937e4037e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c64b9fdccf707eb5999b9201c530d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b5b573c48b6ae48690817105b6ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab2fb5c5b18f16abb4b572fdb163dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ef0c4e68d7c26fdf6bbf8c5b12e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d11535083a96cefabbdbbbb9b6f2c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0646745afc97386539049a3526249421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b63c21329e055b39d36f44fb01f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbffff321bb736664894c60bdcfa09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a0ea29d379e8941048d29805104b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c2e39addc2795ca6c9af0868374e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79f0f62ad2c2431f94e184c7afcf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e4a0419fbbd61687f9eb2651c3132427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbba6dab932d75d5368161ca7ad7035428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60532b4241c570f078bb9727a4a0e366429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42272bd843db76f5ddc0feaaa28be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0820fcbb8090d19ff5e4908d7340157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec2e721e565a08e916e81dbb9223b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c453228a890c3b9cecc1e5cdc81fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beffc8f6036ce598563924cd0f7615434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a423dc7d0b769bfb19826b52151f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dd69dd0dcb48b9654e28e257979d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be55f0f8166294e850a100ca7e62674437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fff3173a919e3a1d6e7329f3d044c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724f08e0e8640da350f0c9691538045439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea5c3dbff1d34a7865a497ec4090e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56083a18e92ce5eac4245f5013a314441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80b6efe6d606e2e1052269af36c1cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6988ee24533c35d65698906f261cf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381a68ee80012cacfd6050e0c7cf38b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62789f0a766a3b7d210c7a878696fdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5b96353c7bfbc658680d317fc3562446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dc5377cb096354abf0b2255f4a929447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0817bf2c099ac52d9718e70784dd1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab59d5cef6ec338ad3ed170913c87a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c30d241d4b541503f629a2a22606450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3720abbfda7aca5cc39b121c8521451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b7eb4894e7ff3fff1873f11a748c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68132877dc9cd097426acfcc5e14b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46cb696dda945da78c41690a74503454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d269980a81d6bbe3f5e719981cf3aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1879b874c597486aada22ebfbc5cad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e84394df6a1e9bb5780791ea7e39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d3589f2ac608b8c4fdb0f635ab59f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba19b9462dfc6e347e85a0f9de4fab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12fc87ca2135446e50517687ea377d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c55f3a83449bf0df63e96ccc9923461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c3a7236d968146bcc4c5ed14fc871462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b061154800fe768bca347633a8f5882463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afbbdcc99063273bfaabc9b515d2dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627cfc0a628df18473a19891d24e660465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f5c17cefb3e8398e7816f54ae60b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5803e5020b8ba456439a7a328b8fe73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f00271180a312862b11a479a342761468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60e8ec39387997e3dbe3ca51a90377469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8be713f39e1be89f21d93cb104cc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb796471c8faa562c33754c74a540e5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1b426d35a35b5d92de6b5d80f983472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f0fb8c0594cde65ddfdfe02682385473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325277c588706c354ef3990e4ed0ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728f63266aa3ef59ca767228a4ebdb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614e238bfd59e547352c3017dcd7dd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5008c79c3cfd7e6a9686df2df38666477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41c08badcc4300ccff6afa83158b1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d1088a72c47b94a57645ffbc33d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f7babdc8f8cf22137cd383db7d3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8e262df18d7ead8338dec133bf966481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591d6d977b5907b5b7156c67a2317c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4539fca7eaf1342e5cecc9c3c41ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f13e2e9c77d460757cc78cf76da46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167790d2956a3fbc956595ed122dc69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0cdfe0dbebaea992e0db3bcec6a70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ef9e288ec133043c60b589a9bc9f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d87536e91072ba1be447e1c4197eee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e52f89b89cde1611bfc1a66655afd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5df41f566291a787b29a07b8de73c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c492d85ad433d55816795e7098039491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325bc3a69d1d8155145bebbea5e1b69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e146ac3b7971f22e1a53f48d33bcee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eb377ba2f0a4d6788587671b73aee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f70ea26464885acd0e8deaabf8560495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbe99205d4fdbc5bcf4437dd99d725496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fbf66c494add7e5ab3ef3d6dd6abf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717058b589dd31a70d1a49642bd4377498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2b7c41614e3b00bb3c87bd1849c8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca99a34699288a64b9d4b80a0a62ca6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146fb2a8d1dc6ae741d68da4733d8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e49cd7eabaea08db52aff48ea9889b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc30ea87801592a69691c3a5b1c0506503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b823594298234acefaa7de373a279504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca35e31b5b992253e197bf5d7184cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d42a862a50f07b1d65d8f53a5c768b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc7fe6f9784619bcbf3116c22aaf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1d2c97059f2702f14669b2724b3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b9ef09004282cd5bff040a2b4d5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d52e9bf378a9265b651d1691cb8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef0ae19ad6475f910a4e2ed6c2fa35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0bb231eae8d40bd11ee138ffbe32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5def268f72fb3c07e46abfba34459513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e996db64d4c6ea3472412e668321a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4386a9b3f1053a565cd7ae5e43eee2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7a55cd52ad06f93805bfb1e2c552516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567cc147f312ae81a33a45361c9ea4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabef28fb257d0bc6093980d150f7f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ecf7530bb5ff517b543ad59cadc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee170f410be6adc0cabc000b1ee59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e8b82018b6cee7867716246d6b689521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3f659d9a4d2ce574801395000b3a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3ee3b629aa9a2a01e8920e03c7e8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483cb65ca8956a2d8270a6dea1bc69f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd6f1a348c1a549c6401cb4b29090525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc810cff842e2317dd08eca7271610526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628feb7f2c61621cc5c3b0f159cba4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d2fdc25d9bee927517c5ec3b05b45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5a8a48eed01605bfa0329145f5ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabad6942c2959123d57ef0dab64a90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c3a2bb07b2e198ed3ea49febbfcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177da534503edefa109895092dfdd369532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe77619ed04aeaee3b895b485bd428a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b737ea1c24ca95354de30cc8f3558d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26dd4e9802e7be14063776ee5fdb04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b51f54cea1d639213aa73f8478874536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc4ed607a8393f4aa8bb32d54dabe1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9b2e8b66fcfc4588eff211d46447c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932012b4a3eb1e5abe1e5753b834668e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8940a164865d1e28475fed2aef1f1da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fe3b2276942e35d1864321313f42b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e7355c0eeb17bc2d40db5e4bcfea8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830c0d48e7d8b0b7186530fc4e368b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d9709cc418916543e36611a878002544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d6da763334ccaf14483baaef40a6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf03e6d742094eab6e372c8f441f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac3fbc66874378a51c80951a05ea40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f2b4a656dfa2a798ac9ede5012229548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83321066610091c5671eca5856f644ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893462c859cc6a197dac11307581fc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6774e69bc55e652005dc4242756884d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6862c50daf368f0e3d461057c193a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecab468554bc75d90a65a4fbde54b1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407303e190c4ff6918c2bc172b12028554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c9fb34c375acd6a8032726d179396555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aaab4c0929fd1e7a96b753749e31c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b14af86d35434fb18fd61d6fb022d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348105fb87cfe480c82f844b7ac0744558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d3081ad3cd5dd127105b101ec6e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f7244bcd2b1594cd7ad04cd6daba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9eeea7235b13d20e680b29641a3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3ba675af18baa1d1b5646aeb4c509562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6671a931f83cf0582a32e8a890c4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616fe116ba415686933505f85e0d6e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc337f8882ecc77c65f21f44d98bb4bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109fe0d2037a9fae08531b2727c825a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee580839c9b507c21c0a05c48bb9b90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6713ae9a5f9a7e5807d9d07e724562568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce9bc79c2a60469497d3373c703ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416aef840387048598d374a0c7b2b14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494a6a6742c5529ddedd2db4c6f322d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529ed15d0ceae7f1e542ae49db90d9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bb368ef4d64aa71bb7e0118b50453573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa48983382403adb7a823fbe61e0f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade701230ed01f5ec16b689662ec3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d72de9bb1b6566c1a600ccdee1ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6971d62def490043509b3d8828934e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c031a1244765e23868d967ac2c818578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd480e41a54f91d8a20d65d750f9c6c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5685ed9ba925621e3b074b47b5ed4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fd3198c99153c88db0d39a9f815e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c7a1240d38a9a50a684e51c467cc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3431842b1f308e4400cd0535eed9c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e5943016e87e16afa008f7964ad29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548c5cfe4f76dace85404bcaee426c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86551ddfafae276d993feeae155002e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600532c5b4ff5b7102bf6b5c5653f137587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76661c1d490df509ac6158a1b16f341588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d381dc4dac528a3e774d4c22ced31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac9bae0c5602ce36eb8da6715e115590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b5e95f902b0ddf47184343f0a1290591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1b32d984b45ca2218be59198d3bdf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b8a3a77e86f99a6e2cbe5a06550b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ea1b8b8ddaf89394c282b92fd61ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e489fb20a6fc33516fdf39736ac4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73622a7db0e47bc68c9d6dd460589615596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354d7f49d5e7247320708dcd22f95b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa55374e86be5b73b1b09ab41bc9e3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc3f37fe5569618bd0d21e29ff2b55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896872d78456f3247eefef7cedfd4db7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece58acf270d37a641274e59520904601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b15ef6640898332e233a8b224c215602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a56beddbc90a12e01ffe03cb6e57f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b662f7f53aa88f916483194ff39bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711e27339b7bf9a9407c5c9f044f7f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906b9a1409ef3d00744d3268d7129e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63985fdacacc27268d6a7942a2f61acb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f6f635dff8b21cd746c45e4a22178608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145b295637c27176fe602851fd2e5da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f25ddb2147cdc76419232ec4e0b934610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aaeac44506bc63ce776571462e251611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9a0858c115cfc6763dfadab3a0708612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d9e7aca7a83a8576684a54a048e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84e7c08d5e61368a3ab5b6cf883267614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd264b779597d28519e74e8099bb2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca66520624f04d20791e54d2b90bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b652d3a82e1dcf93f4a4f02156036f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3764d686cf7b5095410abd34c51c269618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280bb20356d96f073dcf1fabd8bef4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb355c2317d3840ebc60b8f24d9fe09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5109d51eb6c627de9ddf923eadf4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba205df0b3b6a9d807a7c9263991545622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d867682e677e1c3e356be5c0cc3b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51d2aa3c3df4b7d77fa8ab953775da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737ce9ddff8a2ce8752c97b739e041c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3147071220d67cd4a5f612f24bff65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca72fa542f47cc03f6b0b020c36a7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0bbe45075d9ea2b930292b81ad676628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223985fd292c83186634e1afcc57678629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14b92155442d866b149cf88a1229f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c96104fa81994e85df3cb0d4a2fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041499bd9e56368dcf740aff121a4cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce55fe7e776c506859aa95b66aad6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ad2f32584a60d770cb065552e8822634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225afedf0eaac5bb4f6eb3ee8e423d3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3dd34116f978bad1019f11df6dc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee22640dc6e5702eba9aba81a36bb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c7b246982f499b0065101ecba246d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007b56f723e185792fe7f7b8d39faa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b52f10058521f0b5e2012864bb5e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741b081e8cfca50a14b6def195cc1d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38708529468d38ba1a9fade35622ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd70be79cc31c54fcacf8d56d1b7f77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a5e62cfffc854789a80a598e36c96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e49b9dfbcfd71cf9215629a1da389645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cfba332e45306485b7bc36dcf09ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd6e10fd2a1dbe8c3837c28d2cfe96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3f0a835af92a770b000d9bea95be2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb67acb1f965f9e80b754ba2988bdbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c98c52e6c000e129ab5a9e9807be1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335733316f6f950d604c7102e0f9ccb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b4b5565734cd47db2414038f87b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954de868b6361cdc3c84c5b902690daa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa02d62f632b6d7d52e1473836b303654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94c7578b06f977ae89adf219aa017a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ccdb007b924fa9a0317586c04740b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ba186d6eb3ccafb5d3211cf37a67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d4e0a279e80e01c64b866bfd9c4d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0ce20045fd7f68f933de60159e4ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc2faebc7629e2bfa7c680890cf4c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f8616dce1bc11f6a21a6823391ee7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b8789bc22616c8c1a0e5431e408b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa0945c00bea06820318a35f34bf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d5e90cbac4e7b6d32ebe9ccf814c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a1e3b4482a9e13850e66eeb339be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cf18d1f9c4ccf8e9a6ffd28e6029e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12f7ea7d66d5be79f9110c89bdd387667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff373269316afb5c26c6475d4f91c7f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c467cb33ecb13a7ede7cf2ce7a223669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f32e6f63b37f0c75c4d40d5a277f67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b296477372cc69315ec82011625071671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336d6fe29416b93c42c28333bb0a78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa1f8bbab90b3db31c550806a91fae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ff14a983ca00af07426df2cdf4cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b06c7c027342e963649f37eaf9aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419dd27f697dccd48567729175bc11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e92db9ad9e171ca33d9cf5089e18a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34e6d3ded809fb5ce07572d518ee44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6e233858121cc62295a8534530e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157df9ea48cb7cbd697691e0278b017680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a1966817a5835674a1a00dbfa6ffa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b762ac8fa33a8ca5e118f8bf9a38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac922889a0d10c3c80e98df429fdbc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f870a4e4ef92c405a56a0acb9b7ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bf0e070ae71f043769605a6b7ac39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b32dc8e3f61eede95bba810396da9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c92acc44dc999de24d36b3c7d53f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2202669762487f1f41ea57467b95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d94bffbc95724408f84b01e76f137c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e10c378405d3c459a43c2d5be9fc36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9c7cbef2b63151568050942828d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06575a7c4493df6dbc7119b3ffb148692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aaf50f29ff223be5eba39a0483605693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b26852a9c31fc46f8e6da46f99b40c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722bf809c609e4d74061bfa27f24756695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd3739221e099cb9300a8baaa4b57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1cae9a8cf88c32c5dccdd1f92e7c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f0b5dc2438924972414286b26d0aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1373592ef9fc00aebe4c31584836f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e706acff7eb53091cefb34a53ca56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73425232cc6116ad2f64eaf8a35d3cd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ecd48c8b8f5e4be8e09ef7b006354702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333cf681fbd4a52da15c956493e96b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56808acdf195569042208692209a52c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8f0a2a337d641834c94eccd04349705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a2edeb701eff51b82c40d6a512b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad23cc1df020579383778aa7122124c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767307c817d0a46c59bf2006e30b4a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ac4f613f0078da59a2a407bea7d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c86a7537f87bd0388a7c8e6f5e519b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65654b505246a66ca6ea14e993c3290711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327124dc7eeffafe306d1c13d5b0cede712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3237e14929a638ef1ac2c638b6848713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227cd7f68f650daa894745a6969454a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f60d2d8be17022f612bb917e88da9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934d643e08f7bd087db0cafdb50b9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ad1e6572f3ac289ff7dd7f8a6b5c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f6251f42698814eedd01f9b6a8304718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ed43e6d7e416219f7eb44709c699719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886bcb5bbd83afe7388ed295d3d9033720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de0bbd80155a89a4caaee5d474ac2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e910e630948d480323f47a1a6471e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808759ca068d39d53136d021930452723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78463a598920e0f27952d0b334df491724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e303f7a112dcec2d57b3d8823557725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704bd98e052f1950345796eaf22cab6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569787c19b6c12369c7499a4b246f405727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac51a630575741f668ca528193a1e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073c99c11fb1e4c7a13fb97de29f317729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b25e222169205d1ad58f722202980730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98ce8fae1a3919d0f6eb1e974b557a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b0dd8d9bef0ffbda93f323eca301732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d78785414f91e61a030e8bb367951733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca2962843bce3190fe56725b4dbda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945684ff6956d2fb399d2418fcd8ab6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a413ca99e9ff6a5e37e5825e24e7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecee231819863e0ec9087bee10e6a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500482b32a9406b51c52e91e0ec5e349738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73a4148d8412243e1b433ccab59c30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a04e9cdc23b55ba23a98fafcdfaa2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e605356c9f0c1ea3db720c4893943b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb21af2558ff1cdb9d9e4c8fd69c71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e19e9a0560c426f5c6a2a3960d5d9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a314b58ad33d23bd9173bf7047e2611744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b9a6a55b88c4c6f50641433e50239745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a71d3084f281a17048d1ef61c0ed3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db403e138f8b7250d6e1f3a31d83115747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532994a948cb6aacac8bc092ee58a92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fb450f68339cbf31b59b2491b4ef4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37296db5c6d7ff17e8b1eba8aea725750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00e5bfcf998f78216e6ee78b058595751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b314de9f138c328891f1da175ae42d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd774487d56f2cf4b70688802438f1f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56f498f94d8335e5cf6f582acef5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920899f8aba5b58b9ba0c10b90232e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc30205ba465e3e6e2e63ab6194b9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58025f8abe913c9b6456de81ecba948757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65434ec7375c6af099d3709ec80d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106be870181ee8ca79d5e5937109d7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9328d7d8b56573c7825daba33dda520760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2eab7d96086220654d5ed5f87d417761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267379cda4f91ab79791914244e451ea762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72db663c146b5c2cbefe466d2e0e85763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45620ab42b38b57e960a9b949060497764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b7d494c70bc229c5c61a3642cc02a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d735487b7afe9388cd764287117a93766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe3c185fde4e88d4d7eaf587fe6d8b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>