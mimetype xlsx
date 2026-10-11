--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af6e53ab4060f479a1ac0f2762c0781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500283ae06bfbcbc3037f39fd4dfef412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e73267be32290003196ed1f7a9ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdc2fe5b8e7203a981da5db9e35d944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f7353f7ef20acc7f9e5761ff960405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f8e897465704d0c09860aeba70716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635f15018164ff238ad71f356043e0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f1ccd1ed8a7cde6dd23f8b13112ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f488b470a90b880edfa78a7a090bb3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e163690a5861fff40693d943a1bb51f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a84c02934187bb1f968e0790ceb4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163352ca61557978e0fddb684c68ebd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c23a424b0cc6390ec7f83ba0d42a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dadf727d722b0bb7b389596b9d289d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065a30721ba30699bb67ebc753a4f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f543907a053380f1c62c3077e27398416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e9ffebe82c1f26481d9999f364f6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298b5a3f04f2dc377f734622b1e9afd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec65353834257875de13765ceade63019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5067c1f76d690e28c24fd642f75020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1358676ed62c13e7c0dcbc72df923ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af03836de0330ca9855632cf9f13f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225b977b6bec9243e7df1ec722bc42d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ba0d4522ccd384a3565a3fffcee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa12eb6e233a7fb130d745b1a19de025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff13c4f09f3b3d43441fed42fad8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8917decf8bbdea1d5b3b4aecfabf6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abde177ac1c2000f44cea15f21d80028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b361b14e31ceb1bb7908030cff740de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ff0188a7e4866e3e8d836083da8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc5da53f4dba2c7897747c59bf2eca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949c6d122251e3c927946468571820132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494160edcd0b20a481ed05d26f88969733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a54ad2d6da1a3a143a296d92da5ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759f1d9deda4b84c6e626aa2a3121f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea37ac06887e21643cc527f1fea3a9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63859be85432f6e88c60214d73c04b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daa9dd2d68d86f7f608854b6e3aceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd673051fddee66b7eb95811261d41839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da4fb9150fadaff9ea3e6a6165694840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa54593fb8de4cd2de6069117f707eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20905dffe8231b34ccbaf0df7a21096942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181670133288518cf806064de3303943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2215273a3abfc6a8b73a79079849a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e49fc21cca750fb3a42c3e7bf8ddb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0bc8f2cd44fca71990734419143de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c4f374a9fdfa6803aae7af1115cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd72be7679bca747936155471a1884648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8879296ef1c7d2495de8325f645bcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982b106eeb4406bdee85185df400f6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382db3a8d92f1437a3e698fd2a0ec851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e3fc27aa63afa28323774f595fde552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b4426cae629affb855ae01bc2893453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033048a911ac1133a3625ef131cda07854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec70c45039b60bfa95106d1e54bcec255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56134046a525956c36ac90aab5b403fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af21e5cb98a6e86416d85d14c1b866c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8edce2b92758cbac3200a25c6136e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea72b35d6fee1e49b53b7fe48a8b3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0df306d471a1249fe3b6868942a3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc4e545cb091e126c3aa3a44ab642661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa0968eda3590702ce609b7ce0eb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf731d8c9533c4543ed64a0f884999463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b41f145c9b78aeafe3c3a1be11804c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2d1fafb02786c51d5d0c2130dd77b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48ab4536367ef315b98b12a456a1b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c3806b8c54b52571516a95b2b7ef267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f7b432c76e9e95886002ec14cbe9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba170fa0296f91e62702e9b88f2f82c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba102c68b86d8c259de5de2fe6bdf4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae07d0633bda7e969f8a8ad9b5533471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd9e3c4d9da2d58463160608e655072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f26c16f5669555368ec08e02816b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79db75f30a1aa66b37dd8f070cd6ed274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278d959bf97310fbbd8b90d1c4c721b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b329a513f6d6c8a43b32a2a995d8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de151260020f3b6b84510de1f59afb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba829b2bf05d6c648c05f2311d90378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dba75310b155e1c34de72f6acea8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b630759d130aef3bcc151d03e4877980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f65ed95f5ad708ed7e8c7a63f9d4e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d52fd8783ac3d0969b004817016482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f2002cc0c096c02cf0be30b6ca6a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b1be2c786f77dd5b5ac6caae61d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f77614a55a5aa7b5a31580911e5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a796b72f679f88c8c7ac833f5a48f8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844261b051b10c47c2cb2f65e67ab1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5055b56ba769268b5875cfb32f76b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c3e91e080f682f8c24492b65bebe589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65b82afd59a8d0a5ee97e29dfcd5e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cb970fd240d94a58f56d1e837444891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ddb47e23a85c305d09e8f535f72b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e7566a5534df5ed23a7e20db2a71a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdf67888bef9b06677438db553e54f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15239f067724cdc2e4d621abac39692e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5f84019bef21dfe8b212f49eed91196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b660e6e25147d09e9321b2c2ee52297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b526c116429ffbd44dbb5f50a90bbdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332e4f37b9ccfb951628a228163634199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669728e5f67d827a94543fb634618da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f93f4e31c2621201316a32b21b7f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc1c4cdfa011ed69f40cbc0674e107102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be144df1da4a007dff6d11daa15f7b75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706c70fa7d7fdc4bff787246a1ba9c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9ce832f359b9dc2fb6f161b774636105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80023429cf6932d989fdd375c24dd00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611ca0d305e3a86129a982b96e3858107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce254c3580e1ec97a02552b00135f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043b98af3d7e594986f638ef959df42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c633977a0e2e6bb42ad618b362ac7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade115c38a9957e278693241da02baa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f066b7466f84f4621c219e17c49cdd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29d2963cf9a9e21b51c9de6c47ee3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c5d765298846584d364e9475dddcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381adca4c0db15352fda39e8349d185115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bd52289c117b219cc9d42ec335c4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ef56ad21ec0dc90535a7574556dd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14690f740b62f4b300f53f0a0151d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac59382790770009d928243219aac4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d78450510f564b5a261795c46f1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7836a49c20a5fff5db292ab787cdd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c4e19aeb232f770b743bceb9d43c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd2ddf8590b062f30f4aa85fcb6313123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814979b291c171bc07cfb2c8d6198b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9947de6e17112995b2b06c067fcd42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4bc79ffee3dec89061654d2a84f9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d8fad60615cf352dfccd94ae34bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55846a5177eb0c9ad8294d3b071b12c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98de9dda451a78a39b2b0451b51b01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76195ac080be49cb03482bb4b66b3e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcb5ca02951eaf408edf1f1ff9d8ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f557428391403c447abb38150713c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840dc67629e21ee910631fc8451ced2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91abe01fba7fce8c0a59527592cb2eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e07adf26cac12f2e7fadd4a6bce36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f91cf4dc4f086f6770a2813d6e26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964078eddd1fb5d800f90d9366fe56e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d176c15bad279cd57b656469e18ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542896e1d25a99681aab33446b909a07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c48b043382ccb0ba1bca1b7ea4839140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf6b42be3447a8ad34a70ca88ebb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311dafd782891722819071e9bb74d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad8c2696a45583e744e38473e2b4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1eeb15e947018f9433f10908f446c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ee8c98eb9b72856313ae508db7930145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a73e47c54f2e19ce5bdd0239a1f9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28019cd6f52f764499a3f5e454c9896147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b18d9f96999ecb11e9eafb2337c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98939ad533d6668b30daaf44c49b40a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a39eba7cf07eabafa9b443ac9e34f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d59d61c10ac352cb5b35296c06af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefaf69c62f4d55a92811c06d6a6c30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4242e5c8d4aea1fe0f48f721475b15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd58cd52b0f98ee9a7e1a8fcfe9016154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c440a912155067c44bb0dc0c7ddc9d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21d966e2486542f85804b0d71e7c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e899f50bebc8d4eedece1866b6553a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6805a39f0b8190d48159c22bdcb663158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a80fef797bcc4fca4e60d6a091b0bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59113d9580851ba7f023141e59295fea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462d78044d9bae61875fe4532cba37b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a3bde035e444f70ec2912f984f845162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f275016d1c393747a6db448fdefd36a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb678d3aa27bdeb1f3b9c8a4864a21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3c9c6c9b5754c4203406c3d281031165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b217edc3860eafeccd1208021ed154166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf116fcd2f37c133f21892ccb09161167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9390016880243ced1ab589235751286168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1411006ed452cf55a1062ae2e0918d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be06d359aa011b008cd4f85d7ff7d2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cbe6fe302bc07ff30c6780799f129171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421951b59058fd0849fad177e723c852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc126b3f76d2fbe6970f4c28f4b410bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4babe000739db9117ec37048639b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a70af31e1aa1717a1ae259aacf201175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7be76babea0c2bfbb9deae1614832176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae850ac655c94719ca65b15fcea855b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf24897c84e3d73b830d2357c1890178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7466c398aa5c4479d68ad2998eaadf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd294a333a37cd4f705d23c2ecb93f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6981211ec2f0ee6a0a2cd40c8035c38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c978a7a1f211c64ab457dcfc27e3630182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebd800f9824889ef1d00455c6f0303183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30e51a2a2a2bbb33af3472659fcc9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbaa25ebb4994ee12871ad9abc8ec3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666148da11e706eabac0e3409c34543186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d800cebf918880d88a7d46829ddf465187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a2ad88c5a1aed77e1a3cc6efcb94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598480f4cb3cb90618e1ce7110dec40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df645e86127ba6c0db497d45ccfc76d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65bf6fb77d8b0cd153da6e120347e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc8c25f389feedcfb33d97326a76d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8e1c53ce50d83269edeb38576314c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ded3826b4287108488b927be45b877194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e888f4f99dc908bb29ab4a2fb887195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de29c97db83de22dc67aa324ac0b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a7ae47d9e107120447de5cc711d85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56fbd960f773d87dce68336c0e20e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515188f30525daa81f8c38ef566bd96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13780ba8ea49cd5bf426cddf6f87befd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ecb92782cae26e57adc211ebd2292201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518617f8cd42589c2b791cde8e0c39a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268524eded63938dcba78773a072100203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288210d65edb9417f5709edf4dbf42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dc6a3cd89769ccf9d16fd695caeb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430cdb0e8b1fe7ccd543744e60b573a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a6485c44425c3807125cd9ad36158207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d3de931e065aeb59899ea02b16362208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bcc11c48914d345027d0f41db5288209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f5386d8937ae0774934becef2815c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01098e43d32a997b7e5185b43d94e7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54caccc8cd756fc2731b1c4c9e08f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00af537319266353cc2b445b1356aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaee50e753466e4f7f625e264c2b65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f0f135593337e473b35feeb467ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113475e4b552dd88fadf741ab7ad17c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07a3c211bd39ba60018d13c90d8866217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2251ea3c2f515cd55617fd8ba0f54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1fee344cbadc9ea9c6ee04655181b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bef626b6f05d06fc69d3025713b127220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c57755dedcfef74fb92f0bc4ab4f86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e8d1293b400b74efde1b070adbaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f3a60c06f088d01840cc64dd750ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f1c414a1e1412d2b3786cabea28f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0920fd6e3ef785eb65bb6e805d837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9941bb833a5913508c737a4e38b16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f9912594e8a7ce77a161b0985c6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25fd6d8016469ec1e777b0485de8f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eae107d0f518148f0317ae557a6a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e8c4de59bfc49b7c8ecf880d2f74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c942f650b7a6eb7ea4ef8c9f72a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae62d76b647de7d591a8eb1949b236232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec670e9bae4c2e173f9de3030c2bc63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d71c0fb8d11170289e90593bdb4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c43be160c5a00befc84031a2c273d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd07030050547cfbfcbe7836040a64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d973513963cf6e9454ef402d7647791237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10702352b9cc18aa635c6b76467b0de1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d3f2be223e247db3d0a4c4147467c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fcb7d400b4a21cbaccb285f8234f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f13f374af253ca854b69fd4c246921241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83a72e74a5c221cb4f54fbe7f61b7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a6bb4e1eadad5e1849cc60252a56e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ed5a19bf87d7651697e8607a565ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340636c7bf833bb5ff5bfeb3c7700b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b9875633720a163ad8c10f7d3f53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb3b52092ca9685b8e01f4debab9b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cf3a852139d41e9b6ecb5f909daf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34aa347c6a9e496dc327f9b4c80bca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bb5e3d8654f93c92399257aa4b9b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6801e718c733155349eb7d6020c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685db9dc76c949fa313ceaea493ed9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55f03d1c7c67c7ff3765b550fcd06d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd195e8ba2e500cf67970c3a5641d9ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8b2bf656dbf08e6aaecb56682c67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ed593ea819cc7f442475c07a570d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d236e9d32618766ea01f15ea7607d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2630cdaef51f7597bd443fb0f1dc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdc4baaec5c41c8936d8c282b1c727259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb96e0561b144993428bc010ce8ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5360e326b0fc6eb13ce2dc8344f6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f9df4db7f63fb4ff9b66fee9a23df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3a60a29084c4649bcea56531cb67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a88fdfefaf0752ed4143f8cf830b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdbdf83e49a663655e93c3854cf7bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f16f4fc70fe802af3552399693ada266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35a29bb0de659b4c55176f82a7505b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068d3ffbc914eb9a24699579cd7d67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebff05e0659a59757adc914fb559c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a305a91bb96e41af2851d5d0a003270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fca443db7a637de031eb4aa9d9dbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746440ddc7fe5f5880c959d2e2c02dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6ea3ed060521998e353df9e9449d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e35e7b9b25e63e4beae3b3241fbb70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc590d36e16458a7a839ecaaeccd174e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538edd34f5a1d4f6d0296e11ae87827276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801baaf018fc1408fbe24c8111497cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836515fad2ec1e53200489c080e2eb72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d577f323d9cbab6f6d2ec4b7d5b913e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f94d50a9dd80241295a91f574ca39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868d86faca8f3499a80d54ba8249be7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae21f8e27e7366f566a7b6a80e721a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d0e88b44cb708859011775c76770d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f876ae42137ba7e0214e1f47f1593c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f39d6d3d76b897427f8144b0c40cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38233c9644268d84110e90cb749c9b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0afac9b1282ab4d919be07c375fe5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a66496c79441a5b38d832b4755aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d353a5e7f1f358506327f2994c27020289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3d019c60b0a8b0c95abc3b959342290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7936360a99b5e1774c2ca2600aefa3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ba2282f91d3636fd875a9b74c86e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445cc9b3e5e929007abfd8a3fb25bc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62671046489225e79032b7f0c4b713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea722ceebc06ae5bac9529bd8d53aa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c14c307cf1de13426d97642f1257296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcacf44a9581a237bc2d0379b129935297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1e570b4ba8fcc507d3119c4f5f1ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6ce525070882deb1b81b24049c01b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13e477b6abc79dcacdfe8b47b89bd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05245c40d262343be65db804e5657b02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e2f477203ac89b4aa14021fc4363302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de532205154c921a18925a936071a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9590d6098f98858e18a53befdcc9056304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee775740465cd80df6670515334dd66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e4a06127a48bbd31e3cc10b0c5e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ab37c97923c65551585279a8f9359307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c88c845cc941bb6b0b7cf85f287e03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71f43c1d5ae0b95b580e53792c0681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a80b72a2e4cf218dbe698ff7796783310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f616ceebe923b0eda2732fc656587b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8543bfb10b4b727741d83ec3c67d8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4cbdb5dc04c50d8c47ff343d1cc75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a2fa4dd0fcda0dd0248ad97dcfffe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1553cb36609f4d0b8c303662ffa722315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb453be458fde091fa799fbb07f11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f789e3425d902a40145457de20afd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e3a23bbf694bfe4c6b6a318cca34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89933a301b7bb364e4184eb78493c5f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe2b7c6f4ef801e820fbea8a55d640320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c8d0d7c71ad3fc847905c24e3b1b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5f33883eff636d60c0c5e22c8d9af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bd8cc674ae8676462170f5201181d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5d156265a1c724a8d7a4039e764e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad96823aec68450786a850a114e23c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068e4a0294d75aae5becdaef66e80df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca509b0c4e2b9f9d2a957e728457c58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c508f9e4c06b7cc72b21d966a3743a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc03c294967b407eb3a45beec1ce2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906721bd0940964c53f1b979a39e746330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b6baee7c8b9cd0fa7fe131a6d4d7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e364127afcef64eada115b25907b5b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897bf5609cacee4ff1dcf0c8355e5f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e51ad1468353d4cda16abd1d7f0b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2396e14726cf1ec09b0e30a2e93de49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f8f6840d0140acefb970a5aae97b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aae2cec431348fddae44738c615c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9225d17b80141b4878c61f3fdee4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953ada5039b88b3055ebb04bd08482339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74214256762f993187ea4151647c1b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be9487389665305fc44fe3670cf78f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61cb2a40b13f17cc979cd413929b32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe53807fd6dd0e19da558bb361e3c22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aad4445fdd87315b88232c9a9e9790344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1b087949c3406e835c86ee6309a82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cc2f9e5e585db5743576d1e7beb8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8101f381595609fe06643f65cabb9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52069a02c55ee786bad61392bf5911f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea22f9e84a57eb803718b822a934d9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3615de6c0379be9289e2a644edfd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab956f986f6e1205c8ca0d747e58e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265bb8fce08053bd718bc13f18961aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e8dd3214d859a0b597071fd0aab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7a5b7e9f75f3b8091cab2d5969d00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b9c5389234f66da12d692158d316355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb5f903cfa253f5ab593b3aaab4ec5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac7154001805ebe0eb7ac7e5b9e153357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7c2a321bf4cb68363d53fd8ccf65e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206e32adfc0d239ce731a1308f2331a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceaeb0ba53b33ef4d3648245e15a8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3837445bc0f622ed247196e455beb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69a26b348375e85eb823711ccd0f7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5888a5e8be5008c50cd4c2b4f9ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a42144e83dfbb173b15083d9485735364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f672cb878e82fb223ebfcc7904766365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f58a5aa07910f58d222ae0c391369e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923dd17520d6ff0932f0f0b9616b80e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced907f35d0e7fded2907d5b105e0e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700856d265750609be4d9694acadaed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d5c9bcf4a38940357fc0e2c512564370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895205d586580395364adde7285b5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc6bb2033aa7dc484c0271fe0d0d0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e012e866dbd50cbf4ca0cb3cfc78b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e96078363132c98ff7c3bb03ec5980374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63901bae506ec08554feb97b07cecc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8de3151b9dc13295cea2d44bfcff25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e869fb72bb8d38e0c92c7f7bf115c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402773fa9f60270b83cb76d8260632aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e718b1aee9f475d6c490f06072ba03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acb59f6c90e472a5a258bd78c64b7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334bea6894033f2c87aade1bad0f32d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d550ed0de1df4b8650df4b774a426c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ccec4f52717de070573e55b45ef3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a45fe19e0ed4aa5cd6ad8b068af5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c208ec3254b694de20d6276440625a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06b10d22e19d4cfd4d98fcc0071221386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874a6c55a430db4e49144cf48983c58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae069da603ea6ea52f8186080a57ec6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb62e7f82875730a3202c8a398a3a6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b25871cdfa73e6b715bd77f7139335390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e25a44a44ec767bae101b8a26aabdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11f64562617df91461e4297c576ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82020855faf1efdb5b9c81a83e6d53d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2cea41d55a124b7a91a831f8a351e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f1472cb1d02f1499655f89ac8a75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe9e011f76ad22c49ea6e23d5e0bd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c060277eb07bc47f6c575e5f7277397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509bb0b1cae383f2fa7fba735cd02f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571146dcab32f974d288678a2f099c24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e9c73cf9e24ab5dbcc9dd55495e43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc208e133099957ecd4f9a745f432a07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db361e3def6bab53e0b98c19ba2885f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedb5a568a6c72294c8a003341a0533403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feab25e2fd8dde8392b1a0101015da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099802c2c2b52e8a266df76b49777ae6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38e96aca6e492f5b23e298f4b518bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bc15ac920e4a5dd91d19482419d07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a554e53bcb2ec77748166c0790ba1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e2fd7063682b264078d7afe74a14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a902d6ddfbeef37fe72fcf033156e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a357d80198626d87859de3705fa36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c5cdb0dc1e3950c0c1284a6bd133412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e137d8655a067a99b2bd8b8ef8230c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bea08f947d61e5dc7a035809674fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6300490ca5c0c236d50788c5395881415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e89d4df8d7c7e4c3ca0cab8807d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e9176b681457c21812fdbc2fa572a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb32c1f87c95ecca0fd1b2849df9661418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320402daf445b5458c7285ab0808d29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ef41f8e47bd5b7a512d178cf01b67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738132b9b88158a1b361e1bb39ba926421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd680f27a7788eba59ed042892a026422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c6c17ae428954a0115e6b96f3a383423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec32d0ca568832d627ed8517d5078b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187a9c2c434af87a26fc99efcc728c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043cdaebf9e818501c175fa0fcd6c0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77861fe3eb978defd59badfe23f91f8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57088281395600d71477bac6cd3c87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b98adc83d15fac5e712214a005ce9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7b2e8b80058a3c3d258047b7f9048430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9852498313de03373128b420640cad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b476b7575f2f79c9d30582a22674d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dd50d10c2431038d2d4308689b9e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd1f5e985e4ba8caa392b9f98d16e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31e08f7e4565cde21ab9d8d24ea91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c4d2e4977f9996ad51a57cf5128f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caeac673ce3e604be5793c3772a5ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8418b6d6e15ac7755a7e88e09f6073438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b07a8537d2bfecfde628e1a25c91b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447166d37b020e903fe7c2dc1b86d50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36283a0b115a15c2f2fb979d2cfcbb94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88357205624f8ff0f7c4ed53f02ef37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fd8aea6ffffec843ebe951f95c730443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e25da6a50f9771263993de5f19cb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b00ab2fd65685c50509df951f189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35854480b2d1e0ab8f6f158fa12233d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998cfb86c6dc39fccc590a3172cd003447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ce85719c5fb61fc88ef95918f4160448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e17263e84b8060d1ad04c066fb62be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b847275c6b434a2d1cb81540cebc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfdc41733e419da602ffb661385ffa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03300a24ac8d314c8f9b2486c4fbd37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454100236c7952a22deaf1dd7acf546e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ea928151211e2dd0889118a97fc2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4671a7e677b873fee2ef77ee3a78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72906b0c33250c7c3ccb16d0290994456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2af027209410937757923981c904d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60e1d846cc5d2c9eaea03f112f1dea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf709943032be8638f31a61c608bded5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e754696305113e627abe1965782326460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de00cb1a5eb7e41bab867eb2b39bab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8429c68512b91ecd8f296bf3653f3ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b22da5aeec2215238fc0cf520907c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398040fb4a33a2040b1e08c7f3328b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a3d39011df77393822852460058af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee0338a1570ee620c251ff3ab77965466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee539c9cb49071bcb56c1de65b84d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef765e1bda2a753193bd68d943058317468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9a846a813211ce3688e05e08311d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d6f78fcb77ce8ec57cae4b614de6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca9210340a7e2b538059584a140e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256827b28555276eb457fc6e35e78050472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21588d7f8cd5a5d6aea3180ec7a1b468473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393e38c28930e7e1b49fcd9574b10f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ff3ddfbb0122c532dbbd58236c882475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2391e7cab4ab908ba1f7a179be8154476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143154ed23a2ae639960a8ee2afed59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473c31dc02bad241027c8efc871c4dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ebe01a645d5a60db2b0e0e42e0c71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c42ef361124e84b8069e3f82e1d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12861a67684e91c58afb4bbfe288a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a153f6d56170cd4c1b80f9363a2d53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634333dcdef0877769bed3bfa45d008e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c59998ea8d192b135cc2f66689245484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c3625dbb7ab31b881e233a766eae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d063411d4b45a4302642811c976bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecf558a34e865d7a64fc51e5ca3303487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fbcbaa6c0ab0e701fb3e3a8357c22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe81ba81a5208b0b81cfc9466e22d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa460b04fc9242402c23d95459fec6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee589477a81fd5a0cd15c659f02a31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503a098822c55d282a8455e7bf8e9c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160240b39115dbd2d68398d99f888dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7846ad01a9babf295b56c1849735b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ca6b351afd1e90888fdd17ddd1166495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6a47ec92b7011bdd0a4577dbfd5df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca272b240b8be25a54cf6807ad40ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac79ce9414ba71d83aa0831bcbe190498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3da532b4abba228a4cba45914df68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffef9907b80425cedadff87d6535fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5124e4a3607c4a940273e46a74713e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ac44f9c816f49280ee8ad0280343502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eba7fedfca6743748721fe7c0757a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73dd2aa21df99bf27e00403187a88f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba75d7c05c090294bc29c1592ee5995505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdfe4f26a4bce3eac8f2b2780024d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163846dd029ceedff235b31d96cc000e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d20cab90a5aee0fc1576605137fd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ee48fa0d90db6ef1b189093e7926b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdbbe20a236277bf4a74013205cf1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ec64688fca526e424866cbed8ea92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212537f39cd503788a54f7f307b840d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f880c1614a958d08aad7804dad0ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdea394b7ee1b046400dce40f69772514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee556b78f30b83ed9ea12763986630ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831113fbdb87e3f83c026fb27b1dff3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941888ff2c8bffd6b87e87185912fb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302ab450b34292f65c0819e2876f00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6f53471e772395a490efa2c000bb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc636556d249ff21e8f2558dc0e607520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8d1fccfa8a02f955ef81b850391e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a385ab547ff7f1a57484efbe925c1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461368e48b338c1df402b7ed7877c49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78b135f62c33d88157d6864c8ab24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9cd337af08468b07f36c606a7114f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505cba576d0898409feeead3b697fcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f8e3885faa45026d15fcdc980d2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13800723b979a76867d8f7b539e94cfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4ab22c1772a6ccd074cdc792f231529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd5e934d8d032bc054ad8940bd4a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95b3e7ac511d65989b7dec63390b55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc475accef12863ce353171d86c7f5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a717ef2633aec0881fb36c656bc6c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3ed153246de96573adb51dad36f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743914441716780a7ac42aa548ed6bfb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12e551da2a79deeb09700732057ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515fa17e48cf33b0fd2bd535ece1cf2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de72bf5bbd615a0a12c02b876517eb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c063737a90ab5a782ea6397d38c6c8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c5526738842212ff49eb74eb5f97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1558fec6c8b0f175d849c0ffeb5a06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf923c86368eaef63d6cbdaa5b98e768542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f356f4abd6b33d17816356e7328b51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f1ed40b9b51df6be1fc49501065c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955fd84cbe87b7beb6d41c83e2bb615545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896ec15972f6d28e31aef22171afe5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80016908acde31deffd20b5bb8348c58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0ee2196eb4d633e256dbfff8e7f8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50539555be81bd302bea595004e24725549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955a7a205141250fe184b7cc95fc567550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810044b366c2b913ab3873dbdbc713d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96637cd4f123b0dc3202c1cd2176ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a1f25cd63cb9f07d84b2811e2265553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec2d7723894947e0768e28ffd61ef4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4eb47924fbd11298d7005136d55a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed60b52f148e0c27f106ca72a83a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7a727ad09e3da734c871821f3bfbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d7b9bced1c6d76e6fbf215575bb86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63d78c66ab8842f33d2c8835b59005559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0070c594e81efe96415a8665992e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba25d80bff425ea40c7f1516ebf523561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ca5a0dbc2a92d483573d01b39055562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a322df6a865d69c960160c87071ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc25c86d170b9887240e91103fb9be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f206cdfc187c459fc79189acf0e76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe25614c13a67d02388789d1a664200566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1d2c353333bb6d23d41796b05b78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257008439778fbc6908a0c9b50a4e929568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613678b5527100ee00b87c9ff60c72d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb424c0c265b4c07ec8c840604d6245570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff272994f682484d633d6d17d6fe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c87487ecf1791118ebcbc761288c45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6298882065c0e000f8b020c55886af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6d321ca20fcafd032161991c9ac38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dfc2f05ba78a952f4622a7a3dbbde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225abdbd1a80342c29dc45cc6495d5a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d32c17a3f61be4d13b891eec256b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f447293d5a11d6fd27162734327934578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d46182bd2ef23ea0c77ea9a7c7d93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355c6053f588f2a5772b7ef0945972a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d13b16266a6d89d326ff8d658e3db8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfa0afa911dadcb2189488395693dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab783b35692ffa0a8b6e05021dfd8590583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05975429ed0d8a5fac83434f5de84bda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc66103103d23da4750318bd03525c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4321dc2f2d6b6de409e230167794c8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbf0a9c709e26a4a623a7d973d13d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffff780459546153ac10bbe4c0abe0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8242795ab5dfdde2816ce3200001a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b7be32879fa082649e5b31534aab1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb4e829349f5e8d1d190f496010b2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea49450d1bdfbe17bc5eaa1dae832d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e30e9a306daeb422e3ff8c2c1b9c0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6281d205480e68bfacbcaa05d75a83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf779a20d230dc24baaaa990f702687595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bc81b30ccc1f3f74adc561599285b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298fee1de9f519d24a7c36ccb405d06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e502a467685accd5e7b809ba10520598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e22bcb1101c4a43b4914202a76cf9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d6198c5ffe7d81cdec002caa91058600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c8c429c8c683678002130f0f29bf4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96532cc260bc97774bf68299c07185f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03def36791a5efc940578adfc3734df5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c63cd5e5ccffad43afe90b2b9e5946604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded061079a75c4479541dc3309c0e546605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c593fcf1e60e6382ab32fc0e5366af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f6ca0e8181b93667610ef8f13895607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103ecd29e2f02a57287462946c90083608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a573eacb831b4fdcb35cead6460b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76227ec946bbf2d2e13a4ca0c5763b39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456853d6e74fb5366da2013ca35c0a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a061fbb26e642f8de93ce9e0784b1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdac6b55f1833914c01c6d27085fb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0b2f7fd7227e02910a06c256072c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c79d7ae6af34f6700981af9ee7e5fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aa2b4d4f85a641f5a7a686b658969616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecb1f9dc5c11c91f587334df7f629c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86717cb59168d8b75f7dd4dedb09b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563944251924e740ae229b1a1f70b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ccc187736c3e679d1f9b275e6b263620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52fbdea27674da0bb9636603803750621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74106d053debcc1fa9b152e27dfb5bcb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf542fb071166d3daefcfa2590fc93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3a8d1c304850b31c92f59ceac4a2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92445ccfa020656a7eb6dd355b231540625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6540caecd362ed60fbcbc374404d8af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcc4ed6f589226bef48b3e80fbf543627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb58ef038eaecec51c4c50e766646628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512aa650bfc7f97e976e61f74006952629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43a2baa3a0b748d2702f036f95dfed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7823fc2fe8c450a77d9d0b479c844db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee378763ac0dc0c88029a04f498c6a22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b293c1b860ca5b28aae31ef27297d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9f1b6d9218bdd66729791c360acb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a346186b40eb0b785543cdc530137635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8422ae1ba2657d866f2f86a10a29f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6469445973efe4e4574df4cdbdfe7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f8d0e65fe87ed90fb3f8fbf0ec15e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9951353141197e797d238d0f28d4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9adb2f27122c9f9d9bea93b1682342640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaca5204440aff94d7132271163b6bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88279fc6deecb7a2787a02a85729517642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06b2db39d631a01ff8888453f6d0cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeee6f2aa0e1af1c04bf64e82ac5f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4e63040d2ca1f92899e68d71ad259645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e950b782d466734002522441ad6fa88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d589752eb64efca9c9c2a72c486c5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719e415f34aec233824c3e436e02de7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103199702a7842b1524fe71b97affdba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062602b6138b21b2dc035c8acbe822b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06562882e79a795be7701c2ad26320651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ebaae46805e07bd1ddbf1bb8ff488652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a2c74f8a901f874257eb152af5df1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15112e7610b3d71e858811a6b3ff04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbfeb280beba7a38fea53ebac08063655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b285e5cde00c6f0ec0fb9470fff6b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389172affc650656b47c88514d838d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a9fd72ad1a1cb20d678bb781652af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026dc239efad0b03ab165fa0a16b664659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44add349aea8a37ea20f03bd08af4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c1e429dff07e237efc986860b4a37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd058835d5d86bdb23733e2327200f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b9f70496b65b6f8eb590d0eef3c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43cc20e0713df3d430bdc9d763b7b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e94f8eb7a79c1d9a72acc926c5460b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003344ee1cc78f2ff30340985b27df87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f88ffea60c357c73ecf1088f9178c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce564c422dfc99ada39b2ff97474f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b475566ccf64ebefcf63061f9b056669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544692fa1d702421068e92fc9d51ed7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e79c80d4d8ae2d01af8b64abddfa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b29b043b97fbe738eb28e39b445034672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b07302fd3dd120306a80401da0f5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d893458804619eabf89eef9ba22a0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a368f57b801ca17c693f291572cc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd10974736239d88410dc75153d5295676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6be2b033459009270982b8e5eb83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5aaeab8e765be006e76bccb069371678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfec54171af6c638075467706f789f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e187935b6eeed553168eb1775b16c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d4e9e0993bcde814b4fac23134b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3388e746abe8f4d0cc3d1cf76eb9cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5304535035ae9b6e5a04731e0fd082683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004b3b582c3c466c92d85c0ac26f9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060a4d2e0c95854d2eaae7861718481685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33741d6fda46a7bc9ab6abb729cfdd5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594ef716945b91984f1e3af23f3cd16687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26339d2b639e396919a2336661d71517688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6662d19aec780aa4afd48d19050ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddbd8478006ced2f9df91f68a69f36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63a97f4c13b30dbea98b9f606cd39b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a0b25bdb9192d4baa08f83f65e1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd454bd1f641b3910c19448b33851e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19097efba96cdc591069bb2942936e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a69643bcd72fa794f93957aa9fe3e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17227535005c2eb863e507416788e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9e060c137c1cfc4ce3baab8fc9d63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bc0239f6c0901eacb8ed28cd42c6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3869082c84524b7597d9916d0c3938699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af276771743b481669e879d13eb740b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be147c8bb82c2c63c44219dd31a8369d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d7c55b49531b544924219a7107e68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8544abfe3919f3858d9c8bb9f8c7b30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11eaa684f7eadbadea26c3e5098135704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb3620b2f4e7b82dc078511fadef5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b2ee881a9e34e059b3e88b3543e14706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232da1c5a0150f02aa6577a7a9cea9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc905670fdcd0d72aedfe5e5f8657b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124666f5858d4dd9ae558c399fdf8f5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406227a5520bb723058725d7d34cedc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35688bc8f611332c2961bb113f77ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e808ee7704dd51e4f6e35a4c761b53d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ffbd79ab5f6ecbc6c13a91b21a55f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd62024b34e68c6113d588f58860b66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb06ed929fdeba4bbd63412749468715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e50c7a5fd29ca800878ead88cdcba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be90fc6288a4c693ce88b8eee21c2ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba205c9dd17eb5ee096e33a4e10a5a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539bce536e35a76b4072a3fe8052002719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258cb3676ce84a04bab5d3af31600dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02987633e9dc39b31a6d918bc21aa8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1f14eca6502013721578bc945b73a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd8ddb1ed60b980a9eeb08d56b254d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23605474148e7e891549179740be3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8de8b659f4c02eb22c04373a1838725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078211197a4d63c8fdfa889022e7d1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c81cb8743703c993f3421f86e2fb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65340834613e73ac08d7c708e1d5d6ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2c05be8f6ceabe9d12ae16a5c2bbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db0db733d7f7e2fca212d6f50c2455730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebc7614a7944e2de615ed0e4f607dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8239fdf63d54b35b0616d17095b2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd65df9be05a6fd289dfa817b1a9c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c53135f6b21440ac96e393c103b0ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353970a3fe796fe606f6cd551cc36ac8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f48c7eab4a0ec1894c6330037a52d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e35e4f35977ec5ceb647876459030737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9c8c4961529db83616fa60959f189738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e3d1991e8cd6eaf9d68238ce7d9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d6034c7279902f9ea706637bddd84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3a6791929f2a5b29134d1e2581d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db515b6181b7f7ef40ca0bdc9097fd0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30cebf3dbb56343479c5161b2f677743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fbb7e60a834b87dba88f0ae97992d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4875c44effb45f2c31d87aa95a409d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db2d506298dd69557f3949e4cb5f9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0277f8f045bdfcc51f1e975428b86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15704fd2a1f262dda2708ca023c4fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf3e6429c740f4b831c8c23bb5363c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971fddbaa8cde1f4292ec5a4b87e59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc3fbf0b0ff41536c9b5721aae9e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e23dc8db81a80ac935f811b5beb3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761091daa0248bb7aecbd01cb9e3ec1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7179b06dd8742cf3d9be70b323d4e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bae9071d79e57c845cffce121dd1eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c72893cae00e37b267b123439fb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4f6983e5edad1beb0126111525c95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c085e02e90e90e68511aad702d25cee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bf49fcbf65d3fb81e0d7a425d2b0d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47083db45df654bec028c283a601914760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a44f254a745cec791fbacb82b189ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a7bf04235dadd842ed8fdeff41d7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848d08a22fcf13a9c908f3be3b6f3b0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b6c72cd0c058f2927be4061c77a99764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a348bc2c30ea1191045525574167f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f4d5b616827b5c3d78a1587f1c29766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5e3366fefa231350950304705ecb8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535883e50d6e2d5225479ecf9d777bab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9596105f3e85fdf6bc7051558c3d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac363365bc55e28783da14ca67fa58a7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9e7ebcac7ffe85b4b5158c9fc3f35771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8bcf987048ec309cb45efebbeb7f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d924c47dfa9273c328018d7077e4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57655b57e6f99b72ac2ca01122b4e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c3eb7bc55eb13153691045c1b9ed7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000587d4d2ea2260e9bd09fbe6ac14d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b56f4c99b041494be5a97d26e209777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fb581e7edc546624ecb4026418dc3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8392cf02797838a735d0b25feec907779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd6be79ecf49cde796e69eddce39d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e1ae40eaab466548c635409e3cac8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789d9a8c545d199bad90888fa9998d7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e25e56306b69858963ba02ffdad2c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb89b291537d117e2b6bbb6b329e4e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d19fef5584c9bc18790e466f4e523785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fb33cd03f117b718293402d355146786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94d14ac2fab9aed91c6f093fccb8ad787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49acad9365757249431955331bcdf7d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755313e1635887d9b9a39c81992c89b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825764aa5ed8cbfb1bb2dfbbcca8385a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cfcb035cac56bb90aa791631b261b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe34e18188e024629d260855f7446792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add090cb0635092fc3cb8007e0088a0b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c64cfb4d51c7f72e127e4a3a98c862794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685254a2572ac524c6d48a62c6b52533795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11824eef62b517ad02b7d52dd4946226796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e776c05e9aad81f3bbd6e5140ff99dd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3617f68a0e542db96535a211f8b16798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e85919a50e83a443f8153e31f4bf6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8151f2e6f91ee8b60cdd58ce7b97800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb76eee2a91f641800ebfef0efa22801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dfdce331eec6340ad48aa7e9338a9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecbb6f748de42a717d91fcd62fa140803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7786af01c1d10903a559beb7f71d2d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756abc22d067281766f7c3e6c63ff32805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dd1303b435a34680cebbb7aee6530806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa5327de679d0ff2e34dc6ea0276e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f69cd365209a5cff5883af603d099808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41178c0634c61981ccc32776fb7172e8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273d3ce172e2be28c8ef26b5803a3d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99ae727e44419d9cd2a58f36229bcb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669eb2dede9665135c82247d9fa14a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bdeb4b4a6eb2ffc400e4525895447813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efc2c3ff6df5c03b82312b591cd197814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9b026e714ad55c63c7572b643876815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b660393a105ce6af6cb70fc46a07816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31eb849dc67cfd5eac299b892cf88c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9db6f7db32bc97232ff212af5293a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30922a4c998d58210fdde8fa49af2fff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b43747bfd89d75b9c78542b56746e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811580655a913271d2e7a7fc3f81edc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00047a2b04604fbfbdaf0981010cac25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78e02df5759e3ad79dee2b6557fec86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0012676daa2d865229a3557970247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed47328fbaa4057299ba65ae8b2ae058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba2f5dd60cfbd16c1581d4ab20ec69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f465c9da32939a64f5c9122e98cfff810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc4f1f9ad49b00122a10f48749dcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fdd4824a95c99b91d65ecae0a17512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f2f3d908e93416b5f1448c752fc7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b337108a77fc0760579f95f117a7b7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07893b9966f1bcaafad9c8faeef2477415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3d2e2425b15117cc6b74239cdb9af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b390c6e515aa88f2d65dcb107de4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9760bb53775053e62924a1db9a8cd0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e0e157dc75b975fd106f28717bd2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276922a7bf48ea1568dd2772a9525d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad276784cd71557b060eacc9a2508321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d40e12252b67d4c84beab13cbb431322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72996df0dab2362bd2e21fc63bf7f35123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3efcbfcf7ee840d8b904c01282c2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291172a7b24e4a1a64b59ab649ca51225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4169b030a551312256344c507c525eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf245b2266fb8269b19ef3f146d3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675acd398c61aa82bf850e60dcc3e70f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419d2c4fa770daa1fe135d49ac02e2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d97d3a8647ed1b4fb5d41f8b81584830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90464d997c47ad0f386c566fd92b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dd68c73ae9c5633741579db32956f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367ac8a084651b638e5fb689b3e09633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fadb69bf0207e7322f998a46b1f1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd986e6674e5ad4ca203441f42fc4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc9a61ac81e641cd41678d632b52f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11212ec848d09b4ce1f1522604c4e3d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d1610049cce4511a21878405db23038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af7ec559d690104ac4bac0e3a9840e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69013e73656c028847172993bd9436a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d84939925682ccc341682e548c96b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582cf030a4787a01297e25b8f93c56d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f526e7ce65132849fdd4e9522529e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5458dddcbdf1cdf59c6157072398b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2a5af6bdc86fb77fe18eb7dc945ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9127e501d3918c4db9728a036208a1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0606940da68db711d66ceadf4342c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8ed77d6f6f633ef1773dd034cff648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a0b89d348b3a435d40b25feff3e4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537908f4bcf3b2b8f1f8b630ae553750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dabd4b85f6cfc071ad8dde65b307c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb773c5bf1659d3e45cf188aec5427fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a8fb480dfa3f5be033c6871e52f5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ba9b0bd59e52aea43cd6c09e956654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc937d3153bfdd3542eefae70865ce055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9de5ea87f7fd32d55db217812c3a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43aaef33590eef4922df9fb8cf32f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8584061fa0328856a17833edfb9a73b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe1b5578708c24cca984d859cd160d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf1d10099c70998415cd808149f5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09052d219eca4dc60fbcbbd09a7f8c2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa598e0a3a4eb8101307cf4edbc47f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d80f1e8d58425be42a859469deddb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e88fc70690009b748c35d62449292a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d02b8a4c76fffa6ba2eb51dc03f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b0fa1ffa1e0adb033e4e116721d0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103f654dcd71e4670f729f75381c01a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611c6e57736c1a8ae96d733d7c558c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0243215ec24d9b5b2c89bfe32ad5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d03af9a16ce107b539ade366948c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b024d51426e6f4a5223ad0a64fc2fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd333fe85bbbabd5155a7e132a926f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477f7c2dab2bc68462343578c21857473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05872431d14bd93c4402b3d3104e14174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a1d3fc13e0677f6010cc7b5daab0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7673f6d6752cf9345eb9037498a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2cee357cdb1d21714b785f610844977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ada67466a57b54b8f92d636b2031ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f430ea874230cab4620af6088c500079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcbca9e498143d182c2586748616e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ccd32cbd6d724750eda59965dcee481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb0295cef152b2b91319990910189b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20e14599c32716014e33491766842483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393264b05e33c6706d14a05ea367f93084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97a3d33484760d9b37cd4a999c16085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc7d4b5753e57ec6aee7d32c8ca4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd206cf64585616d67e22b387357825d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5afa1452a543c0d28165e81167d8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb0224a9662b68408256d11adafb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82981eaf3da78e6346553109fd78e9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494af4775881de639be755150af2e6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e938e917c4acc61e6a32193259dd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58990a036c41d8cc997a1aa4fe7831e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc58a37c83bea630285de0abe12dc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6454e26d2faf63ebe6bba786d16dd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99291d4386c1cd68fa2fcb374d7e71696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41824f989f8f42cf944d247490dec497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e0ca3dd9bbfceb33aaafca5b8730298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20798d4c98c6dfadeb25409858a6a8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88a60c1ae1ce0e12d2040bba356f53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6adc0f9ebff1f1ba67800c72aca316101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310703d39354c1b223eb9b23f5ada8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133f2c6a94a05c3b82d722539466f90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d0ff95cf8279b65743ee501092bfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200bb5b86fc4a44f31558bb9345f693105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b0cfc1d8d07ade0ff3e30e1241807106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0bfe4228f910f08d52d532448ee64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e39a0b1c58a28984cde94fc5380dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c352c27f9f3ae74a904d9e411066f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aca2a986c030878e20f255269e8ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852324012a6e23f297a260c6c6efa80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeb940c32c4c662c36e7d7688271dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131cef6b0a0d497176fe158fd18a5b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2619fb003b7c0b36101ecf278293c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1aaf9aa9840c519d1ff3784777faf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb04ae712de805a96ebfc1c9f820225116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3d06afe69009fe85d63bfbdd296df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e29949f3a301cdd6128127a632437118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a42d5d8b4a039f214cbde29934c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518845acea2fc3b2201d67757263a81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b47e1f238d004ef298362e2aaace6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c2536cf2d912db5ea6a3355a5db24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4e05d0687142b148f95efbc338a3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e2a98550039e81353c153ed1f8bfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdae676b79633da6116c4dccdaafa3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e294cfb10de98e9fb3e8c9337dd9329126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acecd99592db067056149001d6daac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f78426f7323c09e314b1a74ac98548128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260f48486a949619ee5aa389998829129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214d9ba140057712299672dd35a151130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c923fcde6dc6054e9ef78a5bc877ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e224fad4fc80c7563e82170f2d82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b185e9b32b208e33c0062d4b1403f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd333da2ae377337589f1aadbadb02a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a31bebe36bc6aa10ee839a9ed12e96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8117b7173358d19c622d76158f222e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e781a1b10700825b2005081996f9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7350ea7670c237bf43b76f0237ba2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc30aca0c3f35eab4839c865310bce0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00ba5b726dd2505ceb7f083aedcfdf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b27614df5061bb689053fb59470ca5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4246346030413e0bda4f981d00403142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc62665b5394cd42a73ca04b822f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320954fb8e8b9499c2fdc2533c35b82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec632b8bd2ff88bb08e42a2f0e20450b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045c1e38043daba1f3191d3702cb6e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e40ad2c152167a3f4398096fad60e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ef2e7b41c2504c26dc4f9b9824812148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff723f50b6a9afdfabf40b775e8d45f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d813bc4beae15078306b9eb7ad4bca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97e0e2e65b54c51c3523e92ad9df47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf2a1538772aee83f9e32881a4627e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d16b7f083b9b5b0ca5ad125f4343153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b35e7775f8478818ef17d30dd2980154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf2523d8fad89c503c9b376eb0d772155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88fa671948c2378fed3a430c34f82e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec9d8ffb7f5ec74ba26d3138267c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe695083a0e41241e2d8f58dee7a4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889a4edec265e4e1ad3901b4c075b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5f220777a89540c8fccb047d4b8f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85fbdda4036b3cdedaec287e426c02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b98bcea273e4c484942a362f87b6a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c1c609ea9b424ca6252a5d4ee9c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e2d6abcb20000f38c22aab01dd85b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53460ff6468703d7bbf6d86571cd92cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9d3458ca0a2faeb8e0bad40b1539166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578f00e5f177ee893beeeffae3dd1e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ecd7e474e902f5a4835c8275191b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dacfaca097ee7dcb94932e71ce24ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c58cac138130276069a30ea76916170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883ac0019e5cf7427640a5ffaca37f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f719193537b31712e332454c4e28c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a51fd4fe0f8b05c64fc725980b7c4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0010055a28edcd168cf02c6677911f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83f4f233d777514b5a72ec93747e28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29bd9aa4d645f5c56211a58140e99a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01445a91639c19451fc3370432dcfe5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc926e82a8b509cc0a323e79c27422c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04227b2ab0318816e519e4810c623d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527d354f53fbdf11f05a989b93afc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33476e6d2e28a34cd86b84177dde47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2e27b7b2daeb81842d3b8d70ca491182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb51779aa9ebbb1b855fc4b834f81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ace671fd5027c0caf73bf5ce73e64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e3fe7660089bf9fadf8140a304ab7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a81e4594ab74ea7c4fa51220ae45dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efba68d0d20a83db39663d821969655187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cbc647dedcc66dd42de33741563d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f7501269138ccc51eaddaf5e95e85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ba4c93edcbd850a723e24f3546ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb7c77cb3024593a3869a1298c1847191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b89ab773da7c77d1fb11dd2ec056192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096770ce276a9ec5f6f6e2ed2aa38df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d895118cf42331227d0434565671fbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e051fe51d88db66daa4c098ea9d93da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95141467dbd2619ccd4c16ac1738df0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cbbeecfff4b8d9d49fa5719b4a2c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af78bd992b02323b56e6ad0e325ae0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678ba45ea2c7bb939e214ff0fbb3f2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef534af8869a148d9a1b99f9dbe72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07420a8d7aef2aa2e8da8b8e63adabf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3aca452f2d2b5b801386a5562e6c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d82dbf33fc2bf28641da94761e697b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7d999d4ae139884dd024d2a780bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1bdd8f3fdbc633ec6b16a1a9235e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f5d0836ffd3eabb8a2b43e63728b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5343ac522a9170367e746ea8bbba2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6c34a77bcac493fdd35200517ec52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0c07360d377e13f2cc56a7a064db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96724c0787e7362845a1549dadc312d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace5541b24a94de5dcd62463c506f56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd999a447c0782b43e39f1ac18625af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aff65fdfeccb96fb88057c84732766213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c67979adf5a039aae30c5fb1a1ac62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e315c1838124644d63857dc5a3d98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd926381e9c1611bbc88c7e3a626dfba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b22b8fedca941eb54ed8598b14b88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2749295a108aa1948df00d9df21342218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24715f6e39e180d00e85009c5664c3bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4e2a03d04dc116a0e259e3d96669f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33181ff63aebe85c70b7dfd82f2db9b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a2280ef842bf96ff7c115eb50c0ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de33f99723d59b028dd93819bf453223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835a6f23dd77401e1bbdf9204e03968224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab7efeab9e3179ea235cd9ad834c6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f214b2e517e53ba17f4464749d31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc11a0478403249bad685e39abef98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427dc4a53852bc4d06f74179adc0d40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bffb5bea546be12f0cd56f07d2dca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd1f4d1cc832290a14ab7a30e2c9fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85bcecef99908aa68ffd27e43c561231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b5b037ebd1070772e6ef18cefaff4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92df9e73b45116757507b5eb7c4fcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37a12a77427d0d0203600aa5a294f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc1a6c3f0a54a3e34d8262841c0101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88c3aee2e2c0e370404052b310f815236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f237aa1a3738a373174b343fdfa6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044c4a36bf6291c406403c4a079fc8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad5799beb51fa5e069dd264c0a183d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6de469ba828e3ceb7a5e3fc621089240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab02a5ae9e11a089e9c207f335ffea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8e67760bf3e4299460a66017815dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98e667e5c150b7e6f53384686b8281243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f961db7ab22a504392fac042c1764e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e270a128f32dab169747acfa745d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d2bc1ade26a0ec7bdecb164d4ee5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07a94526cb9df6e995609f2f57bc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe6f72bae456685607c1b354fe1306248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7fb9a6be8e2a2d8fbb0e9d570bb60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e31a122b91897063f8d3ed22bdfe9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b64b1c6065d1bbb73b28bffdbc7686251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10476b92c595072f54c7952ccf427c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf394d3d7a0ca3af65256a2ea93248253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb111f4d8443bd95d345c07d880b5183254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba807cfa2ee5ca2a9d35241065d8311255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1d900180a306140b63e26d8d486df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341cd27ffa7cabdd01eb4a9224fe5cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed438737beac21c5329bd33d1792a9cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cea9f8b5458baa3d8ba149af6a1cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a6662cc14bec9e4d31b84e0f9c1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94841887aac15c1d03da4ee777a2b5ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ee518f66486d3437ad318e943a46d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b918018015c9c8dbe73889b12f62f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f6495d6b051fb8cae9a66541567d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862dc343892cab429497c2e5191d2e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21996e8b5dbb46813fe823a51501eb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef219f2c75cc9d0c03b1c0bbfa189267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62064a052d319ea54c923726d62a5728268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12e591f267ecec1e3bed49f15377d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68be4e37d3adc59560ec685f0a3fbd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a824e72d7f58cea4e71bc687c3830271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724847d41d419af156101348a12f3ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3cd107fc64a7db9fe81a172ee3d0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889100cf3f3d3f94f74a428646e4d39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac2593abc021b3478bd7b1bb838b1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcda881cd6c4712d563e57c82f2ff3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a9f1dcfa449bef3c04b5992056ee3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ea3bfa392469a28129c2066fb9954278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34823e64818cdb1d1c888c1d539e391b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ccee334fc397b0b1584e0c827d0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba9a5fee3543eb3b37648fb227ca1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ce57655e3d7c8127da1a201e9874282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a70f60d20d8789a919dca6a28812283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd736c7a3ce3a1dad2e1149cf563e114284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c1787783228722dce7ec4dcaf72b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1f2655672ee10433ef23175eada7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b76e54eeb30a720023aed548bc7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c9ef36702d18256026f2ded5dc833288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72d6bccaae7fd98ff0759e31ffb353289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82b33a150b13ebc9ae182f40bc4aa1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fc8320347660d82aeb3c3c466859c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164575f17e5e08c7c98242c793d8c59a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763599b1a12acf41ff585da0bf849b5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394568a9a9fe9a658d1a9ca27b8c67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3a4f5e1fba7b150521fd0cb06d6d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b2b5160e4b9b259a22a7f567e852296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66375d5fa13f399401dbfa3552423dc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65467b51348321f485374a118f36758298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0010bd42800108deca1e05b9d67a086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f229387482525ba6a39d5c5d975ac73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ebc51cfeb1c4cae28047f9d4b3a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c46d30c06316289a42c9da0d8247e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da08263f2f638cc0f965d4d9adb8116303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14302769742a4d4565872e58a0f22386304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779884c8dfb0a3f5812ac16d7dc7350305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e27cc69bfcac0ea40e2f27790beb03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa65a32cab37e9f05eb99bc964d8cb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba1af73b5acf96c9e35c45d6a2a11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e13851703e16e4c6dab01d2c5ba61a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371b91bcf77ca3fb5d014b6c41ae0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce5682930dde990d4ff48bfaffb9a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867c5043b7364ca995a2daae9966d51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd05beeba3318aa1f7de6172ba52aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b20ab12e9980f17343ca6b8b0d1c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faedff6aaedf049ea32c7950adaf581315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2cbe2be5d5cc9ce9aea1ad04663cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db4d61b870b4583359590417e0f8bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fedd08c9ed875ff749c20651f46f0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0485b88c9ba7830793552a012ee68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4e92908474277cdaddaebc23085d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd0f7c496793503cf533092f11b62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266812ed89c0330b81dacfe8bed4ac0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2ed2c50266fa7499a071342009c77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2044e90bb773473d4779b66bf2872324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d994b7abdb64a2591d6931f6299db9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963549fa8b1001381016640c3192d476326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f406aae2c7b047f4495e26c6f21fe08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5a1e8e93515fe6da03c991261fd4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff838134694f351e905b6774bd34b4d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8530dfa03a874c360166a9ef0bb78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee46b00ee38952a04d0882d00d50c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66387948dea0064883c7629bcf2bfb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23f26bfdd3475f86bf598078099f57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e130cd6562599c897a7ba583aa471334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb56bdfb953419a582a79957e7f43f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586814c0bafe9feaf35b7238f3dc161336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd9716bb78c041bff3998d6cedbd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954e32e8167b69206ce16ac237faa34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd961039fff1d024a4120b773cdb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c398f27adb1f30baa99d9b6321d04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081c634f5345a84b22a4dfb0086527c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dd18a002d3f1b8fd728cc353d0195342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0d0649489b8dc632d978b9b0e714343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec480a37dad1f733c92588339a8800344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb3ed171fe02a5a9c0d46290ec546e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bb6b0d58560ae4bc65db7e555238d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb1761b853841f0a3b820bc3c7e7c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b454289cf9cb163789d0bcdf10baa74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd193f5740918403e133590020cbad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87bbc1cbe170fe0e6f9d17021535f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9992c9f440b9c8bc667b57e38d9ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dcf8dd1f2f43a41680e429e4f52bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19037e0bf794d65ed53d3bbce9146e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65e237aa5231c9eec5aa95c1bd710354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57300df469075d17ebc0811a4a1f3bb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e8a48f53d4cff0e729ca225671ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62020ea6787b1b54c463d7f2767928357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51191c97e2a4497279772b032f0cbab5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54906eb4a5a70d2e47143adf8ab4ba6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad958da71f7165e880d1448d4c647ce1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50b759b9693ec4b287296d1ad3d648361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394233961c84b15a4ca994e62fb376d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0304d3562e378a6afd9dd8e9a254b50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78186a801a9b293de1eaf6286cc6a8a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359393d64aefe8bdc5d7ee9b425ab06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685351b481904a50d38a41b95f93bdbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b871ebd4fddcaaca4697d452bca6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee072f9d3acaf95903f6b2b21d5aaeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1d72b5225759a22dd11472f77fb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3ad503a2be2628b310e4ceca88f29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68abbdb1ffa22d4bf5074c6fb0501371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad58549f62c1030cf32ac8ee0a00252372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746332efdb02c04a37885f0054a148c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59a4ec60370f4e356119255b8b5be9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b260f5a3f71264cb28fc2b1bdcd8b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9f8278230951a7612247dc54be69f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda42f9140e66836547d555f5241a988377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4beb0999a104c116a2c56fbf1493fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555afcd999c40563ae6810f003feb70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31d9377bb479331026609222b2c78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3b5f9a208556d03985a26923cb2c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff439f52273624a631b875329e5db6ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617b4593c4dd6c6ae1b967fda4f8dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03970b169302e67802aaea86efebc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741a52085a2c957adbe0f70117d180b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141e63ea6bf28c80864e647ea4e5e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef17031e3f3cf59ff1a8dde12c3c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b53fc3f2be1b086491d67aae8ff260388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc33ac43f3833a0f06bdb020d6115d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1e7843d104e5bf0d4165dd6b9b52a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d466501ac0028ff0b2e3f7332b5b9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a38283b1e9c1e4d6dc49ebf1b4f379392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49336d21ddec95af29da4d010ac15f59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd26e9eb8e435038df00fe0964d2b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552b6857ff0f5ee87e51e446d13a697395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0645c3330f967b256d1cee18d94b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccf7ce1af09eee4ee08ba182031798397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd2f1f189e9f02cc17932729b6be8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad48b3541f9e89c7c5bd7c358a6bb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8063c080e1df7cf4b82f74dbc90e77c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4482194e9bb1b0d8681db924810c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cf8c8c11d45a51108c3afdd7c13f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d43dfb0992fc1f211e5be4331644e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b4590363295379d3844fddf75f342404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25e1fa05c878de93ea9b56b78e442e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dc0245f8342993b83e133d7ae0e4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2566fdf969909da98d2501f1f731b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd89759e6e009a5dad2f1d878f7fc9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20e698041f31e2fefbd202fd9d6c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dfe6014f136cc5f14cdc9a9160153410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1f25406ec259bcb01c40fc2a2ee1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e874c6414200fb969c75b8efe873d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04bc1b091b35c6a2965b151d1f8349413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6c5f19915e9a4bcb3b2751dc6ccf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f94af47aeb8a3bde30402c7df1f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616427243ee744407ab4ce414b3f3b07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e707c5e7c12ab155e94c44812712417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ccde7e6f6f82b4f0af705df41407e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01774c0dbf7472bfed37aa00a3809b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ccb5dfccd70aadc7424b1131d8ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c79a271069dc15f741b9fe2d81574421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b37e4472152ba16f8d6d6b72dacb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144d77c94ea89974255f656bd533b40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b12cef54f95932aa6da3ef601f03b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230df53514ab7645176fa55915cb97e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd122771f5a04429988673ecd6171f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b06c525ba9f841aba4d61e5884138427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a72f100c66926ddd5465cf120286aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb987b5e32550ea48f241444aecf5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dead020d3b2c67d2e27fea42d3ee6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d02077f9431935182fc81c7745136431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22622aa65bbb14b59e47ab6e085678432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854975a9e3b7bfa93565655e1523d16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3841ea0b5aa71b928c34845ba6c7301434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd270c44b74b6e52906649603f9760e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59764e72d4555e8d3b2aae2d2c53eef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bd66b95f8aa491ed575ee1cb8d6ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0972f545608c6fc7ea76331351db9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689dba17f5e41cb8a7ee99c6e20ac0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176fc19c7fd63b602554638b3501551440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85dded099525e1d340750d1df2293c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94237f4922a4c50e962532ecae9fa0ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0558d9168b680f53b7e27e517c66d8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec354df0ec5ad681c5f0b754a03dcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4468a2c519219050beb0d5cb8d2b8ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d50d363e06ae6783648e3840f225446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ed2593a8b84a752256ea5c530284447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ec1d6358ac6d6d39c926c73c8962448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723cfe2c66da039cac6e4a57b131844449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3af61c374a84a01ae974794661acf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69812ecc84f8e17ec6c294d06e57d70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72502afd8831bf8e8b3b3e4dee01d46e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c21ce2aa7e2cb4239109bf460299b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2c37d7ff946ae54d0d8b37eb83cd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5405bb77b00fc5a4c8096462aaf5f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e156e24126e8d5c59e0c7c94987831456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298eaace718b6f6276fd623411d7d0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e21b018d7061e319101270387f9e6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e276fbaeafac4384e4b28b5570454459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584ea7c6b4782cd059fa6e3f3270c85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe6a2e8d45876a474c9e6eb2d17aa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4db078175f2df2b3edf560e922b5ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02d8e3136fb1a3896083d4a0a610e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e29a6094fdb0c39e5241b6e46a181464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a56064c73b3dc9dbc60664d35f64e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aab4b065d124dab7b66337c81d6cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eea498f7878abb54637b93224b693467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae269ee236dfc37acd396c45167a34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada3675a24c125a35f52d7cad0ffa06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b12b7d2bad173286750df18d98f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c15815f69cd656ac4059083ae220e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffc86411ade34305b21f7cf0f8f997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761822fdb7469e07a25aba419d53e97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61491e32f43bfe0cfb5d11f70ceddeff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34022cb2c8e181d7a01e7202350bd32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aa41cd5b59f5601d0624f0470c21d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d27853d551014069fa3ce46f7d2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275d5a0c25d8053cf40c5fb876d4363478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b533815915b2dae22640bf02488c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1919bd7f1e92e4f760005ae17ac0a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04f0a2bb827019f5f9d2a1cf430d71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74568fbfb048c6117ff8c82c64ed245482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0de5280c21b7ba269eed15f9485dac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180029485dc966ffd1ceab1939bcd7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b93e6e6677be87550859d13cc5e5c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affad647cddf4e97b890e93cf18f4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d516779e4b72fcdc8cf424ef54f5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a12ed844c975be9bc8350bf1f64d7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a46181f25dcb3821892f287400904a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001219b85458de7dd0829529049302a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd32c71957a810f4ac5ee72b2031100491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcebe1888a29a58fddc5cfd60361c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991a57966c3c677d8d8e66eb2c1f476493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406e7c6713306f3aee1fadd20820e32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58b2d65d84018b8369c45e4d24bf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b459b592eb53cf890a75015175b92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f0f9ca592b7e2a6f3d4f159e4cd6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe929511cd41a110733ba89927bd671498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7bf042b73058ec2d836be7c25c386499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e681061133cd74f0e2b0e606f208fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e8d7b027a3dc3e3d5df3971b50ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54179e7332a3a076e16440ed28edb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c991d424c3d92b59f0736af73486503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0824852fb9e166c02fc2363180248d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b26723a131719769c142184f43ce3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0b1dd7f31d70cac6f14912f9cb813506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787f6d0d71ffa0d37f94b800d240700507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd20c087c48ce16666d782ff226e12e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547415ae3c5fd5083b2731b3b3b1caac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dfa467471fbfd362b1748fa9d4507510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fed8bdb3ea8294189f9bfd30bfa26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574a49a707b4ffa154f92d5c4c3ab3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118d6b9bff366b76294c5ce230dda51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3502e3e84e048bba16ce16b531e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bee33d93f0d4576d9f2eb101e3ff5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8536eba45e92e9bd7bea4b4bc67e58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2db10e0466fce495691b5a3f803c0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c51ffc1c6660eb27e59008b7293a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1e1f73bf3bc9129a5ac2c3886ca83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20480b7e5fc39458799940d5e5d23ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314269cd79a1a9a12d07516dd0fa69b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a302e85c8bf9abbe399b0586832bc48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfcb6fe089ae2cf86c0731af5154a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cc7a0cefd62260f82783cb268c67c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcd2181b5edaaa72d3d795d6b9a7ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a462fc114f96f5e3ca81fff9cdf6f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b5ba96287c8216838c676fb88f868527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a8c092aa4f31eb61c9a93cff9b092528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a964cf504bf7df8577f03ce61c74f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcad624cd845a0cc792ffd29f0434c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bee1b7bc761643862b0a4a9c9780a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236feb9b96a654864d4b55828b11c7fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375eccf3b2ac25ca6c72131b647694d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dd0826dc92dff5331c4b7a9446e57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99634405dc44d617ba8d7b76b309d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093e8774f64d2846a7e782cb7b7fb28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa623a7667d956c8192cc03e808e3b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97543a79ff6410140972d3a95527401b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc8e5f7005e137f33f8f7f213861d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3190d05077cffc355b6731cda3f0fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6361ec49479227be837e9bd25b878541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5b69354e4ee4726c1da0ce77bb69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5a1755be3a9b15fac0a51ba984645543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb36a075c333f1aabf9dfa45ddbafb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e117bab2c0fe09867ac02c9b8fdca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dcbc5a6d847b28be2ea7be949fdca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91cc023ef03a7fa9814a1544d6862c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a230cabe1953f6d987f09ea74fd0770548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08aa821f830f12c60bef646183fdae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f69b86963e2e511d64a4f6bb46623550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e2c53b158ea96e830d5c1f3e1f846551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfb106f5e8aef1701716b99f525a3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806faf6136d447d5df3923cc17826e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e78756812e2aedd081c17eee2a735c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd91f387acf68fa2167c27bac251df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b6a20d9bd8f11e3e967b1836753a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5d8516786c9e91f141b42042b8ae3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434c0cdd0a58d8029558c08722dc4e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69209030dd8130851e6d9580f40c23c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bef7bb52a9aa7954648dbf9fd9c97f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667d5d7e5f438901959cab4931f16a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502349fee8d8a4040ace4e919652993b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2945b9adba8823dedf800f5392233563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44d9d7dc9cf39aa85caf4b585a5404564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098c7d0e94cf1b7581bd0f2cbeca49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3007f60e38fdecfcdf4676253fad38a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a2201a7978cba92560c5b372912dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a6e3c20a14c370309f8c624f1510568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eae9c5e97c1cf3c7a70d672ab3f67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684f99f1470c49981fc6856e7dcd2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a158e56fe09afa2d21e20c00da50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d40b6763f2703ba6bac34df09aa9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922af530ce992579af66d62a9a92130573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a8e553733adfd71d2a612e2c93e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb72902663640fa00e0f378e3918dc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b450fcbb95722540fd11798c87766d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cac73e967708319acf190e97043e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c1791c0158fd11272b0f78d14890a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4c02672985e251fd517f729c2db63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887da54789d037c3e90278064e4d462580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c65ded1ecabeb53be3394989465be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29e2d0d1af80802e14eb58b622c382582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42175b8933aada195ab652ae7426a597583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1923d893569b2d9008b601c228123584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397d780ed9f799d848090cc156d9ace585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b724cbe25c0bf29fdb06a26ce195a1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef633136ffabb31edffdbd07a16733587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec76e651ef0294eaf991bc7d070d33a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fb115097038497b1b60d5dcba8c7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e094cb9a67edd737b9fd8c1dfab22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16750ef0a4271123d5481264f9dd9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1cbb885e43e04524436c06f338d5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65771ceb0df6254d645c7eb4bc2599c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35154a1c37c58f863c4b10409822c1ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4757bd485e247209b3574e93e34355595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02c681bc789a14d87586ecf9f1f4a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc257abfbe1f45148ab3d29ff5ce6f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14824a40d0c91b30979d91851dbc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e3edfe6cf92f6ad5a21a0bac41b0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a29dd3aeaba29bbcf992bbcd5388d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69174533ea920878b415e3a289677b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed926f6d4c00b984b7749a504b343a20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9199696c8c65140f4f0d45660d809603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c20ad27787c6334ac14665bcf9e5b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e62cd11395b4296e6530850b205a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1619fe300f2bed9be0f90a3aa6f188606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce89ef703ad86fc9e4ed5998073feec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d979dd4e54e02560757fd7e864c84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755f3ecb86fa8db84b98c63e0fe04fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb032898b5d706a09fa8b6b3f5d55578610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e45ded25186fbf474a1211fd8fc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ccce76c4cc378e0a44e4232ff8a9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240e1d6836f7ad92c8027131b2216ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160db240216836a39c99dc9938bf12c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a554dc9c8d75ca919e1641cc7c41d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5711353de61fe4646cbc05f140502ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b3a59ffa58857affba1465880dd8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa4f283c35f6acafc8e52834e12296618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72a0843fc706cd4435627e52469593619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3221bf76701d5ce0865250155b1b6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29922d362129fec4780cb31287682f48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7af0cfd631dfae416f72c74faada622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05686fe953064c8b0f8a36acdf994e60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a8f767fa3af67b52a30c9f002762e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30535e9e8bc5b26f39d1b2c4b141424b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba32878e7cd120a5765e45cea53ea9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c4a2bd95c14c2525d07d733a9e521627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d94294ea1429287ad09d96cbf2bcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3cd7ae9a78c4d0cd83087a76675d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d4f802cafd4c7e5e437fee2b60a40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1163b517554aefbd25a9c2d9caca7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046cc72ab8f1009ded2c7aa2a670513632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb3d160d31923c1187ee82eea24a96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c2df8bfdf70e5665e7f7e00261ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2355d3d78e2523c375727398ebf621635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce354f0205cc470b74a656a71a1432b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb95317498bce5205c3e70ec3d13d86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442e74a123b53668ec8ef2d31a325b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe14fba7e9f0a9eaba46887925cabc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43be1b84aee1228a852f7f15a09f88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da513643f32426103f00ca3083c38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0bc0256a663445e63d265de779484642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a02a7a1573bfbda42c230dea3b00f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656e0a449e95907769941e8ebcce8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120768b9e37cfaea9e2b2714e9119fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048497a737199865016f4d68e0ee56b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768c3caa6b8a8ae8ec229afcc3d084647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade8975d456f25ee427eb300a3a53e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73bfcd96e156e565c7c244d00a1559649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c87957d01f09b0332503886bc5974f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496cb8515aff29770e1181cb558fee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5762e94ca3d0da5dba21cea3b176e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4840c6e90798d7968765fb6d341d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31859585fe672e7e6fee74c8a0e1511f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d3424d1da2094fefcdf5abf7ea7d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402f9fbc654cbe8fcb4fae05a0216a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf338844bf72741b24e650469d1c08f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77b6b9115fb2984105af752fd9bba9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecb9703bdc66fa968c572837ece7db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a5d50b6200f9dba9bc5d2c642b7d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b6ca36b2757f2f5fd81adb27e0796661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9991482b1b3b57c8e50a4d251e460662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab259a3034c98dc7f629638794bde6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac39763a29d7f23058a5752259e8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8ecb14b71b0f3a65700a4fa363dc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5622b63fa2e56f9862c2454f7d96dd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1bb22ce23e4ebf3ef5b399b9456d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f1128cf3f75f6ae6720f4a34fcc1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200c67f047b070257f235dcc0c7a70b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc55e1f195b7894234a4ee6dabc9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a0bf9c22e3694994fec37de6e102b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c95076439ccb952d3ffb3df22466672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143189ac311cf788a9ab7d2a7bc09b19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c1545c3555f33f4928dc2bb1c3acc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c2c865f569b8b3164b7bd8693ec9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de460944172fb5fd8aee1459c4de6f60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87dc634700f7fc950e88ca097d40ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa4521e1aa9847c8a0453328a65488678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1caa3c78a80c4598239a9a7d3186679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8b59dcac8a3bda3a82134d26daad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9682eaf605dcddb8892afa566d741681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467e02bd0c267b90de75bbb2d3a1d6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fedd25755bcb81f5fae12b7eaed14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdcf5324734d86f6e4fea7a6a2fb5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3f81bd16b5406b9d373e1deb5c848685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e57133d350f2373e324c35645523686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89581f83fa9410195256e866f7a13c7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a090fa0b052171b15040e23b22a37a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e77a611dc22317d4b2ee05d23cb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cf3ea18c292812bab249671ebdf1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a36afff5ed964a8dc5bfd92df63f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002efefcee42a3c76d0e2d283e27646692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f3e35c6a610d4b734245ffb989f12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23206f2f43a5daf8f3e53a366498dc74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac898c2c0378ae4d356156a483000c21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5b43e6ad91a4d4293aa2ff307df63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9055e23af0d0fb87c874ff140ffa1b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06185e2a7ea25c52ff24c67183d3d733698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2dd6faa9fc95cd8f8357b95115381699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4ae724d9dc2d13da072bdaa1ed3e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca63363f4c17e10543720e10ea71845701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d6d8917308c1048b1aaa35e63827702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34a7380b5da478dcb61a0576e52f2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfa6edf50375d48c68f77589b3a10d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0c16c2e1541822fa8d8d341822c3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85735dd2fa9bce5cfa627a0e8cfabc32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc6e051fa95b27179e067ec17c136707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a722915ac4dce096896c07f16ee9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5568ec2243b329c7732095ae974a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0b6a256e069c25e42d82414a8a246710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b321b886bf2ddb3e7b22a9f8adf58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec2b606d40b64253a7e8803ecd187712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7b8bea1ff7432d45330b704f722f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34228b1866e98025afc023459995dbb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35376199f2b45914c86fe2b1d6bf5c8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cfc4ed909fc17e2d03b787ba94eb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532614d07b66312b19d9b7b57c0d2ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48095329aebf7a716327c4ae23b46dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163e1b623217da8b756290a34367d6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d5409d9b8cb75d26bf97142f7a01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e1fa074f90c31dd68fe2601b6b85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816281b86de15842d9e966f3e017f4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a076d8dc04776e93f840ce0ad922723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5500fe87dbdcc405d7c0b1352887fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384b15c2dc8801be86b15acfa2493a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829669bc5f48ba86a201dd0f4c765598726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e54263227b9fbaa5867d0f0c15abe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805ede7de171b8a462d83104439af43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e495bd966fe4e7067bb24c63cafdf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310052cdc7f6e9e850cab605a25c23c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10a4a8c0df8079997075bfba83a218731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683785c65e0b1c8d66cfee858e2694fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb371d9af379ada2377e46059df7dd11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc841d983998b1adee84fc781520721734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282a01d45125abd24530ee68aa0e7e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90886d1421272111a180369d863e04b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9555829d3568889e4fb72743fe1c2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5882ee569535b179bdca7f15cadf439738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f3399c847aca07dc82a503d4903b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58e29d96dfab0da9fa89a57810789740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38b80eaddfbecda763d6078393865f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15344a6a9fdf3dbead8f89ff39e47b4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac25fdc51c9a4094a02444f55932b51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cea943fe99b0927163af6639e50f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b07a31d8527b0186ae0a6c5d61a642745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16322f9938a02d6052f9b81c5fafe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b498131ca4df7e4aaedbc075404a26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba473096903bd23ebb8794212f6a0d83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd484869e3f23969483155dc3fbdc89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc41486fab0777fec6d080960f16f16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354da503bf747200a960af3d2c1c14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f661cea2d3d025ee5382f1dd9069752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a2cef3c22a034cbfcf13b6bc8bf3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabc029a0e8a7017ee9006ab7921331754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aaaac6a98984eb0028378f77c0516755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c51e1fa1918fe5553773db76f431e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c35297b665d4700a740e18cfcb527757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999458e4633b3fe18294b06d27e84a00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0739cbbe618e1f41192ea94b0778b70759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4123ab92eb699b7296aea942dbc9bd9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d0f6b8cdcc2fbf2f80fef743dc825761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796ea11b20c0e5ef79d63d7e8d4b597762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eddac689ed64456a90cba0e4c6d5a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb5ed102219ab8a720134746f1cf70764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49f469ece83262bf4c80e2ce4297f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b97b8478e494a72c6f2aff09f6fd6e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f2a2db8ce3e6c0258356c53596531767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>