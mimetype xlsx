--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405414755458646a4164ef776dae8fe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eec5bc46d22d076d6804fd6f8860e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32778077a1c75998c141a34b8137c2143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56071fe5ca0fda67f5e5169de8391c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a780c620e0d9fc9a605dbe5446e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f717349ee86382dbe0851e46ebece6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff2c11770e43d0e32e47b841e0c5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edc123653eaf3269398ff32ba2e4748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b50ecc2ec85a5f5b443faaf9d52a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee62d0cf2e1fc7e4498786edfe200e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8859ee5c1f52df32238fa3010a91a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13b19f2dc24a9110ac866e48f4779b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f45ccf9aa9e30f85eb7690dcebd4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d50a84422abe61d8a3bf2331f2e2cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb96a726d2e2cd88c9c27454d2435515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aefcd195cfc7b2efbee6966806d4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a48c6467dda41f9ea2c56d35963cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885df2250cc222200067f5826de3c3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdebc1ab2873631d669fce76764be3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f2a05725fef803bf8611f37bd774b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2bde509569054efe5094a591233c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d43bf91e7c138a61a8a146da9bd45e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dd601ea430d4f7efaf807a08fdc0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76ee108e975b364755f1a5ddb0f66224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7891b6984107b50336a850389b878e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ef35adc95ad5bfa0efc0f18676ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e33a6a9232cf4f1f1985b874b47827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c184d24ff2df3aea8078473e4db0b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a1c0e87c4faad4b5c939b0cbabc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b859499c29e911d73ba77fb07517f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335ca89da9699c651a99065f94fca3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449adf76badba27d7f7763528c1bbf0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540776da9069b1f1d1d0fbf20c792cda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e88d3a4dadef39e40b3ed3ed283fa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd94a7a03fbd95ba8cf9d60e6d96eff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b26daf7ad02a5ea422b5f4aebc9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec141c737fca5070fdf256e507e2d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb5f006d74d9862e0b384f6bbf86e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233e1dc3f4fbdcdd093dd1841fc021a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c081c4a068065acb7e8c49fd741c0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cb3d13800184edda7f669de67908941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f4b7ee004aef398c449d8be193df942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e10a99da307acdd99515cf74b430f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c170bbe2fab71f71def5374fc0d1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf7950afe44ef878f5c7b0e109013745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e381f1b9c39b059fcbf3c5487f7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6de5fd19369e3dee666c4574fa72747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd4cf02166d911b45577a8588c25ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de5422bea2f0dc91cd296de5a5632e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f332dce0b89825101e0c1b53c26f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ed7444c14bfd90bdfb0ba71026edc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686b47ba39583bdd2d9853a55cd310652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd4db90ca2589cb0555764a1e5c62c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a87f898cf853412453764db576ed654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaffd923b14010941af07e19ab6b6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a45480b0271b998d859f7ca3a2152d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc65e534144917e2658c3c0ded6343357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253eba31d60a9bf9acd79a2d9c214ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c936725a7620e1d70f042f1500e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059190d89b6ce1e2e45e490c2e3744960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527107ffa4ce47288afda45eb5f6ed061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b886577db6c590dbc01d10429338162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39df524181be144935c1c407a99fb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8136f1b742fb920ffecf3c5c7a7c9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9055e234b971017819165ce14d6a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4594dfd2ae1ee03e31ce4e3bbb70066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a2db1bf0e3f8e20994f97b3dfb7f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388649a31eef85bdc8b14bd908788ac468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d17565c6a1690bbb41be167390b15969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe92c87e88effd0e42be4a1cf0baa270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b585e9b00ebbdc162e97a4ad06b06071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955966b43d7e5458d9acff89894f612972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049d24d839405ba0851630d81fa1ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bc14af904bd62c9595bcb974b93f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8f783c0e4ad0692dd29de0756ba7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c28f167af43d5bbf3473fbf4ab05ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9d45d67e61e9c17bcc31ce0816f1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12bad71030ea15911b9e1492e038e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b1eeff725900b8a806b6aae93b6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747baff49a8e26352c3dccf279d9a0b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684e25ee9c09dc160079b54d6d166a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cc0dad00375bf2a291eb2f0aa2a4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8faf9e02c88c99fec88975594f33d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dc44b3f9a997126db67fcf223b49e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b463c1902996e3512e3eec586dfc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d7d6fc1ae85c37475f4765c8aab9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876584a64db5a53095f4f784be6cc0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b91872c65221a26b0f4ce0a02f7d2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60541eb3b0a44899e3fa54a8522fca089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360067c673bb45f8a360a3e8645462b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac824ef1b425e1b53bf6f800f864691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5314b60efd05196f7078c02772e5a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dc5363b70785d1932ce56e8f9b83793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561258a3ce55eeab960311fb18b5a6f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddc358bb22d58c5dc7f333f899fded95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e31f577da38252be63b9797bdbde096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675af96e9a769517b18a914d9cd012697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2948c4c3a710833715007b692cd5d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49708a18df6ccac0133ca549c20b6bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e371c124725194b53d364a70ceb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf37cfff4d81c9a928c18177aac97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd838f8011f129b68adf4843d002acd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e611fb59217faa61a6fd5aa6335d867103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f189d5252fcfc856c89bc8d36f426104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba041a7c6f61dad3b1e6c6815b2114c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d412f0acbac1d939a211a81156c58d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a67a781d06cbae6912cd8e34f79c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595e8d3ab503accf82e84bfe054426f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf0a8c8f956a4430f0959953885822109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b316fb695c13c6b8e3e7e1f8f4a5a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b5cb51d53e4b94790fb0af988edbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711457c28d4e22481442312295d651f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716a1fc4a0cff8d45a21c92b0c78542113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f886b25abfdefdaa045e2bc6731960114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d49e8ac0cae3f497ce4a5aaf6a1f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5305ea6a323e92dcf9b94c4cbeccd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce3a1de1bb9f4e1996ab55f98ee8c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb86fd3745e32473b866a8fb9f5f1e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505cb1b0e2ea889c60723cbd9a6bdda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d25d8a42f0eaf6055ec14ef775aa8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cae7a1bb4fa2eb3d04c34a416f53b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8633af92394e6f80e1880db2c8475122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c9f0ebfc497a9dfa86cf405e824a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d88961f696538b56d72808cbd7606124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3530b061ecd010aa02d31365ba6142125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b798a59f699c4a5ce3ab40bc61b075126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472cd250a5a82cdd687f2bad249c945127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb869ce05650d18e1092b10aaec8dcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42cfe07890e8b150102e6749deb9f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb03c43c41dc601709d9cc9a855fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8e5e9e1c688e4fa7f5f205b760c77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f71fcaf51c5cc3910240a55432382b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e79f6421ca40ad073b021dabfd27a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2614c4f4012c8ab03e0b5cce6c39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca4bff4c77d00982a920566706b72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208cc54905f1c1cd0774ccba425636b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a552bdfbc9a7383633fcd2d070eca0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869667bab195d7e87f70d75ef9eca49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c009b4f3867633067eecc6d4c9e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06931d055e13ffc69eec1614ca429bd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a155102053db46633e33e56b8282bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174f605ae1f7b15d6574e1bb83d9e32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db34e34667d4133e9ba7e9d32a739d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361303d9d80ba39413e5e73c31dff794144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5c6428495749fe7a63fd1f3b90dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece57d4dad2ce3623659b7eea80391146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eae72eda8a29d6d586ee6dfc318035147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475c6be6632084f7d0e9aff69158319148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc41bf7cd24f42b2a6155e1a5bafee3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08205455ebd17a48ab36b2e7ad6ed714150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908ab7a7deaf901af0d925bd61106ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7546424fe41dc24d0fa039bf9e1a43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f74d63f0b9a6f10f22d7232ad88f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61902124aa6dc04ac6e579af0029922154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac2126f03bfed111ae7ae8c65f925155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1a7705a1e017c9283f7cce1295d0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6478e8f728e5722c13fe4d872bc8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3713226252ecbe54a0f246f475375158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572882308b51e4ae948f5ba113401bd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d36366e7026ea37255b5c0412304a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd9183217f0b78e7e6b63ae452bf86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0e0d3659070f19a942d54749eea7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f64367d66d8de5020573e2ae900615163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ecbe7974020b3b4d58f8e1db753c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1396b0646e7615125187913f74ab892165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544208b8b5425bd25cf95ac6f40fa21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32614eeba0430300256007121147d548167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d56354653b1c76aa4311bc39722acc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eceaff62e85ce509f4eb51e9ef51c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd904e916e9c48802c7f12b93b17a0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df5c0c344b16b8436e6fcd1deec751171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a917e933f7137f3a618b65473ab080172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1926b4f252cd013fe7c8517661a4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d891134556a1321833ff1bdf7ddf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e1cd50b833d08af47e88878e89805175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a7a41abb326b6176066d069a15434176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b465ae01065f11ea6165e093d484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f6335451f7f51e0a7fe88ccf0425b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53da0a8f918402f89b904f2d9fedcba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb32fd838c0754c87d59cc4680c3ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fec612c44a403752a52d35acc2ab98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7b7f7af54b709e78027c4b44b4bfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8c9c1f61f2fc55803e190b0de2fa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757094e1d60f430bbd9ef56d595f6a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f40d4d6a2893054890b2e8863a27ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac13772906ea44da1aa8d4ae8740a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09929336c1506746fa6e386327c50f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e282ced3639789411e82acfd3ae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84f3746c001c3d336e7dabbd86341c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d785809e783973b38c0defcc22b91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233d37ee35eb842aa8a74d038f8d8b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bb94546ec4789f58dc8756393895b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d51f444d337747e72936833c808b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03130384c9ea58e7ea937aea8a0c15fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21cc10a830434068ff78701b81131195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ce07933967c138333678e24291039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728722e546f1f9354a56d33f535bd8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f6ed965ea5e006589dfbf9d9b9e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ed734f52be5886887e85da0b07e72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768e0f1ac2509353c35353c949215b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9897c257e39d106139a8cd265e31a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66699bd98ea9aa291f5a019e49376c90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cfa1ba9c95e1b4c13adff8448355e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece517a08f0eedfbc597afbfe9e0c7ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59880a3d91e8e9623e896f430f93ab2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463121ba0cb2a83c5dd4b2c00f1779206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd9054c0511f6433a88c3b0a75ce2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09807d8e7f172d819c91a1749d04417f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b319a20601d16a1cf8efc8785079d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d645a9bebe6fce236bb4a13e61e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6df17c7ebe13bf1eb5c64aa1b0f70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b68ceee59103dd169f4872c404ccfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499dc94d4ef904808fce990837816a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c678e293b3394eda0e985a907feac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8920f860c7f6739d1a968dffa6ded21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd2e9b7170c69cb9d35d1d690b0431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b184a5481d1f59bd2bf96408617c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56bd893e414114025149a3a9e52030218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbab7ccfd32d0200a2561db8e7bbc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702b5ce86879affc6b7a03f079649e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7953e388e782f531e0cf1c0ec741b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee83d5efaf488007580906958a8d4ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081fd7180ca1c13b1238f31c2bdb993223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255938f6ccc1cab334f290cc567f7213224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6780e839df9569a110dcb154ec5ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeec5789b7332b496b4f3568403c9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66da8c6d3d04d0d94f2cbf4384851f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90e81b1bf7c7d1db759b7a5bd8afa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd0ef9e5350b834a35445dcb0d338229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242d889da63534428303ec48130be77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44649109e5012852deb02c863d067e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb434611b32e329dae0f350e40280d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873870e5c4688b0d853b78189bc8690233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0933504cd74376141d2fc6cec403ebf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c88f10c6023d315d128cda4b6e5b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb7ea87db09f6fe4781f6ff63e8677236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970febda278aa9a8a482a20d254dc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0ab95d9be0fc2512fc629307637ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c9651e58e598f5680f2ecbeaaef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe84ca07b39c84eab777b2a937b7d7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344474d28fc1650b2b95745dc5aa457241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17256ceafa4d26d0e12218a0f1c5146242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ed23f9c1ac8e3e5ec4e5d6def9dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38161bd06670f8168076b585dd4bd612244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa4973cfef5f2790de85fe6b6fed9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb6257290b3a5aecf722796dd4139246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03d0944b7c70732f53323de9f37271247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ef7b9e70aa971601e4350327dbb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d1bab91f16b91214b4f6fdd2250c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224193d2bc2e4e5e19af8b1b2885203250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ecc359c0d110f42f63fad397325e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9997518d52886e9ef71c22dda49f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a953b39e5481602a85c6d834924608253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c27fa2c906f0b31a394978f4373404254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e621669137738dc9c46de99b743b60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fdabb56028b48acad415c6f0c911256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37d232bc48d7473935a08a5444bb55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e0459bf5d8641fcf97a4a6a427b81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d027bab9611d1afd7df89fc9e344d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b996d141283fcbb770c163cad5541260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd3df8c7b354a4458147ad361a9790261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270917148ca6591fe3ceed59ade602e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ba7c79f35ba67bf58a3e249a9304263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe4c40c84aa47946430b20766dbc1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42881997a18cb50713f9bed934de829265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e10e2fc731d0a9a29ffa7210385503266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a7adddfc6f79b0f489bc347ca227267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea282c94d0bc271403405e1691ad84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a411072b6d8121477a5601fbf0de7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90354465f2e22b9f6ecaa0236d5fdbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad26de2c82cdc8ed8840dbe17f785271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2139eb334f15b7aade7e1ef01a41d36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc3191ad1d65df144bba3c6fd672ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84483a0aa232a84d248b70596e2a0c1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20561700f0d3bdca7482299aa517e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431472d7c6bbd30232b135498afd4520276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419718375f43ff37b20c4d19e7910c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8fabd0b32911b811b7d2d65aba995278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8567194377a27801e14491517fe4189279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5988b2b09f507d1be43857ef9239b0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda673b19537f76a102587b84eec4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957596b9ff67d45e6ec6e214012bbf2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d6e6ca1cead30434371248ae590e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d3579a12ae931a7a877b32c88c99d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e76106ca66f3219b58efeaf53d0430285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6937d2b114f211bda8c45914b1de708286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82171a668b2dfc7ba9c16af36b53f271287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1160b49b92569ced5cdb8ae30a02a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4f8f6454935b5f0fcf681d051289289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2452bdd8a1c8411c452e82ba2ef1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d4b62951be47b231e7751e355567f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dca0cb747c291b4810176755c47e6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f5835656bfd94443ba1d6fb0219a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b82e6854e2c91f5948db17c53e955e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73be9ef38f84a082d99a210b06400e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ca41b1bfef583dbe4785ea990527296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc12fbce23452eec2c2478860dc6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012fb552db0839fd3ee8b90e9413aea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43816e85ed3523244bb5f8c105bfa206299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a472555d585d70754b61f1d4e67917300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b2963cd5f0b878b30b744d2d3e6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42820825e2ef72f036f6f551a78ff9ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a8151807d1a1c9877b5a20fbfd1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f545d927bff84d187605bcc0d84e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea29eb59105d30ca04bc19411b8a9cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc63632f722697a05493b96b432c49d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc5323e30e5cdcb7291b835cd99a71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8387a162c67f32739ef0ab83d38da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655caa964abeb2732a146a13b338b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535bca2aefeaaa9aba39d6893136b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660f11ca2bf842c120ed0d6d461b078311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347544083afcc47fc84ab991df9577d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cf1a48bbc160e9f7a9c34777b5c1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23502c611787e8921f9505bd3431a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d0a6238547399b3119beb3cd407f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19a263d899fdabf96d463ca38bad0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58948532e46e0d7b6bc45637488d9b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dab8b5557b1e380505d9ddf3e7e29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f8ad8dfeb651f2a71a2ed6f55432e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e03143d94e2207e9f4594c6f35793320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1fe56cf65af135cfb1d013b1ffc7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb97566299a6d6be96a2345d4f1c57e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2814deee81b0a0c2971764802e24d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191361b8248094db4c6bae1f4faa24b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de560f7d641cfa2347610126bca24e6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d9ffe0fbd90ee206052e5b269f5d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617fdfb7ae1f823aa56840697bfdac6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701edee7b562d6603be93ff77df25f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4fadd184b23109adadc0f52f6ecf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95797c49a78b8cea25b87b05e7f3f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797a23abc1a530bb2ff92044a89393c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97c4b35fdba59a97e4bf597e53c98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399cc2498d0ebcc7a91afabc7a43bf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3671920d2c387390756046d0875d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ea6831d402ee5e46478c9a6649fab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c1c15ab88986aa39736a4666b5418336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd665e218925bfbc8477d7eb747c480337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5400ddde7a6865d7a31d10b3f2911de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c7faff70e9453026adb0758f8950339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715912dddda3b6ea463321c22a399f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f675ffc04acfd30afe1ab0ec51bca4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207b0c7c9e3f23dfee5da72ff3cac6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233da20051e768fd6287e3394221583343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e5eae8d75f4991fb71532df0765f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6550ca78602219a951eca6d1a903103345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd08c00e8ae1246cfd4a5067922985b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca722f8483d15d5d118d3979cae8ae1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d83415db040315dd79529d3b73988348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21423b75da0d3fba0f5bc5bef73b4546349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05925ab3afc9d2d900c299e7f70739a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7f3201d96df53395a0830e246855f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec0ef3d6b4c3ac023a5e0b05cf0c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b76cb97505786aad625035d9ec9569353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a867285385eda5ee072d75f05a7b16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a255df849199de8686e4b716edc41f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf51e9537458acd90431606e92ab7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a9cdd7112da908cebd6961f7f8a8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eae25f75f4c185e406f06207666b30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08add817508496b95b4ba5de41ffc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaabd31b7f87e88077447c9422e509360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f41fa9111a0fe0b93cc2a4f7519c99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a4c99332492d54f993b14e941a8c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3ae94748c38a94323b146ef3a4aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1cee00538bef350f682068df6b841364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e88758acf6dc80d4006828b024aeaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacedb4fa85584359b71a5038dcced85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2acd9c5cb8168affb1026f31a9836367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7f96d1da3d33083bc780f1dee1d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d5ca96fa90d5358003fc1d455aa30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a566890427d2ba684568e962ad7601370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4397b10bed58bd4fea91242a3f3a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef30c339eb730b3bdf754ff42aa9cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88af1b215f46cb16bf51dac4af1c5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e928736e54dda92e28fce8e49f3fea6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861762736315d531819787746f9a569375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d1bbfd5c22019662a31154c5ee06d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df5f01b0c1e9601d11fea3ca0116a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82cd9fe4a16257b403f6d40246ee58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481744dc4d9b3058fb7ed6f856432dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dc266c7b4eae3c7a68fac91d56b3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0222daaa7c0184473f20482e89a3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b87557764151c0ef1eb71d6419b1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0a31c4ab967b26d20e0437821287383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03eef72fe0d65e43fe700fe9da59c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b819d1447af6612ea341b68ad6805385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f802ec70c008d24e7454fb76fa3568e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcaf07cd041d79e317be14f5304a99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af06f9bdd46e2da80d87efeb84e0e84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f864d6b29f91081bbb251b29af237eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0ff9905225ca471f1ebce2f6734c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272877acc13b23ed78c94702ca6bab10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be651cf5a1573e515c5a582cdb063b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b39f2b65872562d21fd1745adbfc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310f4f663826be360b6202ba78ffe0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d770785849e173c3f49305444d1dc65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d10097fb095ba394333487ba18b43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c45bf77dde004e76dfeac2514a828397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734554d5d446ff15e8fb5d4fa0b5f6b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483802304f322da8e901cec1287a4c25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4d53d91022198cb06a25865a58ca6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a80ed5ef090b13e199df184d6a5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f932483fe142842c7f0eb03ae2bd02a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef6b0897f334c29625e0747c36e6aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb87dfaa022fc9ff4dec44c2fe2bc9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd061f451dee074f8e461f98022bc55b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17497fd2721a923f745e3f7bb0def2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b20b917d156dd2f6a1e0b44323c16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7643215555673256a962dc3e0564f69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0e087897d6879e5460e698e4eca8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde579c5afa85d3a4bafd9447d9b7cb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c96b7426214e1be9645ad1b6e85362411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eccba03b01640985972d93b66d7e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234f447858e317023542f306c0b68e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01867c701f5311d9feb547b9acbe0209414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920fcc15f507151ecef02868dbdd70c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52d222e9c788f7ffca274607635a4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dec845a260e2a98e59f9a5f204627e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c0e8edb6613bcf430d440a79c3b3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97046ed73d8d51782264c24670543855419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69c62f09aa8d455d913f5762f03434420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98073b701b66ddbdb846cfe2435097421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a645430249d4e3591517767da0e637422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14034579af9bfabb44f22b09d81b971f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65df52f8162f2b137e0a3b687690393424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f85e4734e75aae037cb3fdfa9169425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd35358d08ea80a3bfe64a6380c5c24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5bd46b1b5145477de43fd0fe9c1d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d609c1c1ff72f058a0401ca5659b17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3802520574269ccf07b5fe23ea67a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9abaa67146b0ce2d50a5e0bc4f4ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190274218f0011a236331bbb07371b03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438f702f3ba465c8ac1a6ede5e2324a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5f906f4f4a1723cb1b29aae6563e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c5759b9ba36c9ad04fc1e7694309a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839395dae108ba691d3317b52ac6f4ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce811b6cf20e2036507eb3fe3da1a16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b06291f9a1e029a9db8af8c23ac9e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d86f5bb50e97c7934769c691a3f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8e9676e354c2cb7440e702ad1d851439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a6773638210ea1372e3c3a8651765440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc012dd92356ac8285d8259c59dd108441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559afb1aeb30719da593191fc32db10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01206e366229b07a769f33a7249c76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1cd5ecbd9775abfd6aa8d12490a23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46b1c9804e31d536e8a0eea3bccc39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ec8e3deb4141a7a5823578c70f62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf123f5c7dc33586bc304ac5f4d0ea7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196148ca07ba8326689a22e1a46c1d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5622b7487c80b83795e0f63e54ecd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb41f21a1c544d2263ea857d8b61d82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4c7689cb31c88826a0c0dbe50ccd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ac8606a8f4ff0095a338f6e2a00a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec4b681469aeaf2ebce01d325b7230453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5420b2445faaaf6f8581bf5e198ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b7042b654d03afb2f5c42d7aea940455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8dded697c854924183fd355c989dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fbf1a8a933669b25f43b02c05bf9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ce956a074beea1faa2c3ab956618458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e29528a6e569fa750a48b7e376240459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92dd7ff5fa338f676535d41b8b78b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b31e41672b9b45d35d006aa347380461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0d5eda969e2a15f87b443ddb9be34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c681ad459020c8410e0e759e908bb62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc483b6e459e1aa9bf42dc1f4b8739b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdfddb8b50667f89e6fcd59e7b88bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a41d94743d3eafc47a2e425fbb3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0723f7210d57838449ecd026dc35a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987dd6dbe887e3f4862865354ca2add468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be49004e7981293dfce4e1664882f09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfa146b8d063472005c9e9d2e5a3d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f27971bef4221eef799eec7a1c1b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd74afeec5e8e3ab835548746056e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d68576965f1b4be228ddaa1ef828a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27017e16969ed870b76457e0b0c18aba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0c2b474c443d9d932e1fa353e2149475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3836ad4099276319c80ce746f93a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfe9c91310fa2f40c6ed8c29d51413477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdbdf731777fe259f398bebea62872478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ca1d28d7c1ba13bb3628c4288e48c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154935e998788c2362f82cbab66b43e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8048b216db4d21ffb0d03a8e78d5893481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29533a5df006336a00ea1e70ed0fcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de87b3c8eaafd97419da6b76ac87d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1a287d8120aaeaae353bc4d026f1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213e975a521d5accfa294fd8c5d4b1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da4ae2a6d4b53db574abf5995c4ee8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be92d298dcc0ab32c6724566f2aa1ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b18fc2d5ff657d0bd5845b230419f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b231f30fc1842cc19df045121cd6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e70553ae17479af830b4e1d66fe8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5bfcaee23403adc244456d50e4ca4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282f2da4a8198d17647f254a287813492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb7901ea4e568f92237f00998e4ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02225398910fedac5ac8538ec146520d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70e002b9b9aea5fefb5aa9222a8e6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922fc863ad2a7ef0c00c3c908f6235496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba709dade9afa99416eee168e2888220497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11157702144d6b23c1ccea510a60d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe9ddf6a6b1e67e04f664b1efe8e29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a15d000418a4d0f6c6c56686e0475500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d92118207992cf05894b9fa88996fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe8c68a70ec20fd9873829e2e9d571502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad14756ff9f244c97b24c88e2480f1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c7b62dd9bc8ff179a7f9d9b8b784504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa2789947e90af6be2fd9b4aa4ca5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f27c9666fd625ecf844d43e265632506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b443b3ce005577082a00b5cc981135507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a2e6df08d6aa4c48bc1621af57c9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c67a99e94733aedbcd9e75d35e42a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac7d5cf74bbe920d35d7b3044fe941510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c7fd2a12f8694a6da522bb0711034511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e71780d26957c4f68a7016d9fc4a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d15455945442677ddbd26d7ee40bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4df6876649225580c27d1bc07ba95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaffb4d31194ef5805e72fae0f52b4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26452f33fc925358f8fa552c760dd317516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3b21209231e1dc545826051bfc27d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea36ac8064ed7522b9feb36a751ee4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5823d6bd6adbaeffa77bf2a617610519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2d616aa71744ff63e46d3649519d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5c8d9a4eb6b17d9bbe3640f64b2c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d302839eb1704f9efa658681661af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fdfca4f1fdd8a995fb916e94e482e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641b7828c7831965fc40e349aae09da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2949b6d086e756b0c84c821dfd4a47f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73283819a9a01df20dbdf8c65dd279526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72631599ad2c309f6283ea3e1c27aa9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5004587fa72599e1b5a0c7732d8e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0168cb164a87f3d981119c62dac30c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6638cd429cd24946653f36d528327530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eab013aecf4e0a9f82a9c5e2723a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348333653100d3ab9a5049e3c1abf711532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7c35c070f2500a4727f7c07aab2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441809521e336febd7a9e8fff1f664534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef637e684fb940f77d2c914bce3d7780535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7570b8db39f94c982055637a213b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdf6c399005af94639d54845893a8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8946c46579a40e367686d4c6cac04c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c79cef0abffe75583b0725714da2b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8e6ad66f969170882cae5479ebd52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449f2d00f96100c5cbc8013323857df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052c9f4c11a839f8d26267db7585b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460777040e306708cf5a31f02c5d610543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5367c41e0f9e74cb12b868719bb427544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74677af74db6e2163a3af167b60f0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a704c7b1293ef9c0fa92fac97773546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f9c4e65d90532a9a953ace892c07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f0a948e5d2841597fc706736353b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc697d1e5c3b24a19b3769df996d27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dde0f4bd14984ffa864a2b4269633550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190eaebf2f13911ee2ab73ca99a8c09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34bbde0b51b2cd57ba823a688349e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6d2c97d63ce4a3f523d6c374b0c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fb9896217be1b6e86939c2deecd45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd03122b0cecece3c00ccb4f3754b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63417df0d4825b942cae2b7a0457e4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59d7eaaf0df764fe36498be701b40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f7da708603a66490bcc833d38fef7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027832b02f2805bc4f4d9f56d7c798e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915260a91a659629d55038e630cd0575560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c573c22b06dc104db05a93b84d5d87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f8227670655b98b4c8fed4e95510562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4c427f9e786884639319fa2c420e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f559342e9544fb2b788e8b993b2c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254255b51eb88c568ecf7573edca8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a91cb69e42d04a60c81055eed112e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84df539417a81b14c7476da9bfc8491567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87c174bbe02b1b60a561160f33a62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167842a2ae80f7832bceeaa042e40e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a8bec96bb17c25330ca1ef31049c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb42cf78394cc7f6dd55f511d13561571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9218432a64c0d5f8c5bfdc29e5c2616572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ce9b1e24bb0c9dad1f619ff2ce07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98601435faccdaeac1edb1862047e10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ab5a96d50701b8396f5e842729f0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b20c300b8c56660f4d1aafaf20d87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587628111424ceea3001450c48529e48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fff66adb1aa4f9427fb77b716ea376578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a28ed24644a2c06c3c26008dd17f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314f6c3aaabe8f4c86e8bab68c3306580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2efb0455f3dc3cfb53cb11b180591d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd69824be1eb824d73769cf9723ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c41d69a6a6a44beffb9399203f0e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8399e0719324f5ab689c23a29fb0ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3795626b2b4d472d123412cde945d4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc9f9bb041e42317eadecaf22a4aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72700034c682ff9c1a3da772e6aa523587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add39945e76ae3d98f8a53214638f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b913ea1a01d842723c3fc6b4aaaaa1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440c89ebad45c4aeab04e9a444f2a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c04d2dabec09cc0cefb0c5152f5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffadc2f60d60382377076f0c7116fbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc13d8ab8b5eb03175d849cbe0076593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd5b267d3e52ef60e7411f7cb0dc1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd443b06e7cbb1ca28290fd3e99b44f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa324471873e7d06b2dc7cfe011147d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdbc61bd5d9902e70fd86244b0e33c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d927abd1cae3b016db7b89d5d03e431598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd181f0f4250121a92d30e1805d084599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71b463472ca371e9373219c17edc8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561c26844132652d13659e9fbaa84ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92210be250c9db9788f4cf9583cf7f11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88056da3356f974b7fc4f58017e1d2af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51009499b7afb8a62dacd48739233da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0031e745af45fa3d581398fbedb0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e672906856704bd68dcefe930c445606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8d7253ac92cd80854a161ae97522607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b5a35cac02792c989c46d467531cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a67e0e31f643bbcccd46452982105c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeaed2b238fc3802c7b4179113a118610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93a876889444dfc632eb12c0b556c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba5fdeea46d2745a61ea65d08e26d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b938395f82eb36537b022f4e2e5c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa78e4b6a0a935769bbfcbc62c05b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca16ee7d7c72455d8805c9b14ba263615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de46902a8723364cb639e7e43c5f77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b8ed38e639f7a3b5c292e3cfb8a51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a3d69557e51f36de2d12b1bd5998618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cdd2abe00844ae8af48549d1972c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f529378fa7ebe6558d4fde2729aaab3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158ac00e933106b73076241b54e13d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db046ec78be284a95decec71eefeb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be62677e117f175439710bb2149bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2faee08c15dd7ea19c5a7bc5a9ab17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a7ae04ef70bc8b06a0b051c57a7c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d2bd6b0f4bb37dfdd92d13ff3e12d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3646e572bf408c7367418e1a7cf62b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f995e1056267b4d5c1b615de80e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837f97a2db86ff60c13f82fc249ddac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e078c9e58ee52861f043091a177e63b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaf757c7fab2653b476c0ce7cb76b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162b1206a118e7faf2ec8a6d76441bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd638fe91b476c5e34d14253f059c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae8dfec277e32fb7b1c656c7e79ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b444e31a10e5424e41049a6c7563635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20613a1b1be763b78a294f90824f13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9f33bc042495846b308e42a822d80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b0a1b034bdbfaf833053b68505627638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db92ce624f1753be9cc1b1f28e0296b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17098e45f0eb001de5084f6570e27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfede0fd887a93a16ddbf57dcf7c4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee4e72ab8245777dc5bb22af2db579642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc625f07cb767ee5b629513bde63f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aedde81e5fe052a707a31bf1d7a95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8787a20511f4f444a3e0d6c38c0f38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d648defb75bc493d4b0288a3841e2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0bb4c910e8a4bc56f7f36cc68d749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6218bd902741a6e1007f38513af4e3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b0b634b5997e5f38988b876ea402649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c91c9b56a88049cc96d726171fe682650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21739fc4ba003ffebf52799b7a4a5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4a206c0dcf8a9967a66a9bf2c4ba9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e63ea855515e78e2bacb762af160ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d22246b1918180303c7d4f62fc356e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a007b6d3c82bb612b915e94621d96c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881bca133739e1c283865c6c1137eff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ba69f78f55b78dbf04d3398207f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa57154e0629c1ce2fd648630709f05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a9e76fcd1e8678235c03773a02f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72907001abf48a2fa7d6c4cb66b6dad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a6f2544e321ccabd646151979b9d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73779e2c164fa2f454c83f6e7770325d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e149e626dcacbe705628a76d5d0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6c6abdef951f9d46626a3b4a4ff23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc9e40d38e2540fa364e4610e1c072665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07d3dc40155ae6c034e46d09a6a2db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b90e5d9c840fdaf13e556be138c111667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018b8bc80fb6fc8ea59b0adb71193ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae51975f6c21f6bdc0969c094c2ac65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02655dbe54a42a61a5519ef6f29d143c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7e06a5d007bdc694ec3cc5d8f715671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382966228c3e0747146a31c64d7b8229672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18e351035759f5adb2d481d331ce90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ee33329c8d978a9bbf894eaa72db5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a2b6bccf11e78e5b06e5162ab2832675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f01e4eec18c3198dc294b1c055cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdbebc928f2751175ec945f7c06f76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613f0c527d1a07c47c64d227f60103678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da84ff697f060b89f071d0a004ef3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee03c2e2020523c5a319af86d6771680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119d84e8a8f1256a1252bac378af38d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450172f9a57ceff1e23e543286553682682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9326bd06916aab7626608e67f1ce3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7224592f7e4b09b8c91c359bfc8ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f5e145b67c220dd4cc37818e81531685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b0ca6cf262fe2a192d13f84d59015686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd38235103d7b21994798920393f05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c593ac73a32daf20a381a546242fb41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf00374ce4df5e4248a2d778f5be76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c52903395e597d3d9e75d54f27df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d94aa58d99bd8dede0e86521f8c5d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622d995c8fb935edf2114460ab8bdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e06975564c46d808726f722bf64edf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615b578ef4b44348a79f061dcdcfa26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3826aae0fc1fa3813f2767c7ab70f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b7ee2f931211ff39d9e65dbec970b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa5fa2dfff34d918eefa20ba23b3ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1804eca2ed66562e1bedaad71eaad4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac4e3abbc5995c026c33f1d2d5d6d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b77a1b037ef960b209017e239c339700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a919d6682493e38e8c0a79bebf5cba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281414ab744f3f824cbdd8d2ecd64aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d4d480a9b3efa7f4a65627eda923a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb7480ae489ba9de82f6df01ded2e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a08dcb865b2f269cfe0ebdc6b0764705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39252370c415245202a86ae39a0660b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc96640a3dd15e8302e36dab75553707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a9a1e801dbf60ff68ec6193f57a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9a929fe2e4ca7e64d78249bb47a94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f289654734a62b3b3a79ac69bbd12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a270450c1deb4a3bb5fc37a36e1b2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26528c136578c47c79935428f3ed5d5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed5976fc842883badda4e293bc0d35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d91096d766a33065999281c22ad63e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a0f67c2aa881371f8bd9b2871ab05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869e48ac3679c0bf1903ee595cb2837716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf21227ce64efaa51b05a8d860e137717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c9d7fa6dbb53ca5fd9137c4ccf9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391b07cf7022aa8374e9fdae574ad36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf147e9b13c7dcc48a1b7ec4a277fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc3e1ae43df0d5b464eacba6e6a15f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ebce2dffd9b81d1fda583a393513722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd02fdeb0bd6e9ba5005bcab7a1a857723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c502374077305e5b026cf8a1f39f57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ea809c5c44858fc35bbfe66d8862725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a319f504b6782011b43d378e5c17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d160825435063c44096ab8b999fff7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c558940cb9e864a39208ff294087bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b14158958e820849a76239d7791e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215f0fc04905906f4f7e89d3b481661730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e0cad61c9762e7aa10d4b8eabbd3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8360e21e37cad673dd842e9ae1e63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ebd6bd589972d68d0f36dc0928b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6fb9a45c14ffb4d00676534392bc6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98004c1816b6b09d58a26ad95c2c1b82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a4702de03a24dc15258ad9d55886736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e4dd827743e536edfcb1d1b1e7c32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab28b941533710594cd6b42c97831c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1877a89e1f8ca93aa77f9cc487b51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4ec5883dd01c9fa81cd29b676c3d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b44198870d08a682ae0968d9891e83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc04ea12a82d671743ecbeef38fcca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce1cca7c324dc0eeeea8fb3c72e8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910370dc2d5d7f58865079706104e0cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56f48d0471f9710334be5ff9000c80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad901db9cc0c0cb7bf6134080236fa3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958acc3fbf5ac77eaccc9ccc977bffd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d928d54ad5a28ed83f3d88d649d0af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db646a5e4c694a885c3e804877f2fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af84bb31b17ec028ce95a67435f2b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2855eb3442700a63ff28b600041f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be46020ece36acac04be88cbc6c96f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d3d9aeef3323b15bd18a74dd86152753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48183126bcfb760cfdb37facf6486fd5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d13510d9c27fd4ee17c135ce1a5a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ea11c3e6c10593aa0e2f5ded51d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c629e9b1d8ae5e69e61ab2706115d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea35b5692744cf480a0d0aff372b67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540412b39f1517471f4c474aad8543fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce905eff326cc3a05476f9b1182e40760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78850a36b70c466bbba1132d7d19f824761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf13b4e47373fa8c7589ed31da3072e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713801fd1ca18196c5095b58fe8a8a09763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f21ab53a70e21227c64bd8933aef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ee8bc77db9b1291a7c78adb8cc077765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3bd91cd6f6e2ceb6aceca91d8e5f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49115b275077602e5c686dd5916ed1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe031cb92c981fd01c8fd757ec0a73a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb7386a931ecc0101f7b6c705bdf09769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba830cd86e091550b43075b29192289770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f362547f51b88b3164b84366c319c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8bfa3ddf2f3f37b7e0f36b947ebe8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b588ef20be61a91ddb0bc585f3624cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e58e5115270bf18e0e22a0a5b266e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dff8e68b37339cef5ecfc27763538775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cea9ebb45982b4b28af96e2eeabf66776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a178428d9f36035abf5ef788bf8d6a1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2999edb2f7f55e92617809810c89a5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1318c256b382fc9219b7b000f1003779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358ba5852ffbb7bdfcfff63a6273256780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dde3faabdc9728b626ca7fcd123782781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b738aa9c8868f1eca969ec86874737782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512963221846630f5777ea95e1cb9db783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2c1dcd0b5af86220f799fea6b3a3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744dfcfc2006f663bd18a99c4903ca9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc976429a170814a2292ed31071d79af786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed278f9fc4d3e21d30125f02830c1e2d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1fd83a45b9196ec2ee8557d9639e3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763b3b9c986880b14010b3908074272789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787e5b0b5c69018b6908c3c9be6284790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db7261fdf72d3d79c591810e1cfa7b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab351a203d2c21452ba204435c625792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa958b63c57a18aaf3b92bd0783fbe6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e413b19a4cf7c3638fa040129691f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0abf40c9f98d9a7d7d3befd2346456795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e035989ef37938f574792856bdc4a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377620accd2b13bd831ff091952cea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b133f156d217558672dfbfbcdec09798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eec93d3c6ede60c6b49a44f998785799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1830188f45133d8c2ad31c61b2951fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a39374fde79b69faf00dfd032b79801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0264683f1090ac71e8557ed39a1b2e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad53de1b5b19ceed00c779a6500f889803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f448878d87ad57b6b53a37d71af7e1f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f63a646c087db91f8866d9fe341cf8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef023e6d147e58ae693e22d2cc4dfd18806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b045d53013e35d0f9586b7208bf6cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a2997c591eda80a5f1e0a8250bcf1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d74499994cbd5f2e9845f10c17e6fe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d5f30321589e8d43ceb9d988d9d8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5489f8fa2d422107138dd3f2e694b5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930f62b6a644bed17bb457eea6c45cd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26831e76382aa2be7b11f5ab9c03c4d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c059537e8abcda8eb803393bc64f1ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c41f41c9f4397bddfa00027323d14815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01318d7f9f19f88a4cdd5ae0778dfeb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d79b246f0732e75bb828122395b993817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561c0f4c17ad54621deb4c2c717d3dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a51ed8da8669880b21c0e963746682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ea7cae2d191549b3d3f6db77ef0183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4d457a8939db049bec6888a977fe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44cccc99344ecb5eb8c8d17ece63205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e69c17d45d76aa7cb28c20a752c066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf06f072381dfb4c9cdff0486ddf557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8045096d832774395aeda3936ed438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4bb873d339534514faa7fa252390c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ae837a76fb4c55995eba3b708e6ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6430a3ab219f906b4709f8045dbe011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb927a194734ece4ce74d031a4248ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076acb3bb01b1034b4dd115095e8f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85095568c8243acece49104143a7759514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac52905ce687b0ff5f3205211ec39e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50859f15b32ec4cc521d9dd18e1d7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238d380a8f07cff593e047ed63d525917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29ef584d956787908c1775fa5bdca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba88223861952a5209d7b4ed2c047d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfccac1083d0f5e2d81acc53a5020420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d3e0462458463b950bdca9156c6fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca23948d027dd3e197caf747c0d11d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d309f0b6a3c58b3394137b4f95361b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9798a4bddf482836bfc9f37e9c0f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f586a2557eb94dae68792a44bdb6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295b581a925186c699aa351b9d964a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f31ad1efac85b15127d34ec401da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a233f1ac3fcb4c534862a4c0a61d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c699d8d2daae7bfae29304998fec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f1c8e7081a82cc040003eca4d95b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d3de80a978bd395c1f58c0fc20c5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f6b6084c573992dbd3b88d4f5420b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4116dd916f5f103104cd5f7833f88f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f14f7f57a22eb7dcd88401020394c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d47c06fb61d152afd79741817b7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd287c3a18c4e5282628ee1ba6475f3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ceb1f57252007afc3c93a260da6fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0407a25fed14809731c94c15f4bfe938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7cb6aac444301197e97280e17f2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17569fb35ff896d510119c25dc77d9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d796d90e4921de51db67dc6fff5b75241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb975cb1d45ab43ae8267af8f99b6edd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd9b03cdd8c967b865bf0c0705e61443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fea91256939ffc144c5d61af479fa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30889ff4b5059fb4999c5738d34e852a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0e114f6537d2ac1a2ec324c5595146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8af625834685ea5bd410a1ff2acbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb31b1d2de9a6ea36c80572af84608d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab80acf9e8c9583e2ee05c7aceab1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869d70e079a22ce3308ba335326edf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8f0d7a11af20e35c3031f26f0674351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157018daf73069cb9c8666d2da7a25952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a534a1c665578e5f77de8efded98653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2508c099612db317b671e631c782b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd5386d26f920c098dd947a33c127155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e52fb84afdcaff5d371cdf27970bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7d5ae8112840f911b4324e07ae4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355623cc457702c0505ddaf9fe31426958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a52e9cf598908241019a4683d181a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07ee6b9bd8a1bf3e31089b76459b0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c968be9d99401a9cb36e27c9d5e3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243c252efd8d5cc342f324e48cc6e2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afced27ddd83ff9e51b84353235c7bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc739aa4f4ee46afc5e941a3c3099364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b97340873945629cf9a6da5ff660f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60748628c16a9a9fbac8819fc101eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561db5d80a3d50c15a53cb2db10e250467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9d6103357da864e4c39de375cb1ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bd41a879831f696d19613ceeec71069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6783b6c6542af3098be3b1cc8198470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fa1cabd570e6f2f85e00a95165cda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4d0c7d96c6749054aeb1ccecfac9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626f436f8e81adc68b7cf0349bc0e7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614205f2849dfe5d99306d1332c7223774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cd3d77934086447d86d2e3786f3e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73116c933edf512c782e2144dc8e8ce276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4704a9fef38575a1134970af4654cbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b432b0562ba7c491b59c8f366f6e05f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b989bf4a591f470ba732161f9c6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c306446559f8b450e36c81a6c0d05e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eeccfd184798359d16dcd8b09e70081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d9b820a4b197729640ff30442c4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725fd98395fe756b954adfec45a644b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b521481a649854d4f9e26148b42a0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d0ea87d2873016b6df9f7d59100ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e706455ff5dec52641a508d15da3e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71fa70d2cba50a6b834343fa0af7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b281b2db345ff300f1b69c969b703dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ede0906731aef22482cbdf8d6dce589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d294679f1c0827648a14dad7803b28e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09b4bdf0e6bc6bcca31f76eb8176c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e64e5923374ec1890fa9672408e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ea2862288d0c148b915695612d76793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724968ce8c3d6cd7aeca12b8a6d193594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c55e7160e1a0835936376cfe4f79995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a2b5e3dbab6d59dfea2d9f429ceb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a8d232268b3469925c1426540cf5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e4729e3c50dd5a0488a4fb9cc25c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b02fa40a29a0aaeac48ff88da9d37b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3db8ff9afb389be7a8f480e35f1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb4d97535d8afc440d3933e3e491f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252012a02c838cdc052137e23d1f4b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca1b5e398baeea87e087c83162ced103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8679588401fa6db221b04509c5061b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4097fd6c0b863479fed116b9437cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f947f134448c65c272a8b0c3d78fb9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c385c1091b7955836b00385a3369f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dec4c0a140f3baf85129e71453ab1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4c9bd309f423f03d46d4f0a0d1711109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803b847b6f43dba5d759c97d498dcb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47860def7f9c128b47c977b4e7a3932e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fccde7be60075dd152f6f43bcb9bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d907f31c607d5c94cd592d6232bcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b6a9a9e91db32d57a2a71a4034aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff95b98c3a9ec037f39748a08e8b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b98aa1648622d0262536967722556116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa64def3f3e0e088e341450244c03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0304283d34a240eefaad960bdc526ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3400b30d4f85bf15afc7f6e6a846119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9d0d419b80efdb983b5504516cf16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b486fb1531e203f9e3eb592180bec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b773c969f80011b1c2fc585b59455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb68311a5b4c8f3811f80004011ecc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258007262fd5cf0f46e0d202da47dffe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73575d46fff7ddde1d088c3a6a6145125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbc59031601b19bc054ac3adfafff7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80446ecf989cc55d5bf0d95ecb1f3e1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9381ae9c1638eb924ee5ab17e86a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a25185fb76a7d4296339d3d13778129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ba4a0397bd37cf569067932be3195130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb280600490240063fdfeed732416b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93faeab6e498df38afebe48ce3c8f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b3b10f5d56958f2b2bbc596e16fcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b8a239684483450c4c7f4422effda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3cc6b55fe6dd387e6c9ab32755029135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58540af1f51932083ec4446877fdeb44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d45cb2db518b258ecd2b99b1e3b1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c5ece176b3b9490b39d6ff87fca90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a31c83bad87f5126c661ef97146c07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4fcdc13bad3f109cd9d8aabc9e866140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34d864a92f92992984390359ec0204141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec30a1807c10a3d85d33ac9c68aa15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f439c64a4064bd06d6e9b013a30eeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c5bca935877b7d054c974575f4181144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c99041972fb151a4fbf5870421f31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8732c4580161c00d2ee3fd9b234201146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3881e85cb1c8d046a2fd1350fbb87e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67cca35fbbe0f658cdf3c168b519f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594619d0d6153052dad48c6a2b05e4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938a8ea5e74571b1a92e518ff013aeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9341c25adc5f76a1d32060a62e715151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f42d4239730d21d50f43b074db3fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d54b9a68e7195835a6afc6c4accd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f0e906ac72828ce7f063a78d260e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6ccb76309ddfff9099e2ecc755c70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c9e117c8220ff0478f9da0fa727f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe2cc24b1f34a4fb0bd475d65ba17f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab14c683b849cc603e2d0afb1fce7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de414c2c12d4cac39c2984e8634630159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16386c20d792286460a270d1411cd8e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3eab1f8a16a221dc763dcb3779bba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb851c328d59d05915acac8784151162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf672cd510f8f783112f973030cff9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e2ca984d7bdc1f5912931c76129a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848a6c6276970266389d2fec7e8122165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548615e4bc546744ff97796cec4f076166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7f5a9df940618387ee992f43077a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5349045a8c88b488b2e769ebc76e7ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75463a353ee09433d757cf3895d1676d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5663d961133847d37dc6b7a89de4ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01fb24c15190ba5a28f75494a76aa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eb4d146a80cfbe0df0d1a23070fa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3ef36bf157b2d67fba2f82b04ba91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d007fac5a4ab5ef1aab2bf7b78fe0ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a72cacd4d3a6a9ca47c633dfd32c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa4b70a0a3c679c9fff8520da7deba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0bacea515d81f38acdea4211d9d49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac45b6a70cc15d4c1ad8d2130db49e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e62ba8007d534851fdce09a4d355179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406426f6307b4eb87392a83c01ef8904180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f40702392a4319f40fa0b55c07d85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703c1cb89742747833654fb6ee56a18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8843bc4a4f0230219df01ff68e38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bb15ad1cb3a7cfef43d9f68a53398184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd8bd8fbe478c8af2c0f79195696af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70134c3cfd4757e62601f03e3a257a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe5c1243e42152e4fab4a51346771187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b1994c5839b0f281ada20ce384e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf128148d11b06bf14fed45a2b78bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630d9ac03843f23e0f1ccd1f6dffe73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d2807bd0e97914bd349c1538468a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445389f767d02296a81d2c9e681ef94d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46332ebf29282103d6814d234d750de1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26f54ff69f5fc830fd8d285849192c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b488a3ed25f82998fabae790d94dce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012cc469804dae2bfc082dd142f77a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0de90f81c86c84464d03f5d65d54c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7785d89358b5aad752024e807da2e94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dcde391fa1ef071121b4b6ce2f855199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bacc3bdd0565e68a1b50a21982bd86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7908e9b21cb3218f5982de12852295201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f9052cc18083270722d71651654b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241ba90b0e94745e1a875fdf54dcad5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a2445743379a4ca4a418edad632db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fa8472c027d9e045a95a51174879205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969153856b51acc253f69d96e9ecd0b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dafacf7a4c3fd68bc28f089379c88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d8a744d5845a1a3fb9840edbae07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb6d8b963433eb9c6687b23825c664209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89eb3b37120f0cf95c6270ad55f704210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1271e5837ce4dff3767172697b2621211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c867c017d3d4449cfeb894fe4ba8b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb4fbfcea7719d1e413e08ab85bf22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f593795fefdc8289de98779aabf85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29b5aa5c047086e32110bb67b35dde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b87fa254a45a515e048a26de3cf413216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066895399949352a8cc7304f94fcfec9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b96785c8419705712d1388334334218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8657b4939a93d648229a15071874f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2510c72531f217ccea8c30a7337d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea456f163760c4c05c6f742798a5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56120c43c9a57c56cc7f32b5d371b5dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb3e519ee118246d93eaf9688a97a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba29d3e6f572849adbe57eb838ca3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340487d4ee0c583168c0814c899ef5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6cb04a4df9f1977c1e1e4a6aa83ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b457d720e3b5e950c599026f8a445227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbfd1fc19722c8f4fb5a809c4610f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70456d608e72d63b4acc56523ff5928229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5cc580766d50303cbedfb7a48e2dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277633b2a69b2190d698f21b852c58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1d63a61bf2f37bc11bc4c970b73e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166704a5c9ad85faae9c34a51436658a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b3aef3fcdcf6e6424ef58446c3b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d17b7eef7014f9c468ee68ce83c82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1e9a24c70fc31dc92545fbd29990d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c376780fffdaeeac1760bf017542ee0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acf7b45d22a867a3c515cd9a729c45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f6f9a451dd12a8de71bcf95c990b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187476a5be28173ea5ef4a5c472c3e5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846786e38feec48bfeb0bc3e75128bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00119bce2b370a975f07aa2f9f040ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f779dae7b1f1e485e53058c79fea53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4957d25043b0824dd223068a032236244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76916730c47df6dfcaf6cec187a0c3c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc849636dece61f3c83b286b10f4f93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a62f296bcbafc9f75147f8df0e780247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db12ace3eb294b76eff26831c4b4cbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb0db3e0ce9c5654c1486f88931351249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7262aeefc2473d9325c7aa5e00a5c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53edadf5f36604e5e1c672f546bd43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551612a01c180c0654582782ff4a193252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada2799aeb1e8ecda8e97d2c03c0e34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a330eeb47be8f6fe869cc9125c7a0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582ad0ffc2abb59c1217664faf13a34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a44e84a34d4b9dd540d554c5f20add256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5113ccb61c883803bf60bdbaf32e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca201ae05935a6a4057d0d0b44a87e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b2b32c76d6c421e07584a2830da26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfec4b336f12b4c74e7f4507aaca53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47254949155d62a468aa0b1ee7c354261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa6bb6b05745d84ca8fd599314d09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ede4450e4fd21e00510dfc83a1aef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea2e4eade8f11bddbe9e2aff42173e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b366aba216eba50b23aefd295d5e7a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0175c8826ba371f168641345d2271266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62c38fe6a23bd42a312dffb2aa65a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc156598f5950e2671164e510aab6168268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b409092170406958582b3cd9086f32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752900cd30b3ebdac5825943b354cc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5a1f972b2767c954385994033488271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4632ac7d1b8e07cd2eaa0a032d2c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453461ab340ca44ec2076d927312a7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83716ddc9e9938e5dbdf12220980f1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f80196c98efc7d3277c5c4050df90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5598723c8413f85496d91f02f27621276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482d1a1e5b2a30aba36f4728e0a6e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb874feaa30bc40f24803af800b1794278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337724c02c4d7e309dddf19841121fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db1fa12a08c5fd3886527ddd8588ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a5db68aefcb4fd006c7c50a6625fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec583395ee59110be39d819604b4f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260daeb0523042da91ff3c8d229487c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b5d68b14d76772ac4643b979fd78c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c258c4b238c2376e43f9892dbac74dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc916617dc3c8d1998b3c764c7aaa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec1e37fba616e8292b98929df85483287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f748ceaa101589971731377945f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd954891954973d3b6ad8dc182939289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf281111bf14fad95eaa3efcd548682290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551817be80fb7a999282a8714e5318c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4225c5763219ee4caa5c2e222faa21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2093f45b26a26410381edfa7839bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3150de5530c70b295513bc387d6be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efb95d16e5ab05424827669fff1aef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ab4b4ff939517d330dbcfec675c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96dcd0722fd1559db68a6840be4233297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454d639cd6a535d6f10448330ca176298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c71b82202b974e779e44edf8c05bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492565b9c006481d23fe56a2f005ba5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42247c682879f0499153041189f0de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede13ac82be1bcc7c986a256e74dbbe7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e516bdbe9324cf848d6b2dd528d8a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd939b1920924648f1ee3321856099304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e673d5288e36cf4b4be877889d9615305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a769d290509d3e1cf35d950dddcfa3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee6eaa8506e14aaa0e9a579ee12371307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a71a9d36798cb213ca512b2da8be9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deee74491852ed2ac77ee8b2dc99fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20204054630b65c4f3be55ce60cef6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c67200d77236a6c2d1809749cb4c6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34c14c6412a1fd2b81c2868b7d9da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5f38a1d30f9fef6d860bb4232035313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b45018a328e00901faa9af4049dab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a2f852b9edf75f3d8d7aa66d1fc5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87b72f874aa3150ea378e2b0ec3845316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7315dd6ee030d5b49be47eb215245317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a20cfbf9b5947937ab81b36c41d79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecf6c98c65d854cd6622016317cfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbcc87db3828072fda95488ccd7993320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c227c3af2e4a7f5b600cdb139378321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c791e093ee890f0ab8be807b5247a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a46f92ff781f408175cc3b6bd3a28e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4155d49b6e2abd914d8744d7c84c65e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d6d9112bae88e6fc5f506f1807007325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52451430fb29efa7253a47fc737da528326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c6965c0ae6f44fdbe608243513d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5184891f599de134298ae38af31169328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061573c13e40eec081965ae014fd7c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aed765a7931352d244b2d5f023ddfc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed354445c5bed920b3b5f1eeff848677331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ed9ec28d45fa55290b9244dd3f97b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e2b7b605df52cb57f484c20b056ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb200884a977fb41b2b9fb830c93c6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cc685d1e126656930660cffc90d12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76473b7d9f6301dbf599c65b561f4a1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be788880c6dbf91a78ac2e1d77565a74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e49dc1b28002d1616804a7db41e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75372bc0edd12b13b221b87a8c081d20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1abbf30aa14685783cc7d2249ae0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3bc9b390cd9a67eac4e0381731bc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01159b0e76b79ec44aeb71a46bed839f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50d564eb326a0b1f0a60f7a0cc672b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eefbe41eefaaf8db221d340200678344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0ce52e5dead2b8f6e4c0e95694b91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88866c8a7086a9f9fa63d7e7368cd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a40732630f1b0a714ead2e71b7bbf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8fba88560a2dfde09bdce129a781348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221af83f1c44b246b990663a99606d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50509c9be3c25da77092eba1a5f152b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbfc215c7680b11529126606af6e29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b671476e558d7f2914b43d0daa59f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc5dc4a5773388bea943271b4142b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb47d6846cf2f23e851430f57e265d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a59f1a736e80fc87748d7cbcf7d4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d521db13264007c263b5411e3c9f645356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643f73cf25abd019577523a8f522df6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f959248123ff289ff6bad732328674358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4ad1b7451fa53cbcd004c5f4b610359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb49b60fc4eb26b44c445b8f39fadb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458524103b7185b40346a42b47d11ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebcad8293cd11167b6ce3f87667e0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932584f9ebf5ca266ba065b369653416363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8cafdab171661866923a69dafed4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95760783d0db2e765105d28bffec92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3a16b3fc7df24d3125be99e76c5a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a269ef5f83fc8ec969e646d356a1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9670bfb7ce236848c453066a0ef81ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a140b5ee9e81355f5fc2275d08fc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d34e259d43609e41715e72cac37a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc92a2626d543c1f141eecdd9bd49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aea29acb0c020b43c74c87e474b556372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834a6711b10d179e31cb0323846942373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81152e02a8fb35beab0928dbed1617f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f7a2e3c393be99da561b5f6ffee6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a785be3fb4c60ff0bf61bc69bf82ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4579843b3130671d5e1f9789e081e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23665d93bdda4993f8ebdade5f03a80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7561bb92b6b61697512b7e9ea1eae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0fa7a7617542a96c2c7dcde69f35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd604ead67a41f16a064f613c8f41631381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d803760f5dfe6912af0027df6337f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272121d7b771da1c47997326cacecde2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23b9a7e5dcf1b48823c9fa210b1e36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b692ca95aa3abc93ce044afc9864a3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deed35cd8feaab10d24690fb5069570386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244c4becee3b25ddc8b7993e2f44d0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e876a4cd6727c9288f23235c1544cb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a15e74f3fccb1da0e36452ebdd70b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cae3ff1d9fe05ba75cf750c7663bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a7fbd4a66d554bfaa07633ae370e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360bdf248c7ce28ed1bb65634e59b18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e7429dbd0987d8ea4d307356779bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fcf00dddc01d5adc84ad66d18868f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a681cc5886f6052f17613457473f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a837f79b87d4d30200d653b2af0a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9933686a90406d66e533cb2e0eb24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b27188fd8342c7b635d2afe208759398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3b37e026cc87774381e037d1e3436399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26225c06e2ede6e73917a793b7868c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9f21c3b54aa6e1fe6b4a122ef90b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4950abb0de46f3724c12eac3719f6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5475728410badd8ecde36fa4915af5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c8aa5a57242ae48b3109036732ca0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0dcbedccc6b13a1a8f55a3d185390405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7f52cbd846603ec95931c9401e29d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c50f93fcb8a0e807a46344f8e16a21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0308c8c626ac50921948ebceaff31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b22055452ad10d4eb88767685e554409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451e08d84d6d4df48fdfba41c1ceaea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b820ac08559781f59913890be0f3db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fe9bbf0a8e9c4f31b425a2e291e17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dea19e2b73d9de410f407018e8779413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba591ccdbc3b02fb024c5fa3689a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feaa005e60f30b2f70b2fb9a99c9f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ac002b77b14455df84b30e5d5c92d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33acaba82c64f52633febfb4e182f4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a767143e9d8b2707857875c53393b16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f679d27caf50d6975063c3236fc2c98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82afb03247fcccbdb0465464600c62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d545d9dbe96907cf0a675285c96f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425517a31827fc88b26ff1de0953d8fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46217404f239e7794f0c4610e8dc0eed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea47fa43aabb603009d3895888b980424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f829604d49f07f0668f3b69065c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec2b4c01c73a07c6c64f4a22a8240f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a084e2c78cac1db64d384896772ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f21063d29b65dd36d7047d7ca841428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d62838fa8c70247a285ca990c7e2f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db4457d14a34988ca5bcb3ec09b56f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a8f9396a11cd34fb92ac8b3f2f2cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c7b95a33e8fc9f72e4c575f74941e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b61f60680277fca5708911fae22a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71774788ec964c147b1dc8b84b9d214c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e21b7a920f244db0814d6ee075a76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a023f2eef111192f0397419fd1fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e948e9376c673f8e67697dca7bed980437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f46e0845dba78e99d73789c77f84cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ef15f8375c295e97fee5c697056b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677151eb181b0feabec909e829e9e9ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb020887bd0b8daf3b4eddf9babdfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9234120e529fa8adcc51a9c60ab34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32d10ed4492549bce9f3b08f547106443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743f79f116f67c16150d8c8416aad32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc141a0687aa49e9b0ebeb969a2326445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f1c572e6a43e0bdd5826ba3a7cd88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee9e8b2406e64662f9ee3ba3bb5a1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c6b8f322c82651734c689a647cea4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99de61d81a617e173ad7ccdad3dbdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b487c718e9a8555af730155cd41bfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0dbd49c4988f857c96f83b5dcccd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea0099cd7749d1ac3e9bf914b720ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fdf1a44895179f1f295f7f65af8e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c712bfcc5ac9931b8f5b0f0c5e4db2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1480ebe3ccf1120c8a200f1efd012455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d85d28bf9e2278dd75901b9415c2aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc3ae23af5b0c4e6073585166b02fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2edc82716bdf4297cef4de0f53b0c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80b38b8bfaf0ffdc4fbbd3a8d9227e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e511729dcc38df9f6d50a8e04226b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1afa329025d801c31e68a1aea4db2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c93365d74b07717aebbc79e2e936d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48348711f1b9074c2a6d1f25f5fba4a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af2ab70e0c2b5ac5918ff50b05adcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce699254ce08e45cfe26c45250a1268465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19407f2537907ab1184a9f0768f5f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0b4c5d10076823516bda7e325be0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab02a33d362164c9bfc21dba4bb5ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc373c44d52f2d42fe064bec649e2ced469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e802c94415b866523154804c9e22c4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3887f3c624368bc2c7862b8171c6320471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510f4005df9ed272c2c4d1a4c3d7337472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba05adc0bd249e5ad995e760632efc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf993a023a1aa5d77ed0a261460ed97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97fc955f365ca3385044e0fb14604475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27fe872358931f45bad3ca9924d72a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab40d4855b760ce8c1eeb8d26e0356477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754866bb86dfae62e5963a68ca93780478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3529a283d81ab6905f7362821f09e1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f04ece62a81dd0b50bc19c3c388f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12583cd017c182666ee72b4237c94f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4a48a927fc34b58bbbdb7450d8082482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da98893432a01298731550e755a7d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300cecd8fd09fc452bdf0d80566a3c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665640374ef8a93e594aa614c96d0f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526db4a2c8d1ce77b7f1289a7e7ef3ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0500d0160ac6885fe9b2b536b55c67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0116b0039b8b9d06db65f3c7bab07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18406b30c6553a8848c2db6b42e9c92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad367fba86de7c0e676276fb2a183f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7103e421c80c807315f3fa75dfa9b2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c88c44dd4de16e2ceda52c01be360492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df6b3275c5fafd68a8a3d422e580dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2481f7038f36a59f4c1686afcba5a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4db2535b97ec131a8c7a963c211cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20240f5211e61feacc7bbab4d73667be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ae7e8fef823c00a86dc0063114bdf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3d101514d872d4caf56953c86594498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ba008eebb9a713190b928a88ffd37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62228261e1a908e753b0fdadea830c40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91626940c5b4434c6a8225fd1c677c5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be856b4a07ff4bc34af0804d9df71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae1e036e8bff5d6f158e7d36ada7c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96978ae453a68bd7d7acdf341dde3df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacedbdd087cf66470ee14edff320233505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dff445afbb34cd7d3532d119a99cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351c187b5556a69cab66804add12e96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3775bbc35a86ba51edb39d4fbd097508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b1c2037890224691448721c6ba65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820d82395b43f52dbe85442d6b190e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f36259e6edd7709c92882fa56246e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084c1bb069d082f6a95bb2498809653512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f025ab8998cebeff22686e203f6c93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead15a050dda25f1dfd91e252b40888514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb694c6b6061fa1f26d0d7d215f2140515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad5c4015f35c8d3679cdac620809a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e849f407e3f0fc4d67f8376aacf4f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b02464c1e2c6bee7678083af1bc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920913f4033f909a62ec157edd4fdd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406822d2c4f03dfc4a0a212ec5df8f83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8910b3082edac758addc5f190963521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f36eb41d2c045977edb573f2782795522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f41d80c2555e2882d14105e6f2f7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc497e66913d707f6e7c73408d994524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fbf8da7d05a69c7f80ae777e3e3c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df152787776031a13d8ca9365ba72b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337b3fa3b9306936e3aa7345e488201527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a70878d6f6cce8754895d49e4212b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9169587d666e2877b5f2e34c0be58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757817bda97a30c173ee43e30401207f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f111041e851295e6dc98482d5e876531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ccef31499244e95bf8cf746f4eceb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d311b6b6d3691e808307138a1af3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b0f38b6558cb6d5ed62567f131969534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908032c6c8558f81a693398b9f004da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c9260d8445749e61252b9c53ef7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed814ac5008a04e8d44a8996651917f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a0237a9d55e3aefeb34801c1c1db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed2cbccfb95d3f5ec3544f4e660048539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792e7f3c8ddc7c83c50baaa4c1128d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e9d42fabb53f4051a52050b65c545541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15fe22d6215a0a5bc541a24ecb1f63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b94837799ecf3c06775d4561a8430543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688a37df0bb88b7472fe6f0e779c19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d176d37921694299b75ff73456dbdc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb7abc7c39bc73c3b9aee882670e46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bb350f0f167774b93d1451bee5707547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77780cda12e1ad43c6d5348a5a04270e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295bb2571ae773d7f03a36f0f2d44ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb289b13889b0ea3dc0bdc55dec1d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313255c4f321ab34d9ad1bbb949cb031551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1f8d2f479aaa534949f7168e4e4f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae3565ec607face1324634a5803a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cc8f5de5e73726f1c0604418e9cfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce75b255c0ff4c6375df4edffbfbb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5a5cf2086730b91eb78857e3cc98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6b1f1135d1f87db3e2ffe74a445c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bccc52f449f7d9d6bb6ed69c3c139558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a1d6bfede0aaa40f63257bdd1dc12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c476b1d9f9174a345da55df74d8dfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec4c5b396eff59939c1843eb979dde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00625c31f00daab3beb7efc2f3c854f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3547376527ce6c6485a9f5cabec788563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f19f94939f583c916ba0ed66e1edb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626be41c6d25c5a88aebb1c61830e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c874e3267fbb3769707695d23b2aba4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28866d264c1f16ac35ba9be06696bf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717491f6dce6f18cf43fd811f4f1fbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe09bde0a128a1a008ffad8301c4ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05df243bcb6783d2eec5341f697a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b38ae7e61dc2b80ede989cf9fd7819571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d941346c4de756b88af318941066733572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a671deb15e061a68d756d859df2344573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23905fd9a35c94eb42fa36f7202f7018574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d74fd6a73905eb2737b98bf0429b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e844e6965f153d9f131bbd36e6d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90945591cbbd64bb42bea8024b9797a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb3a361e992a8b9e4c5b557072b2a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f679f8c964723840f1e06c26989f17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b315f961a8a7eae7a737fc471571389580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796ce215da14ae2f438d42e9fd7676581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aef7eb765a43980862293377390331582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e18349454dc50569bb7c4b09bead8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c47c38bf0c7e249c85a7f317c0c388584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac730bc8bc47c767ed643928c3124a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd636c459664788037dc389b075e578586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9301a986a7a9329105f4ba56a9a684587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde68ac5e2769ca87afcbb9fe5feeb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370e3288e0e9867b652438516d3542589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f73625a59a9efaf429e0a15a9f30ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0917f2d9956f8a9507799e5cc64b4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a25f25ffd6e78aa4f4089f4af4ab3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc47ad916a245c4d1c3986a1e57af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ae4b5611b0af5476e39d70a0b8627594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced70021370f7543b5eb9c4494665d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d82abb8bca446d83372cf5abb1d71c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc867d0a0b7904184fe9a4cf692e5dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5605e12e14622407243ada644376a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c73e68f82b33737d4cbe1f45dcd9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1dd1683822d1b082c1c62f88e1125600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16daa4fa1bc7bb9b7f6f4725e2926e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a3031de7b6799666c74e99bc793f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de43f5617e4340708e2eab86424224b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a1d3f50d489fd619feace79ce5191604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12850be5e5fcb3ae24d3d420a8c51f5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b953a6a740747fdce94879963a5282606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185f8405964b72a1a7b2fd993037f7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1827a3d0b4c0e0e7527d85f26c9dc55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7545c92bba37055422e80f5b1d166609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a49de8a544de1c78d288179f10da49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6432fe5206b3553be9a058b99f6e974611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d973167f1b2e16eb9067f5f30ebf20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6afcd4156be561c619c96757df267613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dffa52af7cc74fcf614ac6c451874614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1be5f6f955b87b459b4cf37d07dd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6534d8e2964817d39b5cbc8b61aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0e19b5e0dd3309b71a312d19ea5f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b372518453eaae2cb337f41fa78f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776aab7b6feb29f4f94512e1bee4406619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d6c70c85613074a075a4e639d455620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c7f4d5e523d94b092835946150d25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5da713679076e505a1951e4dece41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf9927e2f6d9bdc30b976738879d00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f367d6d6b3d2eeec4eab064dd3b7f43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd333153c8e457edfd33dd3905e228b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c94826e7e66548cca24c026690743626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf339dbaf66d4cf5952e2664a4a4c43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae05eb62cb00bd5b5ca0160bead27c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9ff53019ae29fd70745567331386629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa967fbba6050b78bbe908c22b203630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade0f3fd16cbfe5d482bd711429df90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda228f6f9076d426675525714c5ce2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14f3011a1a5918de0718768961202c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0510373a81659fdbfc758321ad174d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e63b41382883774c7d317a9f01316635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb1d54e5810f7e690390072dd7eb25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de50fc2dc550bdfa86df0f8cdbe817637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5950453c4f43fc618158971aa34b2f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc58659cbfef726e3b31a701b9bbec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365bda5e5d8d20b8249c30675bd6246640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220678ac313d61fce9d81b62aa00b146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec339e3d2e5eacebd8a80efeeafcae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f6af576b98c9576bff35d360e666643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0b2dc4b8506acc5d489566782d50f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f905fa2b1aba5a39720efc4d3c78d5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b625624e6ab420bc4b6d7d7890d04fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bac0d62c12c757f376f58b00e8e1af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed112da8ac0337534ab216984af9f8bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5a2df55eacfb5fae048071b2e2691649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62028dfae704c25bd82e6e478f86f93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446319b25d84d5ffb964fbcade8da25e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe315de6690d698173f441ea257f5f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac97a2366045e60747c828c13e709653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e1784dfcaab3f71b0f3e01a2d306f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ad32c948f686b6dc78dd915b99668655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0680b49b89fd2c7aacfbbeff60c73bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac54328ef6fe4dca9e90725fe2a7cba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502433317a624a691c46e1889f87cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d6e286789cc7e16eceba48e0ec7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27716c27edd05a4de6ff48ed69ac8e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebac37afe8e8c2ed6b7c3f03dde4bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35cffba0b85e580c44d3e5e572faec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf736e1f3c996d7ab7c53c918f42c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662630134e54b7b1d7403a0d8eeebb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945340c4db5b27ff21360532deb0fe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42044fee5617011a7ea0d33c0dc999a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e888ea802347bac3152dd9158f2ec73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478077b1421862a04b83c43120b51786668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d1a464a06b102a29ddbec16a6f6ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb62b008acb6292c9aec39b331bf7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88bd93b9f27bcc8f630f708e38b9d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb302c4bcd862708d18211dfeeabbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9dc7bc4fa5f3af21d65a2c934a48c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e69f012974c70664bbb8c2a86daff2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5889e57300bc155fbd6742b9dab4d2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b4205a0ff87fb7fa4350cca43c5b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93613327db7034e4320dbb0b3b12b9c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9778f3eaa0c38d696633a582360f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29262180133a06ea2e385229afd1ae2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf68d65d72a196bffc6a6d45135d81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f576c8a2007441bf0e87200a7092037681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a7c2d07416a137e97895d8ceae08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d98a1a0b1ef641d13d0774c68a9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22800348f69e93f4b95b09efcb28f9ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2d6f4f70cf3c83e51505559ccb75f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7da4f41f75d6928cd46f3255099ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4f93e701881644ad53df207d95832687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da998c270fb2474598882465b2c68c0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec170bbe6ddd9e9ff58d98a4f291275689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f0d271477c47c8ab3f4d1fe032da8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122a56e76aa1a272784d1a06426a0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076525b1476e7850d3dadf53724c278692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea534c7aa7bc91786b6f7be67bede92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52fe05ca861f1021f66ab87cc2bbb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70d1bf931a580fa97645f8fe3a399695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b256ea24fa830c0da63fb28d5a7a01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b726fa29baab1de95d03dc95dd259697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca7e02e9c3852f7929354fba252e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8c1c3fec2c8801fa0eb4c545e34a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc1daccd3fbe600b09982b23d3869a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a38c617abdf28084726e793e3a74a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b89af6a46188974c5eb803bbdc5c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21805f65567426c6f80c5d5126e842e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeee5d4a6fa2524dd8f570fd230207704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918591790cc4e30907dbbd23fae162e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfeb21dbb6c157e3e90f2b90cfe8e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e3567a9b30b450a4476f82a3a59ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df55cfa551bc45473182804da3e42d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde8081be8389d4e02c0e6c311ef4c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9ccbb08925979f1cd6adacf47eabc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50053cfddbe03ef8acf1ad90c4f9cd41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d7b36c2209c013f4d59c841cc195712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a972af8970d5f9c074d5708d154336a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1928eadd6b96d50c7e4227c2f05b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec2c419705ccfa748d2ea205077607715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745a36f1c3682e8a0ec658881e292ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43b5c231bb68f641c68728fa89e86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d15484ea7ac7a8e207f79afb5eab5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e3b6175ae575b2cdfb715b59d8256719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd894003cc6f1de7e079d33200b31e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7558b84fca41ba88ccb973a1c5de3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cdfaabc006d8725ee97639c53a606722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e032744357f9f8febfa677725bc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed98775f751646fba9c57f2e911771724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ef86f63d25342ea8876d2663ea1d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f411f0f1e6a308e2ba9bdcd5d0009726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88c08b6e05e6eea4f7240bad4f1ed2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf75d1bf11813e57e3e09588e173965728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dae53465c280876c00af432b5499d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6ff2ab56f57d2ac978c2d04eb962e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad33989742333cad5e69788c28854f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b86ea12e71c9d62dce318efc9477f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006501b094fd9f612bac5e98df2c0b21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909d1618686203fc6891dc40081c2a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21641e55bc19125cc31c2c6e008e768c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc710ee117c8ad119870b2cb9f78f35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8063908b787be7a00feadb6669fb63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b741afe0c39dd4562af0eebd6fe6125738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff50ad4ebe927fd884d8979b4c827f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153c8efd3d9888df86fd8296428674740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fb69b5ba451bbc1ec964b85fa86b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5167ef17f1a8edb404c945aae5df57b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8d48282f48850d16c1e70183b4b07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc7dec757e5d6f594fd3d045eff6cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f344020b8782a6f2e9a86b68b51829745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07314cb73d01574428b479195bfc3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94a35a2e8309ee2e5454c7a91f5ae9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b270f5f8d5d2b0d0df6296b0c6da5c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a195f73028634d12d372220e47e37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eb980dcd43a65a272c100ebd0bbb9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27458d6d502ed0a8570f8bcb8e82d914751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c3a25067a2eedc65686893ef14d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb89429fb7c6e9aac9fa6826e11f74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beb8fc9092e77e415c8affa5d4b3f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd643e2b539bb49f3b9c77fb65efe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc30296c4185cdacd5597c29b241d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dc997df08d2fafbf895f1bb186f0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd61051b9ff33029406940234788f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fbc24b92add7638d6127df5bb3442759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081ef8825de6e4aa66f96cb7a6cc63a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89223a314225d19a627155d6e85aa97761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eebdbbdd02e760bf8306357c9de9e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f0f3dfd288f74f0ba42691b30eb0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f3b718a492c8e8684580b26b502e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd661e5066e485cdf924f289d1ccc730765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbdb384cc87e735acb68a68fc4b8e6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264220c8523859e0d57d810c534485f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>