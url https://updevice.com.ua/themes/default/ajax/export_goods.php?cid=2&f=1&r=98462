--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac677d1b95d5ab4fc8ba466f92b9ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b40029cb83f1ffb45994176e7b5fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff8434b6fdd1a00fe8c8929dbb33143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2dac7b9976b897bdf328ce4c8facb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de88e4bb2577edfbc0cee80a2ec0ea25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969763433a81ceb655e603e2f6bf5d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7d7f73d6f72ec67e453ee8d8e06537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1dd0ec1aadaed69950a7fa943e578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4da0727b23312f5d447b1ddda7eec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e7dd70c882f0599f85d0bc20f99f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7082ceac390289e7eb653470c4f4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76901edb63f2ede71a4b9ec83e41e4c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d13ebfc7e5b2d1921f35f0b703cfe313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6e08c64cc37cc82140ff26675bb1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3e16be9da167fe7d7382e1b961cda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a820751b41c5974cae6906a8cd1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c35c0d10dc8fe87379d94a3a1d4ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a9fc3ecb503dc13808b0985162da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f60f4c41d6f05988d9410896e57d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca7ba7645ef3be1cf786df1b901f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd272396fbb170a7c1f9991d73ac9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a59b1956c3da342a7cc9a4b3bf92122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a31833011a717caa046a7a2b7e36a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763a93e61b0f3159984ce22b46a3a3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56ae1bb45b0fffaf4f201b4b322be125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2283521342839e91b8ff97c43434a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dbd7c50e27b2fa97774195929d42127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd09e12790736881344492bf64ab8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070ccec8ad25c58336ca58a1da7af4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95befa526977a60a4c1965842773681230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b5a1e27bce0f5e3ec2e3e1da19a4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be253c465f1af8754813198c86ce2ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fea56a46b9d522b39c2423818487e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff7fe32d28c1e4a6ed8e561ba0b3f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c0ddb37dd3cff7e1764a530f65ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594bfaa56ff43f28842dbf7f6e99f5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aefd97c95ae6e45c1c9cf6077641237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3ecc601c6fab79fd9af80c1f4531738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47191b03cba09d8392d8ea58fa841239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476a320b22728951b8b03ea1c042be540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda48cdb015b65b0f3986a389a98bdb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ea7b4ba39a1565d0f7c67532eea8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62312903cd8d1070b2ea1c7633ce0a1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e479ee795e09d121b6695116d5cf58844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067eacb1c2b9497d3fd62e1fa71089f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b8d4975850001eee364ff91a5aa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cfe81cec9f4e1d5b29ba42756e27a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4903e323fa2f810395553c3efbef76648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b423ce60cd06c5bcb56de893f106149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0b5a1d0c0ef868cf4c09992bcda1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe75c3a9ffb953828e3223bc585c4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab662bd944afec313fe494deee70a2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15588b3cd1f33b300b812b6b9a5d867d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df45d57ac7a1e0d55ec816d0dbce67154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a54824ffd4f9b03082d54658594a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3299597fafc0cb6f578cf82c3fe0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31161c29ac79ebff8eddba7ae04fc6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68d953a362dadfa61370ee5906dcd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba417cbee182afe3020546954352e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be939630ff0fd2ff57f5b30c6427dc7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060448b7cbadb8e4f56a5a7cb9b515061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282988d9df4ece0eac1964aef80c9fd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3d7616180ef30b4b2e425e439960e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5bccba1532118efc081bbe1a3a6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88495ffc080bf52941180a3b19236ee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e034f3fe2bab50ccfe6a0b7d6ccb37d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde38739e93789f5f252dc01fabf8c6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e3ddcd35415e81d02d0f4f23369168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97708bba1b8fffcce81be61b9617bc3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df512273f9b5e904f250fb538b9f64c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01dfcd759fd126f85cbb32333aa2bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763819602c14d36775d3e3e9758b9eaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e7d939f5226337e880fadd4c2bc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b784d5afb07300771419b74567c96974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f10a9507973a10d6c095aff780a1c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d58bd28097745ca330c3687ae06976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c41971d6e2406904d8147f7363979c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377841b1b452ce8b6c8d2be3a65e1e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb9d2d52040708380df9ddc3759f0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bf11004b2cc6815a0f7e20cd687ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b54a2c6a3173a3b4f25ecb64d945c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20baef50c7b98c034cf3c6bbe6a447b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e16f1b6b8054e1e1fe85a8a9cb664c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156560024cec363e6aa2aa8d6a7e9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49209601e36a6e29d2a41ef8da65ecb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ab5201b7e73f2edae3045e4e598786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75a6612e7493459cf1ac8a92e9b7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68298ca1a0529d267a29eccc4d6f70b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cab8648e09171a7cea2944ae0469d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b956464051657df913b2d6f555e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f43f02cd2bdd8ced7d6823237958d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f965558d2690f9b7be8bd6fffa261b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cadd0c7ced2591a500bab14dccb8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f02f47ed4098842220e70bbadfdf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4338d3f11d5f463ece3e6b72702e1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724442943f5ce86e78f57483da1e37bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324671666f195b500ddf3342e1d4217f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556be7c30a830cb36419737e39ff61998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b990f05e79daf7e4d17cee0e4c3454199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362be217ae1cf0708ce8e2ca4e5dc5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d13d0fd9dda0a73d4c3a24bd1e65c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bddf909d117f6fc8abbc596ab14075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55458f0b08759ffc1abb007c075d57f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1152d28c674ee3123fcc9e9344101c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb9fd7e55ea10ddf98e01522671d46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df48a37533330afacd1b7c12cc3ee3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b99abbf2302e266e3f9af1cb8dbb8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c26299721635133dc9c32939546c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9d23d78aa58884b6e454c6c50b7c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f95efd88dd817f8ce8b405a6131977110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4965a6e41109b69d110ec03dcb477111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c78d43d2e81413da28259c7ef15f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64622e0577d663b3e8b53270b04684113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa078036366d22ea4df8ea3dff4abd3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d10c0166caecefd1963f2c03da9683115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9332ea458e04d7db92c5d333ccf89f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccfac48b3901ee138b601b97d9e66c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c831695eafbaf703d06c6afdff713b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af51650c5f192ed3b9420289c2152c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790706275a903cb5f320cdcd18c6fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534549d71d5c246a83808f1d9912584a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd12ad39e9afa08366d5dbe43e094122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58576f8caf98d2ddd9657c6fd823bd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06937a427138d8647ee61d2a7d0b1bad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eaba64184952a6d1eeb0fbfd22fe1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7c2690786fd964926570b65a6842a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe6e7ef899eb34ef0910209f18a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fde6858f743eb0a01327252993b22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabcaada93635d2665e88f82aedeca2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec93a1e6a470dca7fa0bbe0612813d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11259703c905cbbb9a790c3b27c022f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f52426fb27f86f10a5ef87315f6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091977a798ec55a5550c20f633422c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e06838dca5449d9936e9fe47055c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf363962f14ffa5f91a8378f8a8137135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551be7bcae35276eef872b7edd5b51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb17c41961e5147861eb89e52fa95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0379ef001970f2f0ca21dda53bec8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4b8a634bd7d80aa2371a4ac2f97b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627a7b17b300f3525eab10ab42bd1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d3cac5aba53d0a30aa57c55eb374141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b181f5f68e558cb9256a8c05d6f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592033147eed92c6be91de48d56931f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56017c46860b6b564d4d2613663f0158144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7fe516b222f1c7ef4567e596d0a7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50152e3bc0bc6578943fc4aa4e863e77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b300e422645631ce58e5d45fe4168147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d365bf4a2712f8eb296149d83dd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb01d168df353fc7b9d6f359004154149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc373665f577429c4972c30a02f1dde9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de246de405733f563d51346982c4fe3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87cda5f71e476e0c6dfdeb971d1065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c817c4a92f95ce9fb570e4f5c98c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d908feb10d4c6503a0b19184f7ad99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977601601600f086ab1dfe5e078838b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1a5ee54b00b8dd21279ae7d3cad9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940c2ad028809df6cc687ce6fc3c43e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03b280fef011cbbba0b81005b79d4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c448add84081829ca61a479467bc5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda37156efc419c741d845918a09f29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501237354299d7c1845c29fd909533a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4adf0cb9e8408298467f17cb3c291162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22583e33d26caf4366febcac42423e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ccb9713c1fb00f690ec3842e1e24c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b0a72b93718717bdd94e3a566999f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d853762219496f17db7802990affc67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1635f169924e149c15b10d6f9187167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae3e625c3f893c3d94f5766f570de3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7899cf82be12d021efb55c17659d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd80cd3ca191156aa1014aaa1e265ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc793fd78522bd191ac856e90704dd0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd569c74b2e95311760ef088ffdb88a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c1d6a0c76d5b88d2cc6eb4aef1d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e37fc48ec3df8c84df87ae4136e76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd4a03b9b5905d2c8c16400a658fcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387c864508326204ea7fe317d6210df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa80cf004cdb2c2247c7491c34dec8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44fcfd007f263ecec77978e78aeeed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce976d1172155aaace66d847061e5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972aecb520a475111a5cc378f274aa7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf858af5f652f5d83abcf2f69b5fac8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c17e09cd78369a9330c6c3c3982148182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887d6dfc6211e9070e33dc303c5bdc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851428017cbeba77c2c33d2fd756f277184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e03e8727c15a7f71ebdf7bc97e589185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c93349bfae9d0f559ac205a333c422186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33134a8f8fef46294242036cac567f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb390a9257cf2611953d65d5aae2ed7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266e13701c0276d44503aea48e36fa9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2505e4a9481f0078d9276dd923f05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d560025815ce2f1307ade768c2fea6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d76bb8220fb760144a767305e86d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b457016862e92e68ce6f2aaa78af0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af3c7519ee8c9329568cce090e133194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbff5a764de834f7d8498baa689625f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084989cd7ced67c1c29ce1cb088b178196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01333212683a7d46579a7a3373e9b155197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec21328f2cf06be19b54f600eb8b3ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338aa7845efc9121a10c058e03dd243199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84af303655dc274f283138802177019200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c5e5348a1d2db4341a08134624e96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c22642ea74631c21cdd82bd96ae45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bf7f84934aa4f6a3b1ec5a1348abe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2138b529ce8b1aea6a7ca36decf59f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b26fed72a12732970d456955cfb6cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbad93d8cffdf00ba982cdebbb4db97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e09f98c9077a965a527b9b814817c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f268bf0768ba193db1308391c0cd60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab32caa8127cbc64778e60a7cb8868209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8af371d8f5f34d3502acfd6bf5f9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f714def0c00631e46f7ee0ac7420c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071502a92d9968d2ff2edf018e11afee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a32fca1d909bdd7d895d4a54c10ca4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eec6cc2b36a4848e7de7c56c1ec849214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59972efdf8cf54e945f94cba11717215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959fb8e1199ff6392a723f27e2d9797216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac2365b42cc0819bbf356bf717a2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755c5d428ba2ed1b3794fe58c5d7884218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ca7f7cd8b8f0f2180b6b0e766c48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd742d9d8c4f727f6481d96082ca02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc19de8bf5573079f473b0b29285a48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2cac2be8d6b2562bbb3ebb19f342222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0292c8f6f341058ae477b6b33c642223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9733629b4abbb16e5bc4320c31c891224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630a5fd9dd721c76cd0cfedf6a0388a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716b0b4d5b464334094a89c71f18a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c671f008581c8bb7ec8d993fbe9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d79687d5f8eea6b02b4a30087812c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0b9b8206173e812534ceedba59573229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375d4fe224fe7f315b9502728536bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0731fba0f9ed21e5edf961c5ad9ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b716b8f7fe957d351c806355667b94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c189c6b61f77561b0c92bb44c21820233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab77f75cbd24f485b3596f4c2489b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44220f7bb317dd07e2cd46392ab0b6ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b94579fdefcea2081cb30503ee9b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5683c15459aeafe28e9ae51ed5182237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280be9e4a7999c0fc4b25d36110f133238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04dd7d52bb8e1d1579209f2ba09ff5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b69bc99b469955cc4d88ee1ed5cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b1d371f2cf07dcd85dccaee749e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777abaedbc3f5e2cb2aaeb26bdd9123242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05424ce66aad92cd77345d785d0ea4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7ca87e0a42890ad7c88853cd3acc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d0edd9285583cd353f793e1f4cb9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c529cde77a7984b83e6640d69eea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39545c0c9068b42bc5eed926228a50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721ab3d70232dade4d9b51d08a838f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a1334d7bcbaa6d09892620057a1ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05c0e092acd2c2bfdfe909203246ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ec8932eaec6702507b95e18cf665251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89584248b38a4d4084dd778bf55990a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e525a2b9503b67bdd294b6144cd9a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095805c7ba066a2974ab951bce8efe02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f61b0d6ec51f439cc87b2e04f200f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a058159422a15ae2798c6a44892f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf1791b2bb775b1bb40c5d3ac1765257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36a34a9282f8f23377e2ae1cfc231258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4bef02e2daa2708d9599126b86ed6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a138717cc4377c6db5a521d3d25d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692468ea5588de1c90936efe973cf70c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20822cc3272cc3659551b52afb22fa78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d78f126b100a4368fd809df91a4d06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565bddfd54791524e80db5d99f5716f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec9ba6d3ce148ee4e6a087522aa9a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50633c2924fe4a64fd2833f767aee72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb50502b341dff1f90406b37fb2485d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a97437daa2a4285d80d214f4a376bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cbc3661dd37f7f4799f6b2225c806269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4549fa54dd0a630732b0ba21fd152270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62cf83f6d9f283040f8e4aaa86f8d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d042541fa451d8e0600ced01126a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af4cd44e9d1d39f0674291678ed63d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a030cee46e9a62428336782154e483274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25657582bde6f42ad42a6a5825ce238275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ad077c95d225ebd582cae448d8416276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d38e3413a7fe9cea541a49f7d038277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf51388642b8e575e036019cd46f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeefbced673e1e274f1ff8d9125b049279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578f08e030e2a0e3511bffc925c6033280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9ce3d2b7ca7717c3b121427466497281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554dec932557c484c43666f21afefd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a222874d6d1c46d2084fcd19a634311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22277c355cf9dbc304b2e082cdbd13b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05eebcb10f9c49650da1251c06de58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61755436ed4baebab4fda188a21e5903286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e01ccd7abb43a7ec46cf32db67bf9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573755126f8b2743ba5d62cb98a381f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524d2368e335d1855ea98f72c01e006289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a78d8fafec7a685d53ed8cb227a19c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033fead36d3381afc7d64ac48534757291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0d590afc3c20e3c1feef43e0fc596292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03ac8067b6ae23ec7b9c2a76196a7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514743dd5a33f5fb586ecc0aca29dd33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92741e4a1afc52a66d9ec48e1cff05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d77c68f0d4befe48bea238c1ebad3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fcdcf2fdc4251b19af46c3b53df00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e473827fd0f47e8a6718b36146b6f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b83f7199a64f04a740c268f917a56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5de83f942c8383e632ef8b971aa97b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702750d51963e78e3c1aa0346944b06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357586fa66e41e6f4f3743790fc81e51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83afcf3585ed92edccdf023f4f3011303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f54403186f99e30b7e24b5d45a88c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2006cce495403aa34f38c01b7c028305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604490061db15c43e6844b476dde469306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f8f46552ff4a84f24e219be1e89e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd15c90f8894da5bef42db8bb030a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef92d52befe48f8570c6ad08ec1e23f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3ff3b41d55aaac9cbb363a045bb7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5726184a67a996dc68bc7c2eeab2a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20365a927f2c216410e7f9da3a50cdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d86f61aea072d1cd67792ccf9b794c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d778a4c0d52026b3d68aac232d044314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948176f2fd452cf86181c05b0186b06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ae07f5c0e7a4918485e280cd2710316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44958f91cb9aa3a84a61bcc8fb102af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a5c7f4b238248f3f01aa9bc6e44e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369af08fd6892668a5fab375353a9a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52644c6d9f03cb333ca07cec6dc4ac6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5500aecba8a679d6574056bb34a20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d6798c90a13648c14b2c61736b4fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e694e0c3a155bc0fa5496c7f9a842323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755239d82f5fb6fc08b0fa768c039df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2092ecdb6c559e5c5d24d7aa8765fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d1f5b94f6fd678e99449c47247cba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf26b9cd0cbc5f8c29850ad52df088327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334f3df7f3a8535368c1c6235590d49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d538f058065a7d2acc1fac93fa19a87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef96384143082861ea2a61868ae0e11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64884de7c7b40df6c4bef9ae2848671331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556edd9dfb7d944d556c4b9565af3636332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce68381c7877755482a015cdcb43909333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e124b2dd4922b77c139faae980ec7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c9c99e3f7e7d072c3f810e169f082335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca13b2bf2ada6fe92d751b80e404c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f3d7a92270715360a7ae6cd58338f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a190deec283e80949023dc79b6ba30e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259f66287d12be3a2b75eba1aeb1b5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344acc9b2529694c56f4a06459ed3e10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a72f9ec9577d19bb688e1619f7f640341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875824302e291c10add870146f5bb45d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df3ba67a2d879c943287086e855f75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f81c22ac102b774cd7c20f1c270dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5af0ff28cb95513c05c170440a990345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90bf731f9f0bda3327d05999ee4957346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a2caedb12a2aa1dfa285d5e5602a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c1662b0a188a2b3b18f4d794e6df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceaae10e95b256e767d6961369345c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc1070d45292656b6b3d627670a68a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89128834db83ebd783d377169576a4a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130703c789660bdf4784ad688e00fa3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb60c11181dfc6a2b991782609b818353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04618957aa0997a62f9ca47319ed0b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8270e352816f50732e773ccce37f1dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2682e5a911977094f0c73ef8a0b5395356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2f1b18bdd916b6d91d854ca779101357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d0bf9c45153f2edc7d1e22121c1f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf167203ca5ac414f9b7d76a65f2f1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1486ba36ee2f9681abb858213daa5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6c86e0d5a34634a13f325ba394943361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012b3a431cf23a28069c56e110cd93f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028073379b5f44c2f459d466ee5a7dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba7390eac2c7224a3e876081a1d828364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4922a954c0e175f74bff6f4e57eb2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd0b26765c1e82aea584b8f92d39a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a15e1f593eef8884afe20910fa593367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8666399cc09896ae841d634f0d79d4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e1f03fe2534b3f7e2602a4ccb3db9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4efb7f42a99e161a1cdb7c35e89d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96312aa74c43b8c35c09902a309736371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1f80d552b9c5c00209575cde61d31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c69aef3d3ac93afd15711499b6cbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abf97cb940b09c1efb63379ee1e15d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff91f890d02c3fe78080227d59f4d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f76defb94fc7c99cf37fa58e2da4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7611c492b78ef684c0e415a69c210eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d037e1fc30ceb3bab43b87dc7c9bda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fe11f315174484d86593eed9898bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a6178a6d30752c7b8a0c2db0ba95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09682f81f08eb302d4798802531ab530381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c2877a84b7470e1888409b8bf5532382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d14da8b6d8aa5b8c307b8ed8df17d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddafe990adffdbf4bbbcda06cc8e6f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af5fe53710a69ba445bb4e97bd82d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d606606917e29ee829427a59e0eb36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a103d34f6f700875509980976d19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166068c100382604948db232bad5cefe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88c84454692ed9284a2dc68573c7d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c215ec281cf6605255556783735d13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76393279e50cc116602fe6faff90cc31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e597d8550987f7c54a1eb8612367ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fe8e05507bb270e1a9a2ad8be2388393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1506bbf3071149089879b5610d644394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9333ec82b4a9ebd73138f658e338ebf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115652979b728e4a3a1fee1c77a3d38d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6745b45a7b3a010e36bc73e30492e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f69939efb76d27427ed5b04c0d175398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa743574b855493d43d5c9364fdd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed736cf09a7c838d2f09ff0ee67a7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567d339b83fb02f7f911ab6c8469e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76186e091e75d4079b13c6e47e23c013402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f048e834c136dd3cd9f0ff6e7cc6d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b1945151cd3661af7d79e192114d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5465f44b6234cc3fb8a958940f4ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8f3ecdc0629d3dc264b281b63a8ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f66ba7164be2299248e68957ef826407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f590f996845eed7376a937acdbed28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2eb3e94d063b6a8215092d4369fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3530704744901f12b280793e35ffb01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd2f6a4c8a828b5d9a5dbd41f63072411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db175cb825dfb34b6b2b4de66d1f6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469077547489178066b09d623e40993413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a73890a5d63dba2013c65bd3e0528414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac750c09d50ce4c13d568cbf5dae6bd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bbabdfcd6b616ead986d258a2585e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e029d58e8aec8ab2ed875f6b93669c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc3b52057c066c0a962a484c382d4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff251f6b34f74417de0607ffb863d925419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf8fe2a4e7faaf5c1643aadda497e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414cb68f39e274314889193e1c2b4f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032fe9048b402ef83dd12047bccfb50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1ea211ab7759d6e1f833b814f1217423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e8239e376cac5515f1bfa6a4caf21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3bf05ff6ccd8fde84f7661104d1c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774c06cf4f85ccc5da0932d434fc9b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0fce1418e3ae14d59937527eee1ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45fe8ed56b20cff63600bc2403f3f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb27237c273c96f120fae0654a78b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a556bd472577a753ce10222be92d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27487b83270a8913341553be618dd544431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9d559d7ac2750acbd055f736073b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ba7ac5719fd57905e425e0d155a8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9391e0bdaa49ecf2cbec091f8946ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3b54342ac0a8ca3eaee6129aa724c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77adc60c476799fec8d10194e3eb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71d33fe1ddf1b6d8e50cb4941b95a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc5d46cf666863f19fea1f379ada25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc730b13ec29e7cb5ed2a279a4248439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48fcf43c6ea4fd1b644e08556d0216440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c267a029a8af75f0d55c6123603c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee9fb882d0581df4ba15b1b4c49fd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721149c678a0fc83e4fdda8bcd999113443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822c1d2afa420743d495795366ce6a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56810ae999481a0c26c722470a5771445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11575f96f78547b5abdb2121e6bf1c5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc947969c3b408e62a28f73a983722c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e918df3eb7681bd23c8bdd72f54f1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d3bc120f11a7db61bf6345e00edd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76e3c60fb5954796618d24511e3103450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48803174acdcc697632333c4aadcc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271757274718df84dd8685dae9c5e66b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d03e6fee8a88685be329b97fd8245a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06317b5d3f064d03f6a07b51e13db3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70205cea853a5d67e9249a66bddd46d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd856af0de9c6f1779f0403bbbb5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b987d659d1f81d55e5f6003bf59b50b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b767f619943b872c5e9cbbb0d72fce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012bfcda78c754a265fd26589accc90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5aa3a17d752d701a83a059830ad3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335a44ecaa6ec7d77e42b424956d176461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3bd5fb8607f026d5a49424b549756462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae4ed61afc263544cac945e3bdf02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f066de8afa4306f68649c76e476ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f8c4ec7a753e9a935b6bd33bf3e11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be671a3eb3e9450d07ef53814931443466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30286cfe61f42dbf007c114258f44ae7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332398ae1526ab52fe7c203d75fd4251468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cda988526a0a2289fb0e4b5605ea3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6b5f6ad9af34f91cbca0ee90b9b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b8f04fd6140ee94af583c4b2955cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2da657e0b5612cad3e89c4a5a59b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b12cf9ac34fa5d98463601dbd146473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3174698075a3781f2638390ce1e970474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f36e5d11b38444219b490261b45b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacdba2530d40d08c9e0190542a7c3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ad977d27725c6a9a7ad9e8e653ad5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027712e68783cd235fe17d01713e308478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c66c46e160a0bc3214cf907a91c781479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e72030ef25658411748eb98d62d94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c6b558a6e5cffbf2988ba3227e53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517b492e91873dc83c7ccf94c51019e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998e7df9a1f50d4bc6e39467ba5a545483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294ce2aa138a348e6bf68a817226f06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8090b0ec302b2ceb798e0ff9024ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ec1fd5450041e80279acd5260fd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184ca2561fa390f6edd2d4c3796b4e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c93d44ebe223548a2d8ab726faeea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b093215969c3cf1f2ac0e5fe391ef4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a4099113cf3948b03c3deed5057a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be3f1aaec2b362611af79926333dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c0c11b02130e7a9fa7a8a27f1973492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa807767a3e8866f840d88431f101f82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34370db21eff273d1cd5f4ecd1006b64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9019194bb4b2cfee0ac997836b3a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6407a6e06709a61659dc1700ff1b4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71481ef74d1aab96ad890ec2ac3be8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0ed428524d478f03d65a6fb0ac402498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8d8081b19e041999bbf06801485a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312639f7072308808d74fd4a9d722b51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca96621e12efced71f4b48edae7ed7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7d8f4c2c303b3b1b3da3317dac2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc569ab90de476550a19319013cc605b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd79b347a6e7b321416c72c922d5985504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40b265ceec760e5a6637892d05466a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ae3e35ca9d683820fc0ae5e3a3c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aaf5466a28671394890f0050fc3c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d505ab703b45a6eaa0bcb540bd882e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a78eb472ce02ff347aa20570a97f76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb65d56557715e626dcba623db6d7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269be57259d7fb3746a125b54b71695511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dafc609e09f9b0de29a05ac1fd66c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df97b12d849375adafde37208857c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c178b2ac546ea988db69bcea9cfbe1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f0844cba682c954efd31e9f2a13d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd5e54d0895f5b3e458ad3b8979f26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea086e3be997314f90e5f9f14456d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600afa7d367efbe3f6b1a7a63703b42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3267e7723992bd379667b7bdef031519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a1449987eb89fe806325143c39edf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424f7981bdc5cb4c5e516916ab83ab0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ff52ba6cfa945b225c87d3fe6ffc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791cf63701a96155169a71a59b82460523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf19fb46b1bd3f37c5c5c3ed9a3c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0df27cb3300bed2580d5f0d6a363d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fee3b512963532d5d6cbd8f2cbc16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff183b4350e7d3692f5c8eb0e4984358527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f60dc9f16ae1c5555e8f89a81931e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb972e87bda7220e95fec3dee44d75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf68617933fbbffa6d2cb16e13aac6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ac65ff3bb5ca92a950eb4c2e9d20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a101949a81cfba86d58d3c6e7f4c30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79471660fad6a04a73f6a746d44799533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aae85744b821b8e661748bbe601cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc015079f96017cf4d13e2146112aac5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bd3d87d458a27c11f8ee7caec2695536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268552a02c44118f2e8d308345b003537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074fee8e9b0c37cfdf3807d98939da5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16686af6251ac13c5bce50922acee148539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470599c776fe18d3117ee4f4f975558540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba152f298543623a44bd5fcf8dfc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e9a2306c4e83a60984b302bfa7865542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69169a4adbcb50e1a8a35c7baa424b19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665406296c285a3145170627d286444544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917e366cecc74e2f10ae5842b9ee102545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bcd24f3b331ac1ec152dd012068e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637699d6f38862e0950829eac93d266b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d94eab56f0b5eb736cdd4128b13d14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf3f9ed689121d94a55451cc0701aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0059b8787a06c9338300465492e3d99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f83f25b0170934fc8d83a7bf038466551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb967b43b5b7323839bc80a8da15d55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840aacaec284249b255c8a11fd8289553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6535845c9dee8621a330a97519e59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e1a400f4a1469e50e020005110dc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2be4d43be78ead1b66d3c3fef14897556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c19c8bd85f33fdbc2aec6da63443557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b8bd47c2c42b5d6d2654ddd1cef04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486aa515be445d347c0d2897387a164559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccb2b99094810820fc369d65d2348c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299fda5a0abf64ede954ef139f65c0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e246a7c6a4987279cfbb5370c11bc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a746f7d79ca79bc9f1c6421744eb3b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf9e9b1b2c39844bc3dcbe3d75f118564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7114f36740179d563318b8a68df7a70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a029796b75626c100b2c3fbdc10dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824938e6507c988c576bbc8606abd9d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fae86a676b1df71996524f76dd0a6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8d2ec5954d704a8b90fa279562b7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69438aaf7aa531a565ccd46e58d6081570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb0512c22767b69f6e2309b889843571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582c1552dfce41a54a3df5fa0ee7c3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698072ae0cc3fb37f2faae8af788d36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687c472b78d802533fef7f53c3eac8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7b399142919e45f3f75d47500fe68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854a52ae245101f9b6fa2358351f73d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6622ad1d32b8a4a43bb15a9351bfa1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb32b7352c3f37da207c3c4bee5cc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f16e68eaf764e1dba8e2453224cbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2268d20b73e5249f0fcfef6e10b8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfa39128ccbd937b94a156117b6b57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a4839fe6428485e82c6051a930b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04017df6d857394006f26df4c4507bcd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b970cd755e1ec5729d7d5178d7fa79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406172fe8a5c1fd346d8a1b940c847585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc306547e1a32a1354ae6ffc808529586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231e4206531dd55688cb18506c13f7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15e3a23016a294a63e7af6cede124e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce6ac8f94350cda202056103245544589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfb690c8af900cc33cb08b2ab797b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b6eb87e9ab93e8f468f93d7df1494591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897836fef25e9bb6c96c132e42c566b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b30d372304e048e58b37e4f4735b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38075be0dcbbf0326ea327f17d3d28ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea347156d842b5d7ec595560c06177e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5df26a08c73a20286db5a5e8cdc53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a242213171a4565433735679bbd24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5941ef691a45143b85b0ce7841af29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a38d9300639b56a97170b685b4089c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf921f934872865c12faa43693663e50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a332ad16c60ea9fa40e4256174c6b3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ecd64ffc26ac4653999bd5c24edf4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b31c7a8c980b7e7af05034a41aa6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54f2af8c517296303f3e9d11ca20e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85895465756468d6222669e197a4bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac9571eb306744bbbd35ab2297ca30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afabc3133e0de2169bc925abb991b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37556cd548ceb620b89a03f243307a73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f818be70e44a40062bee3c02987a28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c180163b9bd8d35d8a0c909f3a7685e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104b1d66f67f5d5ff3b438ebb8ac3ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa5cf8ee01b07d8e4638b27e8360f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156deee4ebbdbdd9a609298931736ea8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ede53ee3c36c40dd79e93627af461614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c51f6c35e331cea8d7f79777c2f76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7aeb90bae5c5196efaa6979906ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646d1ea095e25b37ce33f7e295496c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3c3f5e75106891d1b8ad83ea4955d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683137034a96e02636f157c21838e1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b6974db186494ce1b67a54808e75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8861028602fdaef72b3a8854874200621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736fb516348b1aab5e233e8572d890622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5522ba270fc2ae480e3d3b0fbef2615623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312efce2bf7799d5003047507e0d883624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7f6644287672d332ec87196da07fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98f57845286a4ef0391d0f23e3f877626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981d5c1ef9801e01ca531785ae9e80c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0d669348c8ea07a6e28be6156084628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361248e8789a32c66930f6fef2d0b6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c68ec87119a513494ed8b808fa5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecce13e1890b183ae7f07eb06e9e7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd99236e4a9f10885aa0f75581b6ed3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91374fd8c7948bb64efeba674ec61b1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16eae756147f1793c99b9c73a4ac87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecab524a164161afeda4a08d6f646cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a05edb15be7ec8b85c56c1272658636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116fc5db5768e8f9ef921dbbd971178637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13287aac7ce02ac4e9557f19928610f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fa80257b53ea9c23ff03571e80449639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d321b7fcbd39c3e7ed05e689ff6ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088238404101ddd95045e82146c2ead641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e98b8d321fa0bc8e4a5990b6cf72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7c149cbf00615a0c3117cf4ee92d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c05c0fc7db431a0af7f5d5a5e25d1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c546abcd55620ba52f0f4de31149f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188d2780d2c50d3a1f99af4ad5d9c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89ca7b12c3c01ceabf81bc37adc41d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1d3e9fce39faf28669032d674116648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5f4898e5990ac30bfc9af5f9e1e62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05501cf50bd58ebae1c62cef600bdd6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa1a005ee7b3b28c1a62f2139d545f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64722415cce96cdf78053b8a576cad0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc52fdb94975bc40f6aa7422ec994f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb63d08302ad656dc2c162115762f81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe718f353dcc48321f06820befe1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a56c59b7d966b626e0bccde618dc3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62afa0f4f8581cb0196007dc84c318657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1bdd81f1fa04a6caea59a7c41b889658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb858cd74d27244302b0613b0a8a60e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9498e040d993a2f2c6ac9249f3d5f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eebd04a8fe5bfc90be0fcfbc033421661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1813aef1e64028c6c9d93348a644a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbd90f9eda2be19e3b06d8eec6d90f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5c192fb9abc7197a95c9ecc0a43d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a97b614d39cf84fd6e219cf7e37184665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826583a99b7e65e156c3ebbe07d0a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87240c6416be634f724178111b6f3f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67090c1fe0a82d31f293291c296c25a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee840653d6964ac8eb40165ebc1aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851837ed26ece137ade2a36e2b8a7cc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f27f3cf9f4601ce7668f11a778d22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f6bea788592e06a884369196476aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295f2f21a96c9f1c3c8ab9b430c099f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69008cabdaf328c2c110211bd8fcb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8914f9980a8f8d58d943a5efee87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33d2ac9865609f318d1f54147bb8ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176aca58c82ab52ec0463ab67714066677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02500560aa766a51df9f5854632799fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc206932648469424f605acdc366443679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c953bb806af032f3ae292e397316d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25fcb3c7b7ae2d2862b1ae08075704681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ec98cc668661aea507eab46c3ee57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd2cf919a64bd95fc34f544af278d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a636708464ccc7e3d184d7ea0ab5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d6ff58a4ac9e15542e7cd1b5bdbdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574322f28334874928d94412e7d2c28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceafa7c8e8e15cc950985a1ebec0ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ca7bce06412325db3165670f59c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97183707b1891e1619dea2831b127e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067702ac4aa077b8ccbaa76d88166432690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a25aa728515c3cb420aa5a4a82fc2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146012e779d64a36a6ad11dd6179ffa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2d93f752b14713ddb92f5da6311a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020722bfcfb92a0cd82a3be07990bc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7547f62631f3d87f7ac62fd813a4445695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65eddbf9e2ee12e57699dad3c1898f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f15449a0e5178fa874f7307d0b9c0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead675091d85c486b1538c359e4f7f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b56cb34fd694893d846f4888cfd5df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f371dcfe7d99042ef68d1e0b7aaeeff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c160cbe9b6894e3df2575088701e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f301dfe2924efa30a724d47f22d633702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3253bf378ea96cc39d43af53bb3cd47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc0f5d099cb0f3a569156cc14aae76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c49a7fcbdadfa02c2e5105c0b20e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bac26172b807e228ffa3869b8f4f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32d7483b22229a44bd4ce1ac7effec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ac9396f82807c2d3b0b24232cf07c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45845d537b453a69ff38c4485c4cfe3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f9f5afa7442f389e7bfd2255554d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039f31946be35e668708fee53ef507c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983978a9c6942f56bb8556cd413dfc78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f46d1dffa8251cd18f192798aa72d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea3f211907d1c5bbbe78cb345a00f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1816b3dde3314008714c0168e9d97ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaa6f017257c71f2ef28b2a766a544716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1bf68741cbceddeb5ef99610d9f1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8786963bd30071428d08ff3e805e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704959254895e62ab695020fd4c0d110719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751615f3262d7bda5173a124865c28b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02033d1c24b09ad4c169bc5f3416cd32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95ce16c9d64d532c2d0c6d0a66417e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9272f7672875be0bc4e74a5fda4c217723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016789392c4ee46fa8e24e6e5af57ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c616dfa41927edb5ed65dfbcac36b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebea5eb2a1b480e930b0f246d73ddfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca75f79b700f7d3b983d38902e7fc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e3de7788a3a6da2cffe15c2e5b12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3bf7ee8b379bc2574172d5bed5bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca95b5ad1e58ce4491fee2e79dbf7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694955990d36e83e32a9bf2358b1d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111baae794f9d673c4e81dd78455f6a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4299d9b2fee29e3be3bcf8f2baf605733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68470b62b8648383aa6078aac6da874c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c629045effd259acc60c09b8d941f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d681b92fb7dab708be1c6dbddbd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed301287b09430db1bf5887a42e166737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d393264fd29c3d93c6df3177b93fb8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07317e36321142d5bbcd15629b95f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a2f531528b2f1dce1c88d0aee68a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc0eabe84fff1050d57cb980bf449f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d31d1663a112a89d7bb6bd65aaefb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd74217cef2fb579f3233f5fc83994743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658526ef5407a1b7419b5b4d1c259f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b6ce626884b86289127cbc74dbc0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eaea4c2b3338b65bca5eae0067a65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428d8234369d10474d9ab3d9d870f69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954dded511e656e44c88f49ccd1de76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520313e2e8543548777817e2638e29a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115394bef7a3dd866854c19a8d47f1c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca139e60317a27c8f8bfe42878aa7d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4f9bf22347e6e682bf0f5187c40c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c32eef20486861ebe02a7b7485588753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb53764086dfb26162bc762009a5f7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a0628400a911f6e7511031950fc2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ec589fb46dc06a81ec7699b01e46e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078cf913cafa6eba83022ec07e901bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07c1b0d4d73037ce3a120f24dde3b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e90400ac2e8c4fbd850347076f418f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6bec30e4d2cb3a6dcac3a090dcd5a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0b1bbd8f034223ba8bf2cc60f4f9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e5080701258cfdfd7ae770d1d183762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c9395430ff46ab6f9e379380526f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159acf7346b2d29736ad88bbec6a8fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370ee30d429c46e8a3402442eab11af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106dd518bec5270e436ff59e10e0858766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d2f53b24f29d19ffc051cc56f0f1d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f8fd9af4835076e5567e23d33fd73768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd3687c92a56d6a620a9535c93498769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eff8ea750baf14be062ff9c7b64cb7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09468dc511aa008bc55439af9fc9726a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152de27de8d27bb1cbe9975a126aed5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4709ae7a19c78af15a3d094ee8041773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aefc5c892e63ad0130c06fdbeb9259774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962973a83396397fe0c5f71f8a1c87e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab4f6891200ca3db1a572b2608a683776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b6567568a833f9635c83ced013a75777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e76b7ee39c63e18673e2fbe3aa83a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e35043401a08ad4825450a5745296d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b21fe55653e68a14c89be21425221780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c02f58745411f993d75c9fbb7b0fb8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21655ec92a2e20f1cacd25630548488b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fb10aebc70cff4e62370fdc5b5c7d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33cc53f4b0c3d1997a2188b7639cc6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237253c176386334f612f3a13f8d56d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ecb94faeffd045c78d2f770564f72786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc2920a5971a13c836184b7e77623d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952920f893fb8dac624748a54e93cf9d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93d30fcb0e95c58e3abe4ce6571c7a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ec4eb4e524cc41706bb8cb9a92f21790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff081c722b9363380ac1ec4af5163f4b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ced6732713f344337a6fd1ca5e9b93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c65a7001fad15aa6f61036a7ff3e5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179e9f69c3d59e716f65b9a9af15a63794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1a0cc301e1decec4136a6caf72f0e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de760ec7bef81d5de613d765d34195796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83b7d71e31678d3864179c4983a9c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3d7f37b32c45ef914b4c2ac16acc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df1326c17304025d493a6427721bee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ad8b2c46dbf2d5902ed0aa8e19cc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101971bcdb95d545b66fec2e236274d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab29e19513c0f1844478dda5afc25802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8155b7ed36f39c95d8244a9ce9426803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5274238e6283fda2d9d81f1a85ab531804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df109c1b69cfa1ccce348da4138ce1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d9bbad3535d8ae1e7bdc6c2b68c4c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcddc10ab5dd709eda988485bb03e9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb40ee8ae1b70a1ed11cd51aa5a024808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476246b85e20f50cbd6eb4eb60b339f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8fb6c5072996fac3843fd79f182bb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd52073807cbd6da7023b4dfbab269811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff084fe253d825d8af4cf7c953faa47c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd3a1dfa73340bc5ee094df04e3bc4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db4413597aac1ceacbdf4a2e5e3ac4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44addbe2814d165cc8980a9770f2747815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f46d9dc6aeb17eb559b81d5dfa37d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2f0d18197ab678dbd9600c3e9940817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475914c78b1d2cdea509be9d3913fd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5e817b7089e4a1fb55a27cb334ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835669d35da568d5e76f030afe30ccc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b67ece79bb4e69fbda5bdb28bf1a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda29f301df45d79b865e74155530c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a992812e47ff65b2cdaff1c39415546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7c613e982a73a12177230006432807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a752ca12362ea39f40b0bceafd9b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60af2aa87f550f9201314596f0fe6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339520a55172b40527924d39b7839ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d6880e69cbbdc33036fc1f4eb1e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a473dc18bb838b4ce0f8dcf884eb6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bcfe183b8e0ce6328230df93a850313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98295b5d23a3eb40940e83cdfc78e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9fb4576f65dd9a7c19cb53a49d6b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d0799422710ac0f6dc20330a3dbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75545d82e731cb688e25df680da405a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b3e8df2ba94482cdcacbdbf9741018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a2d6e0f361110f6eb105a6a0daadf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcb373d99c2616b33a8de2a7eac48f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8c09f77f7766ef39cf72eeb67d3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12338df3b03e8ef14cb723fce6a5eff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e440d16153d3bb257721c7237e713923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10ad0efde02e6e9570bbe3a32661524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64eb3ca627b5b00c6468c5310e391825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff76b6ff5285415182cbe76ed84f5ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a816386403e6d1c97a54d388bd3aa5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23bb57db8fc4ed410e746fef2f44f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111632e72ba0387077c11cf3f81faf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156ad5bab2d46ec9680a7c8828168de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f32f336c89f43a35f98af5af08be231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83eb38dd7459d448d47842bc33e98932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ba15b904fcbd0eaa4c3c33fc057533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa32b29509bc5f429055d6d2e54eeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74273a0690c8e3443d053bc0bd9d2eee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb35e3819ec857cd27f8dc6fb0efa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107d7ad877879eecfad634a936644e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e423fda8dce67d63c11b63f0527538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf06de095401a887fbf73cf97d424c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df8a76811fc244f67b7d7efa7f2fb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70b0b002a6e56399d6cff1598eeff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e561fc8917076fa4d910d881d1b4a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba177f233d05efe99323aaa9fc43243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0aab622f29d95c1048fcd9d3ec84144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d35d9d9f955ff8e15aa04ed98cc00d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428d3787b2941d8d87a4e2b141f08e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f734a6a3c0dd00090f5831d39c361347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98004829e9502d66dbc4949ff873585248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca99803fc3600aadc1ec98d48634e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b158c6211707b1c3785d19fe2b77cdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539e5fc21099b5522c6060ce850bf3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186fa483d675518220bab689372b8a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29327e48d1d99bee79489093e232d31253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e16085b4c73781c1e3748a21a07a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2463432e0a545e1dd5e8dfb49bf1e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26f796c2216cf102d0b762f02573a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0ff4c868aa19a7653349af7b43ac057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b75f655ee8682314fe5a53dcd80d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa28f4631685f1083ade3284edbfa0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ccd555b7437d876bebaa742cd01b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d58e6ea280a45826532c8f8b132161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b6e5ff8ce2ddec164f9dc09e6093162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46df14696f6dca86e50510c38e5493263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a1197d72391a4a6b07b709838329664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386924b674e2649417179a2e1c306a2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b502195259bcd422366c5b3921ced166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3c78c1431f03360c5bcd302768d4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa3e3c4a969a941e152f2d7ad0a8fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edf2b31a410426c2ea4d036217f18869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f693fa6969a2482f1b0dc6256d12c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e865871d394c8c443d3978520f68971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555ef640b53d19bc543742f4323ea0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3c883ccf54105f0971f5cd7460f9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a020ce2289105ff5bcaa52a5d7121e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31c882fea5f3b618ba8d85a93714775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c7dc5868b7b70c9609ba1cafc5b2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb02535c73bae3c11a6fd00a205528577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667c8b8b3a9ebd6ddafe1a7ed3ddc4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a4b2c8f8ced41eb3426aa59186b6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739b2f7d8f0bce5a56a254ae13ba06b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd4ba0b28303b0b49be134fab7226081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63227b12a5f1627677c8ff146bef4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748867f1c25fe9214e1581e9fd10b2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d13dbfa5f4ede200bd00915e2d7cc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46b32c58186b0f1b414a93eaabd98b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416926973b58763d0c26ca9dc91332f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3124f48c199dbed26de6356c463d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0578b339e8c4927e6e292e17f572ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284928d570eacdcb5445389e73cd08289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585a8fff9c58477089eda57cae1e73490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909328deace5ba21bb404b5cdb4e43a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ab65e3574f7ca07dbdbd3c6dc9ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609de0b4a0ddcda147ee7e32f0b15a7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e7458806a28b417341ba6ef8ed59b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24023c93a1a1ef9767a8f82f2e0d906e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a4e5c26f79efe653cfe8c4e3af23c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7496517e24079568743e7da88eb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4c6916d40f7093afd81b3a6b58b0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ab85cfda363860fd9922573797bff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa5b88e6f3aca3103e1e129d65437100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8c8f4aa6600307ed6c623be671ac6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87847828e9b3006507a4d373b664ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9d32023553ff6dec3689ce9d717a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baee0f8f55a95c753b8b6bf2193e29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311512717578f9a198e6131d79e6e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eba72501b31e928e764826be857177106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229668a6e86584a5a8672126fadda7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a0006fd915fee483a072e5febc3f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c6e0ea028550c4cfda6453265dfd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f5c6b1491594683b55bf6040ff79c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45743850be1b677775948f34e23da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa555467a99ebb43fbda759499ae02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2630cad5a0e8b3b49bc1f0efe3cb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c16c399a3f6cfce4e58b2056f407114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767a5895c0982f219dd904666f842e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745cd725805d06f76b1c233439f33f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa287d2dd6812230572f4dbbf7862117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481bbb9279fbbcf328e4ef147a79f1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1daec00cf94dc8173fd63194364c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d0a4a3fd561cc67b0a0e05e274bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a627cd5b3ee7cd8cac6b34f951ff3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa87749e3a1d454a785354d6806c1d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3d4cb66c73c83c53b6a2dcce33563123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eebb799cdb3d08ceb596239d54c4ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595415bf751e82eba9ad60c00b4a4da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193e023b2f43442bd47de8970734288126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd1d3143100e3b5725e65957878df8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3275e48a5cae8957e833c787158207e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce339c753c298abc4516dd60aef2afce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130270901ce7b80be160596ef129da01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff4043dd0696f14bd00ce595d2d50e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff805255b9dbd67448f6fc5ee6323db2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082edff7d8631a54ddb3f1eda55408b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce95a96c77eea5a9ac742b96e9c797f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8af0f4fce449c3aa5bb4a6ade2eef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1413b0825b1b19ac0ff3d6d3ed9a8e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1287714594955e20473d8e07c7216c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009d2fd07815c709a3ac2203d96690138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13293e5b5079eea2a4aefa9f050ac63e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a6ad4073df1f30dc1419c2910e0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cb04d09ed7f2952122756a56a2dcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de896b6afc5534df18f73e18405c3c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e001d4831e7d7160c67ce96d12cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e0518e6bc57b678b3700c7a4e782a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1b3489f2da5a3c112e02f0b4321f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dea02cf2834934ce717e93abcb57d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e8c07b5e9e509ca5f31d4844fed68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9e6d8e741f3008510b00e67e26f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66caad57370037a649ccd1639a1b10e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7795a0120315ae649f988a10f097d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d53351d042a2c698a1b4832d7f103151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141df365067efdaff878c6f94e1d14e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52ab678c9e85067299e2841c932bbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a642d09ae57a2b41afcb3aeeb45e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea647e51992d8623d94cf280019d2873155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812d9410050e6e9af46cd88cc69e95c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbafff80673a78c911e088b62151f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9001c1b77b8ca05cabf4e7d13a34083158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e2cafd9f2336359f6d549c8e11911159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363abf2790549ba525a6efe18a606c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb2269f6d2edcf157cedf7878ada01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d909cc0376bed09cc65cfbed5cccdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14264b46c4fbc24ffe89fafccf23233b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c3a3c4dc2b68ed87ad3320b58ec69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a934134af1ac4cd856887d58b7b2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c499198509ba859410de1622135c723166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a65e4eae6e72f9df1b591bb9c2f36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d407c238b82dbd62089ac821c58ea5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d601699f13b12dbade89dba72e54d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f475d8482d04e4a836d113f44ddad3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc99db147f3157aa649342224419cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcc8e82298dd4aa51f228370518152172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd382eec7e2383b64ee1445cf42f98c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f093a2a0e5bd8929093db94b5c2cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bfe51a95ca25443cb26c71c5832f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa2dc8fec476a5eda988264e55d042176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0daf0d154f3c6ef6ffcc768b1553fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969815bd0391329e63f1a647abcf6510178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155bece0e4d131221a09aae56bc41ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428535651afaf16417ee4f8c62bc0db5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c8f349c410d68f0b63b1e34fedcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d4ba34bdf130279ca321b050ff10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca210244c62c70bb128180dc46ea6dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb1af996c7648b34a7de3628cc1c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0252a7e925b3043fcc9f46d425a1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d016f4415cad3d8423b539a5561d3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7366096d2cb03f9954d2f3bab802f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4175093ca19b3861c4961522eb035c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd2d9005f81e0b90a8d5a5b9c987b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87463611f6d75015c8650d742e0f98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23efd4fb6138b969306ce22fed3843191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365803f053aba4c6623c5165b917d629192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb46c248590880934e8f97122e36df3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ecbad259360a6c7b97be7d0a34fa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65cb5fb55fe0cbff8581ead515c8e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac91ebea7358a5e43081f16c2d7fdb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22bf9bba487c1d8f8b5886951cb3d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd76db847fec4f145a82c202f5afe9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698401f95f14b30a95737a1b11add60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1fd2e32ea9ab71e98e90f72cdc90d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5fa7abe5039e4b9c34a37fc3dd385201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c25abee48793b30e918d9ac41f3dc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11af1f6f1f46c1671445feb043b05f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b7c7bae3151c19d9347ba68ef196204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c6cc3ec5f1cbcb20dc87714a127e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458094d55df10841bd69465daa53af7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3ebf028f1e40c3dd8297fd4ffe2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b6d0c4535144d715fdba404ba1d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80813bc52d00c07764667db1613ead0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9cc11ead89f4b2b63c4a0b0031dbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba305b806259d994d4b9a79d0096d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627048f6873dbbd1ea0e2e10cc0cf7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be7fb30b649219145254e5259ff509213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645ff9c9d1203ee60f09b149818179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd23e25ef75743a8f270d017ca98123215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca00475d762202b78adaf408863706216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227122e09460fe0e75ec886108571c84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5266b5b8efcbe503f053fb4e8efeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895781c5dae8d1b5f97fee7bfda9f52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cd542a220d78df2faf4d66aa9b58f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dccf594f96a3f354577252be2c432221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20425c5179b7375c600ff3854287931a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69420e5e78ab1ec5c3d70f30f24819a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f406ff40c3577684570155682ef4cef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede14171f55277c5e90d279069bdaa8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a65a69f87bb89060826534020dec1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac8c456cb23c2973d74b2ec0ce7c43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79c41573bcc3017519035deaad78a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e53522cfeadae09565af7bd3d39b1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71790c6be6d7d88db7ecb6ed2ab7103c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56ed69e70ad625296cdf45699477ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019fdc8b7e08a4304067b85bb6ee19b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027764286080614f4b88e0851aa5fa3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2158399234732f6d70ce57ad952fa26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d00c64f989743ae324bb263bf0fed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad63fca035bcf61dd9fa943fa82d43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2746eb2b095149e8687833c7b986ea1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698fb6239c7a94340813a368c100621238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31139630eba8bb1fdec61e1d1d40e77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3146083c59240e2d005ea502a7436240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffccec3f408feb41c465c590f1d750c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb303e78494b7532a2729c99330d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee44c1dad5429654664e5d488bc4c91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ea2793abb7711c05c681ddfd6f67d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195fb5fd4b6c03549960e49d918a4f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d56572c8f8bb3949039e773eb4f7bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc571e321b4da260b2d1a04ed93d37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdf1fc8de2600e1a29cb7ffedbbe1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e277178a0f26ed1958a15579a9991a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1354fc137df165fa829f1fa672c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2ed39db11af8ad085b61e94c26f62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2122e8702b06496c193330924b30e39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b89c36a18573177c0d97e5f624bf5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c844ef7810ba6bf03e976e1d41248254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0f4e35ee753520defd4a41ea1982255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a2189effb76b135a2c2f56cafee13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35010e9412f2ecb5241c5877a5ed6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30379cf3c33ad24ffec994c33c7888258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ad8d195a3da93e5c772e46e4acf18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ca9d765593fff3ce40685943ee03e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6edfc0e36383cc820ae295f5aca043261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622ccdb2fe247f3e057cd4844bf348e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ffdbf95644fd44e74135c4f040149263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083865adc1457918d2b94d044645d21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07030032ee576d09da3417324029a24b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1934623b5898cc603f5ea84155afda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e8866655b7eb7e47898410d9d3c9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793eba319fa7ef5d0c2df67acc518b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83220a1dd7cf33d69559b4ffd686c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1cb1264bc8c1c2b37d01326f6d988270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3aad107c30cb3a3df9073cc4a5365271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87370d52efb0d9c40d21f29a487896272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437f01cacf962896f80b4555ec28f2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41f78be4e7f101c27fef18f513f089274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e3a5600fbfe515514233f341130b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e634bdd56fdde37ce0fc9e37c47bc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f2eef38ae03115073a44efa7760c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec156bdffa1e56ab0af959d3d03ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb8b50b62903593b1b3a5f9514f45f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8791e5f479a570fa520e72f6b8881ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa52c2bc765bc64b146fe5d61690e1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51af76df691c66697e8093985ecafdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732e3448d1c751a164662a7ff77b42c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570043af337c7ac23da4f187cdcc22ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ac69d83019763aa7296250b6344df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15ca3b9457e2869aaacbca5582815286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ab736fa7fbf5af4e265ff7f70dad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c6213048866e6232103ab31d94dc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73868c4967383dd531cf0641c2c340c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4327e166dbbc1d5e67674b6701c09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302993efb1bf08fb5c0f9646cb836e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680637964d5d9c387ad903617db86f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135e4cd505b1865aa4521fa8b694bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03e724700b4cdd76b4f7ebb32da71d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe11092d1bef6dfbd4c22ebf5206cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf40d74b652c91f90fcd06c9f84235296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ad899c7e8acc106c806e0a81420a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893372e13e5ee91ea1cb20c87fd997a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752487a410e5443a6193290768e623f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0de0059b848e000f447dd7dda87f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabda498bdb912f7c2972b7e0814d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f34db2614a2a579d93f619a48ffd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf1625a77aa22e0b879766f2037278303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56921a7441ac5e4f153be96a632cae9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ea82efc5dfd87e23708d30fa959e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d314c5f4bf69bf1caa7046243dcdb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10877e41d49e4a10ebdc92dd954d847d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2597a2359b36ab9d9e5d67ba86e9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7c14fb8aaea99b961ede7c1528cce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88758e827dda8b843a2a4d2c0f8556c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e64404cdc35db910585ce61de0cc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f13870b8e6b7ede4ee2aaa5decc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb35a74e70ba6a889d750389ceff8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc13f65f0ef8dc9b78c175c6d275fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41308678df5f9eab15877e05d2688d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0867919d030954b7ff43f5f55e645d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d20f52d1cf5e0194aacc45c535769317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6acd128664bef5d7d738a0970fbcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e221f1c103981ba5ec7d3eecd9a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daad7341861bdfc20e3b0e69b55d02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e79d1f44ab8103099402c27b4c74c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d0b1754db75cc0d62b82759cdca1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05029bb2369cf2dff3de2642c8e1f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f23418a6824f3784504bab260350ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8160ace352df6f549e13e83ad58f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802a49798053df35548c6f208cd7df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c015893ca6eed9945598bc48be073327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c16dc943913fef80e3c3055101044c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39bd8b7da663b79ae3594a0caa5020329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee7db6e1aa3ddf386b538661eddcf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af1e9066d1a1ea88f19a57719c7d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c72167c26e1d4419e7ce4b7fe5175332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea75203b7864b3d25f6bbd09f83f109333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae2b890226ed83a7a0a1b7f4b16eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeeb2645bf3daf096c50c313910f0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1ec2795c24859329343dd0d1a118f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ae97d5a5d90aa1e71d30ad4d83289337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5e0e7c92fb556dd3c31d926934e9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f73e126ad0ccc5ba2c13717a695e79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629061565b2486e3e1db46d56c181e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaf4251161079c70b25be88c2d7332341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541cf05e3afc622a96490d89c571433342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee9d0603c695caa414311fb8c47a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a2c8e592d9bbe273e6ae8f1da72e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c256199340053aa8d137bf4753dc9d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83d1bf28c473f2f1d58f09df88787346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb38629fd3aab498ceb98d5c8e2555347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c156d09a4f1e192629135b9e74b66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac1dcef989767dbdf10ae25b2e84b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d290ee848e6980a55c84a8b263f71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342c5efd4b53b235017a9d3e1686f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f75bb72531f5b5204698614173f38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8868b24cf5ff4b45a90293b045c14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9184c92936930746e7f7e480ce93a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5cda30f034b7db836c33e55904ee3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e12e5c8f13068ddd7255f8244c474356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d5eedc70e53bad74fddc10611ec3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89201f9401ea8b436b7731d988ba45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51600201b606f8da61c83e1955ebad55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574751bf0d36cfff372debf7a9ca52f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a346f8db1a6b1d4d5727b1081dc09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a9f9fe101184b6d99278bbc0862a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c02cc1336071367e02348bde9545363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043d5f4d30248930d687e8c69806c4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdc686717369df836450586857f9eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d2c37d1f5b3088a64d522be615919366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a81d8acc4538af1453c40978c51294367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826367bd7f5b7b268d449c4d388cb34d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f62976a0c62ababc74bcb01281f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dcbf602b92151e44b26471e6f418d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb756e7a23db4feebddefcb22c8007371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87352a98d730307f21b15f257142f19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa32459403feba3329f66f1c2c68c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae741aafe898ba4a691c1891dad2fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a7be41e635a02ed929da4d62e65e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a394a7b317b318fd0a631ccbbdbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602adbaf85f1207687e8cf295e43f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a48572ef3757da2891f7e77cf4d06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4923e59ab9ef99779f997d3f075b15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4c9f7a0393de76c81f08f54ea68c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2954ec598e5cb2c618c18c46c64e78b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb22f0ba8bf5c30b2f42f10772f8b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7f4181427cfcd3adfc252ef0a2703383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5921e55c64e331a76244eb8cd3ffc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1c339c103eac3f4fac7998f4740fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a43b2dda174778d158f10f99b41b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4563badc8aac555ee2205a08f5116d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aa3dc8c7bdfd34a042c62d9ee5364388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6460f8861fd8e8851a2132238a2e8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8bfc1ccfc318f55c2e350a9530744390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e9383cf27f9134a826ba773904bd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb2dede4a94d7b5c5eb13d98e979d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5bb2762d4b44476928caff84a9572393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad790ce3bb513a969c945e87546e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1ef1c373fb8269d515322a11b9047395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b01579808b6454c38351b2d8681b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c41745fbfb5da04dc646ee243f6ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cdbea99ac3e31c2969d8010f78231398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a6cbcb98a225ee4c6385dd8145ca6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d8e9e2b6d5bdce7cc7d99753f062d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d097df07381bf9e7ec3cbedcfc011401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9e9b802ff2153ee17ff68b6f3ff3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d4f8b2fd974ead70558878199dcab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d9430134a9b77ecb05a67aa6d073404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f717e9df71424cfa68ee389e7dc84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b2049d367c3b71200989cfdb4651f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c164801ae8bbe15e2bae80b359a07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68c002bf5b850a436bac84f27c899f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a724084178526b1c0c8538d096622409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d75fba2c2853861d6bce69cf824000410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0e462c070774aac3b139b86b6166e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afa2ee2ed3f3e1462b314c69d58ee6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398104e9394de445c30898bed75c8441413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75eec6e6f56ae9e550dfc5439e69de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278fdc3e9b116b03ebcdb36c354e481415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03ea30e0fa863197c8297faf604fa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24503208ee12a059ee3b0764617aa85f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da46befe4c7fb059d1b32fc0202f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205e3a855972c9079a4286d6482e43a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff727a52c22da0923c507e6535c1d7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e4b3cf6cb64471fa70be6a7543a3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44e568c1e5ad6be6bd82c01f10a4e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2238d8da811ea4e1f35409822e4492423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da47e0e6463ec4a15cb4db60b688a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6cc3af02692a1bd9c2b386f83d41d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb51d839b11b4cf50601a3fb2a34fce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57726d9915a5bd3b1a3c0c5a57f70ce9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5231a8c2ef4db2f475c64951b66036428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d63661aadcee5963ed11414f81554429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160c4435aa3c22434eaab240b31b441430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb6c4d9152cea3845ba0b86d44adee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bc31d2ecef8731daf1ef40d4932e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc90adb43a19031ff1b1ba7e3bfd2d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8260ac6256dcad02904b9b2be8f38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de9822cd54505fe23ac63ada4b1b19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b5b39f679205a74793c56e0a0b3d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f370261f0f1461dd3c2f618911435e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dff8f5fe055423ac488fbd416a4ed1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb53a103fad82b40912b72193a18f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4acec99f73e33bdabef21142289749440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b496269e746e00f854208f4d11f6f90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f7dbf52ab69088bac7bda8c711ec8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a715d1baac9f8a4b7500bec563b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a0e356bb074536a342388b86044a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616d9ffeb59e98f4530f2546da5b7b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153822899a8dc0f87e7398ce53d0fa4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fa16f21925ef167b8f7228b415987447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b77896224229e182508e1c86a19d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657c6ec3aba11764b97fdec91ec28f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913809557b32b45fe11fb272ed53e986450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5f8a1a6749c3544df075391d36baf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b67645fe8f403f94596121d2820177452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ca882d924e9177a26c8b09cc3b735453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b21e4f39119178a43cab559cde49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97eadb63b4b015637708cc86b819b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c36e7030bd846da6d7c976bdc071456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc91dd93972033f3f56e2b3ea38641e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d583e1bbcf2f7d5c51448a2ce06a2c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c44611ce464790ab245cea0dbcf587459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d51cff93e5a780f010135f3329b39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69270432517dbc2a5817a3576b2275461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01ee90e754f89c2e76ce8dc5e779cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f13a0b08c9b2442080a7a8a5a2edc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71510d12b2b451abc356dd2d2fc6de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56edbd50eb4cd2c64ee5dd639d9db0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f146ca58186a43725da18a9809660f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325499041fef16e015f7c92cd0435b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5579183bb4ffb2b07e4dcf7788f459d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c777afa545b9577e0b047c754a09ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd6f52e93ed59c8ba555394edee908470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d12abb238abab6303b990d075e5ff2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca32f0ec78c0d3d29ec843867de3d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f30084d54e5544c07ed1c4287f4c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abfbff458554834abc240000202707474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8a0198499a2c926c2a5fdbe772127475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f95aa6c7fea11fb62a4d0322a2c94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec477b2719544cd6636a4d1fa453703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8b7dcb3ccc757e9ce6bdc03ad4b07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c67b1c68b7ab9bd4fd22ecc098357479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2341371269f4e8bb1c92968e08d4455480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43737425ae578069cfbf520ff58da296481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8ce2bc66629e4ef86556a0cb558a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82605bd827c28b162e69fdea00cc5f3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f400f70fcb33d7114c1a30762af195a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928343ff19c37a14b744acff527dd376485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398554f1650146f819875627a462e254486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08ee541d7bb2630c21ecb3a9e6a58a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e221e39b8d33a05a70da5678ea690488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd0943db8c43fb9cc6038d06a4ce6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca12fa3422c87e1cfc66bfc15e04e24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb700bc7bcbfc4a041a11250874ccd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e037629bd1bd59e82e7b29ddd831d4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887e626b466e8ad6214c4586de442d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e078e0e03d1be5e80067c1b88982dc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b876c0acf5d3eb98dc61c9375fa2e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118da83b0a5ae74c23aec142c2806435496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cd692707607430f4bef8c27851ceb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591de85d2699bf336d9a7baa5f2122c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97135045becdf7228aca4740c44f7797499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ef9b53cae71987feab2168fbf7ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3fa2de4cbc1e88863cd1c5d2f366c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fc2d49f9057952f7c8dbb783bf7c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6723543554cbc9c12d4e2e714792c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50b118baa895229fed4b6f62299fad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc2a51854886e2d930f1fc82abe6a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd59d1d3710f682cf6c12a7f6546c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203a9fac00b6597d1fa4dcfe94b7f68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871782149755976389a725a52cac9f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779453f682843b098d415e5e590218509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f72b20ebb6f39dd394a49eca83fc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e527a95d4694112da7b388e41da99ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4f26e940e77e858214d37cbb4b29b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e6e90fd4c544565367a07337990c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2db572c79e4f8e222c17d7d1f003f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd040b55b22774b27ce0d2326e681580515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f69e1a68c23a6dc1777d801e9bb0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af53b2bbdd8fa6232e648385910cd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3e292b99c422aaf874c07b0ff9a48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494a0b80c31be543ad32f8e6c1ea501519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788adb550096dfbef7e9e45a7ba0351520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d1e0ac16441625cadbb3a021b9b63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e6f2fc6f005834600079b3d908a19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae65a6037d051062d2b9bd29815ea6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad652d487dd9e1fd09d1ac0e27fdb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57e0794e86fa726fe1522168f7a5bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed60c4de730cb8bc20b67a07cbebb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4989cac4accffcecbb4a72ef6d73b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df131796b075bd3fb74da250aea31b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cca521979c5209df6a87c44605bb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa6ce0a6077eaca9e5a628a0e8ef9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d8808dcad211964cdbd2db9dc8ec0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a3f98aebfc265eb48f845ecc25e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e2998d0aaff19644521369ba5a41c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d673456918e0277e26c55f99413304f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7d03a3b4f33aba874a269ab8b0ec2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5a6af13c33da4a13e1d0ec3a22a05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b617498afac43865526fdb193f3ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20564eb3cfe9ef9dd70fbadf1f9cc1a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10614b84250542964ac66d2a6e5d62fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7456fbef5e98d46945cc9bb0f830f47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af2ef2591648cad1580283cc67012b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f18acdbf38cdef31a7f2bc28044ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569586a420fc6c04a69647891817069543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825573e43fbe028bdd828095cfa1bfac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc161799f92c774179233ce66515ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046bfc2a9b67698f0473b6b826ab86c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32c6a9cdeed9a34c400a38c88d770547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842659b26c5db98d54f0bec21300117548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699697f2e08f2b4489662c501e7a57e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3200b2db126d586ad20bc47b087025550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc12d28066bd1eb0b7e32b6908efbdc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9a9e8b7d7998bf8248f361388e0b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a634697a1b890362deb9f9433efbc12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad782f0f6d8991d28d9ca9ee77e37c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142be39c1e9eafc635902b9370429809555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72518de7d640a7b8a775f6768dad8178556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94de7b122feba17917bd4d5c7764cfb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad656406bceafea2f0a5a9014aa0bb81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c209f1d552a8958fa4b7886083156b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076382f2f4bfaa5f674758509c4053560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa60e1a83dadb216969269fbd51e74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3977cf37207489de2565baf127fdb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba366ed19b43a4dbfab1dcda7011e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccb2e745494cf7059f881e8b581e55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aff501992a8ebbfd2b9ed372e1d11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21977e7935ee86ce1a2f8b217b71198c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d6d94335b548f8bd512c9b36a217567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfc01e8de30650e290e0bd5920b4d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adac978efce105966b01be90d9cdc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a959eabd9c5ace7c849f0ddaee1ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32919fe10799b4a0d10c9485afc386571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ab3e8bf2dcb592e91b3e6cc4b7fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f9adeb5f6b7a8a414b9f2f46b7e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b0452c9e3ae4f4365f39f891cc7f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c4155fe57f4a28b1e9772c8c57034575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912974a5b4d4daf9085eb1e00c0c33f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fe27cb907b106893b10f87a2c84e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41daa4f35e2746a7eae57acb3c82d97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d816a93af1fd8064f97e37d5cd2be0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e1d690d2375a8eafce5659a12e8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e9630fa6d850b24993df1f580e60f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ff8492b94a9cbfba8f8b3ae5670d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9efda575a28197a41c9b57839929c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b5e2295d376232d0878acfc3a00c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe9a1197bc1b4118964e4ab46f8ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139b2c346f2e802c0faff3278c67de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9f14667088a55caae85df60c650c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc465eb3dee0d6bb6d728492f0028d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2153e014e1985385f0487d05c32723589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d0c0e5e54b566c06df393dba064c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b39d50a7a2af5bd47eb368bf84279591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764f8292af92eaf9cd914bbdbfe004d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c18fb60c227be00ba57ef3b2571369593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d0c471cdcfeafd28cee69f2ab0cf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3056f3ff951c5457f8f36b089a86fb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aa32c8d937b36789721e9378e94ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17f5273861be1dcfa29a92e80a1d6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c5beebdf35cfb8111ece2010f653598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafefed28fd3ab09f6c5f4506c3eaf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37c99ced2d4cc3d33696c24d84edc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c5de47f46720cc10b7fb877959f9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c49cc9168bdb248e2663437bed17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065cfcee605c16df20a55917e68a041603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d90f97496e2e078cbfea6be8cc1472604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e4418da50c64bdb7f26c0c8b64c02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c99bd2a17f6e7ea12abceccdfeedc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019ab9891931118837a999736934fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8165a54d1917bd9d7143edafe5f8bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684422eceb90d6386d8c1534b62844609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b696e5d200b7a3368a56a06f67986610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcab0954b65d3aca1543dc5d7950be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc562f075dd9a5e5a99efe3e243f978a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a97c71978690ec3f8b1149236a95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03fd6345dbd58b54fe118f80360ae1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614a294f29bebe5983f3d4dbceaf2cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7d9cc0af8afd9d51a16567824d48b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11ee8b14356e2f85aab898998fe808617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64d4941bf6810daca156baaebd5c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980a254798fee1c3b49527fa40e2dac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90973b164a8af5b94ebd99ac7c0281620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82a42b15ab6afdf1fd6af5e3b6fc2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405d8fe7fefe9c5ba783c4102b82220622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c78000ab1f3effdae6fa4f12906e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e7e51fc409c7fb7fcd6da0506c81c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0a71609d671dbadc95fdae9f7c77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0344d17613c4263a86d94b0718b86d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532647d68a95c1c6c3e0baea3ef05f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658989abe4482e352773c019d630ef0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67959d1996bcdfd061602606138490629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b598b6f067034d4e79994d70540cd0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcec00f601d9a52a307aa59bde5c4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce8e9cf1ec93bc9ac957c51201f02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4acf67c4f2015cb5034f5911e333633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857238e0535162e6c6d657a46b38eb32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc9362172715fc6c5e909e0fe4367635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3405ab9e5ca765eb753aab580efd77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138bdee198fa55d83d740ac58d75523637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f61fdfe3d247650533a005b85c41c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e46801ef20e55541b14315b26940fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0baec9d8a3d054ae5a6b23f525403640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054968ca4851128e2f0593fc58d0891641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63037e126358dd7cb268f92459cb90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b5b597837906af73e5a9a971a2fc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc84621822c485ce31d7b02bd0e774d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238c24b09cbafc96656001ffc8ccd89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe10d50142e19d6db4be6a38a1559e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef808e9b6cbc9cdc2ceb141080da0e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d44ad21fac09809bce13e1eef698648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e9ea96d362ca1c704297c922e7f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2cb4036998de1bc86c2e3a4ecbed5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632e7bfdcdd45b733462224556ab21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f3ba177382df603e1431ec380d85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83090b70930eb1792968251e61a8fcc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4de096402e7e3f9f58ae18a008f0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d38f1dada3226c65feb44490ad5f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1ebe4532e37e6543b5123b65ffcb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770aad40fc72aeae06c14db80cdc193657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eef887cf857df7cd4d46f12498519658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772ddd905288ea63e32f87fc5fd111f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632319fc2dca0d2325bc2d5aa2df2a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5807bc0f33e5ecab0ce211922ee4a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e45209da3ffd5ae8c86d1b1d7108662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d69404402a3de680b8b622eb4d8ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2f7972bee8522a5f6a860fbdbd26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eaeb81cd1bc3f0cc2d6378025c2c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3301ca0fcf1c36c7643768e424f4fb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428891dc91dcdd9deb40e8cc2ec7ee9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dd80671d1635bbd71820be86a8a9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0217846ba0548bb11599499548ec3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a94638afb0f558c958d62534107441670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986e04d273473a2580ef12aa16d207a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb56b9376bb4599f6eeb01b2e48ca0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241081fd8b75871e13d3d5d05c7eea33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183dc6798970994116536fd09381a92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d4979f4a173f04fc263a8f30a6c37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42ca49171726e05c744baf282b12d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b15ce8913e6ed50b3f95f77c0c5fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175ceb95d9a1162622ee8ecf97d35b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308668c15fdb058f58b9863d88834408679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92fc1ad6838145fb3c9cc2a2d596cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2444f6898915ed5d1ac1faefe5d5ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3605b131d23db04283f905c30754e55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e503666e051b51771e9f3f654e0a28a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ab54277db9e8da98a2414ea7f21d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2efff4227a5fa42ad0bda7b74dd696685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fec960141445d95f806c8795f7eb25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d5b61fc49e1fe7ffc098444b17dd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20addae8af09160ef839f563488da6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742941971fe18da5ddbe6f6325e77fa2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0042a4ba09dcbc431ee356b7be73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3975d3e4baa788d0459781117e524691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f333d4c4986c9c36a361c2ce700935692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76ad0f10559f4f28f3dbb968a2e44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044693c0696a3706eecfc4579d8b7568694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70379d3a347abdb10d37f52e064044e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7331b8dc00890c6f793be60df988f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070987ad7a2ec50bf367c4ffd16a64a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6354606870052ba777adf7d5c4f2e60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280a7fae6e8e52ef8f31203f2ceb8e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f22d1c6d1caa11e56c52c843586647700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c97b7682a4650a5edc7c33301895a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70182c387bfdf81c75df7b26e02815d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6a84d8bde890007b5258210394164703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e15b896426aaf5064d5dd8c988d2c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a360058d2f2f1ba9885ed478aacb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d840f4c7a7528eb5728ea72f0da5eee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14194bbfdd9dd0ce705b036f0a4d3b73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ed29b04b3e1892b7e6ecca90bd35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea820e8a25da321390dcf4d15bdf50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0df2bd9dbfbc8c39272616379c85f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447f346daef951182a8d4eeec7b06fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064d24449398a6cfd4d5424ab194799712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb3d6536dae306adf05af3384aa982713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc892ec642f8408acd307694a500e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20248f8ef4865bf6b1395fdd334f9e9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b623e613a9e7061999eb07325fea6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab0fd2b1e43aaf07cf8b41aaea9ca6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63129e4e30f1fbab929e7152a6aa40e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e68d8d2f4903038ff9a1d611a9cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa819f2388edccef873754d6117b3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f18736e71b0ff2bcfe9789a9cea6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71731475c125ccf0821474bebdbf6d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e31e63bb462c9d4f3b6947943194b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e716ef6bd4b99df9da3b6fdfed434d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa8c8ae9a528fe685eaeecc50963ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102ba045cb28361de4db3c68c208316726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897165aac06c3c85e8d55a5996aa3d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c994efdb0e181fbc7d20e69fb3d0004728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e380d147f7738158d0ddbf016c64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb10f3f0d8fdef40d6e263e4465a7fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bf60962986abebc55f6d4fff8950a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090784b2a0db6a61c488fd40997e50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1cf77b17e7fc5c13020b70c73c245733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95331c17fe7b6ec9044e609a2c5fc948734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3b0e8b65bd019075df834ef82d14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ca4e6ddd31f728b9edfb10c455bc9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794653c4fc0c66c4983fb56d4e22dad8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336ea415379ff973760aa41be0d9805738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792185fa138d1b5e5a622f388e18e07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57d0197209aa90a5e8dfa1919fe99f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e3e7d25e994ce086d0d05085ed15d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8baba4b9817821d9d6a93ca55ae3bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405cfa30b293f9936d182552de890ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fd3ed444248786d745aa8dbd9a88a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9786122f171d6e3cc93336626948a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0adeb3a93465e8d558fc163840c1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafc5e2ed6835df13b2225e325c137f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a569921546de3954b011ea79a0f107748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde184df91c068a24a588e4cbaa51b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e38549bc5f444031e98f81927c459750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcbad6af9304e3d6c948cf7cbef371751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23264e2d2360a0043e29d92cf68fbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e007ca1e2fd34aa740a1267f2d6258753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3101489aeed1caf1d9f82718383a97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88935f79ac70cce484ce81995afe4c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f1cb65e8f5723da63b476b88ef792756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c7e04f2980850fffb07e738643324757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c1674b53f5a2572063bd6a6a52e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18457421eb3668bf61abba4958b2c745759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49176432afa04a8b70a210bebd3ad1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a89baab7c930f6520188207d3e81e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cee12ae71a1f09904196cd75707b57762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2328d63f02d256dce7a9159cecfd1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084120907d2f155c2e42a96f763d9d2a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e56953cf63e2a2c12cc62cb0d6ace765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30134ab3f69e7b231de4ef97c65592ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86506c3491ce256ff8f724e3d1412e98767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>