--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36dc21e6ff2eed2f96b2b2a234e6c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e49a00ba784243daf26a569be6568e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6c3931f1ce0bc3baa5d9f1750b9f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf89f82d8668c5245f4a3dc072ce84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975c47f60168e259a639e12dbc43825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c12680d16245086db87e93c2e1f9da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2545deecc930d2cfd1b833a4d69ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500be371de7865fd3420e61a65d0522c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f771a158b450fa15656c717be04a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbbf3efd54273f483f6986d1e0914210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f40f7537e8575e24b0b325bf0f82411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314cc2873e86824f469e808076b0eca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8902fbb96bc701681ed6564e85a17013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6a1dbb99ec20b93d0bba3622d9e2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ce6801fff520b22756c799ab47f3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b28526fe1adcfa373465ad44f75c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750da7072a64841847fcf07ebaea12e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e09903bc50eb1a0cd2d8823f19a7c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca53b89b3f1e958df0d4cc28e5ddfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b54597f18ed104a7817720ce24d06420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef04a867063e75f0a79e104aad8e10021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc88807fd13359d7fa2dca59c3339c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f37989e21251380fc568747b085023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a70e2e6284b1ab36b4e0c5cb73c14924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb321567de7a2947c07edf242e007225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c956b79ce1f74fb8e0f88812e9ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edde69e8bb1116a5b5094dbcf59caf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983c2002e14d327239e3d3a8e0d2e1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a182dd06cce5a4d6d26430ef80db829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f5d08c162c11cf8ff3081adb115430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d98b756a646a409de68e3a8bd89dfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84201b629ac5c3712485b693e0d758832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabff466fb83d6b38a4e10ac41395a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754121823889062ced551c5f34d65034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6040b65fe55f465fcae8740f8af4c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ec284c6eeb03b2de0d168faf031e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e6ed61d47ec30bcc4f38da5263ece37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dfb9f47975eea6ed2f6828edc2b2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9108ea52ba7955d4208ed922bb4f92439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ae0c2ce4a5726a9c3ec1337e5fb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ed17397cf0164ad1de320d9006f9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361129e9e94684b4be0918edc32bd2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20c3fd1e52502bdbe0d0b33deb635843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1fba7dcf8f921b57f823db89d7af844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ce26749e2c70f98e8cb8680433cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715af4ba6c3a621fd99510841c66358a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27f06721f782c0897fb4f4e72a3bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953454662c6180896823603fd929d83f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578f1ecf2f8a6496c08c88fe04f1cba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e435c62a2bdf755ae102e2712cb2f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc35fae2df7e4646e9bfc688b8bbb0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cb0f202985a6d0b97770c33a122ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff573d653a6c7c07a3beec34cbebb67e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f06f8ac47ad7e80534bbb2cb1500c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4551cdfbce561a8151824aaf930fdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb5b84456c064f7abf749e7b8df15456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae74bb84b7fb1c37e0629c18e47421e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e9abb7f7a61c32314c7ed437ed4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e320db52b65c773aff03ea99af4ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96f1cc2f3b3929da5c05db4f78721d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0398d148c477b6c1687cf3ea5330de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c6600898644e1494d25b2880dc6a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384411e2aa90b4e7a9110cddf5d6c93463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784feb7dde9196191bce46f32d3eec264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cf3e0078e5396bd33178f2eb5f49165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046d2e42993fd5dada9f209837e11c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552acc6f48bdf30ef81d65101bb2c35967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd073136801d93b67320dc4d098530b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe6b53417d9db787d7b020cfc13df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b79d83eae86abeb90b239dbe21adb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98056b3429733af0d70e57905e949c8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bec92eaf3861ece8ffb373bcfd2c8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239456b1557e13fcfd3092683694ace73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2825ef96b3c4068b9857ce4f4d24074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86434c1f81cd521a8a45721a413aa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74648952d60bf1bd616fbbd780c53cfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50e18b01932414ecfef85e52dfac6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07a42a9e8fbd13a3757d4ae2405e2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f592844cd34c512036edb78e9d906479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26cff68cb64dff17a6f409e36dedb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc223ff8667947adddf3e910c34f92a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596384073a0cb5aef0301a0ee2023482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12444dae25e2fcc129fbc91b14f7a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc697489644900c5df0ef262b15b3f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b8a1f8d4472ffb97b58c315e8ad3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfbc75641afe9ad2db7150b83621f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754211a629c31ffb7bee1f4392a6bec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc28a1c971d6b64af2444e5de60c2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46831be962e6a18620bd9e76f188195389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f470da8c42513dcb226db57510af5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dec74134c1f7089c16d29066d92e1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa8511de9eb05522589325a6051dfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abb20e301717b1813852e8636b7f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14b347bebada64f3307b22efddb45394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ea8580641d74b06bbd89ec3678b2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f25b001aa8ed3231c287876450ec396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517828845cbba73d20557e206a0f0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791081da501f62956a07cbd1ed7f6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe75e6893396afdcaeb31c52f52940699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4f44592556ea16c1d979db98464c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11856bd3ee1b209abab8e7ffab73da2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bba76e8779132a03cce8c89232d29f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032f7920546e7becf08f317aa1b84d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec308475977c4543e8c9246fe0ffb05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5147340dafe8eb28654adea4d8a9584105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6072b9620d4abf07db845a2867b55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee500ade8522df2ea3f022a67e1bf0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd1022633a048014495305fdee3538108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b856a09df2551748840848e68084ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771bfe8217d5b7d9dfc4277bbb062b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0631392b282efcbad7a4db6a5121b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a138bc200669f4a8e9be01245ad5c61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba406bf84316d8cdf7b9046180c0d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94745c77c35e61363827c7d316703f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3557a765df8b2efedfb162f96dee88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae09ab47e1b42e00bf048ea0b5e7fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ef36e2f5b51e863b073c04b27f2b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e929646e11f7bd27fbe658cbab121118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f196aa41fe910016f97eb51bb4b6f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff4d06ea9b55d7165fa1e6b7b91184120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599648b78c64c9231c0945f5b7f21486121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b309d0c064c73ee8ac6749e6c2990c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f375a017be99578aa67afc8a71176123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c575d3ba65316c3c418423485623e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd981d4fa457f6801151e61b40bd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5585993c2584b1b4c6c2c417e5a5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74813484f9784bf464bcc4245f97725c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce17b6214c62d4842618bbfc7d6e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc171c1835352d3ba5723d64342543c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8bde8c50910c724815dc62e6736e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad407584e2c245a20e0f0a3dc3a6b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548d7094dcd4a0b2a5eb555f89f161c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111815f880d36fb00bba57d74772a2e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fb15cf6c6221b49e3ab252e061bcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a7d2cb9edc42bc0242e017551e3cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde9935a80410e7bca160cd25e90bee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2010210003411164ee785224c2e8324137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7638bef171a4beeda409823b8e788a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b00930d67f1c76d1ef37e6539834c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3d66ab615e196ef26f20f2565e6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b354762edc2a8aa08a9f1f41438525141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95b4284d8c1c32fdb4ce8ba36ae84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569f80c6c9cf9c3f7115f3546e5525143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4fbb45ee48acab10a39714911595b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cff2c3ebf86baa7ad01bca2846211145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b8dfc069dea32879cf03fc81da599146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef8bf828021d9499f5b6e31a23d288147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e35d334a868e347494498eaccdc65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a68da9ca6cb153bfbc255cca9c4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07968990fd05b5a1d591bd2b1dfe73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edbf1b3d72120efbdd644ffcf99eb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7286997f8b5858daf0573edd876ead6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a88a308d91f582ac0cb18a0192f76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2e72826e9ad5fab016892426a27a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db6519ba40d2693ae615bc926d803c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114021629bb0f9b159739547bc49a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497793481a78571c186a2ede26bcfd3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e37749d4a5f57d3a5b2ce4a6aedbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d892760a8f80a23460a3bfa402fc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df829e0c8abffd8c02cad007ed482840160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e306f7825ca975b05905330016d8c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d0a51579735229ec4a78f953dc056162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ec7814ca6faaa257cb36741c18c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bec1daa05611d7fa668b1a16c151a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b352a1cb378b796f83e4f3ad0f6a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed37c020c64a662f67d4b330a9f8eee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55b3363e30210a169a443674d776e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77228dc491676cb9b5c3fe9958d288ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f783cf7d00b35405210e88fd61cc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a5d2c925c60c46dc0ae75d3243522170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a43b508d63d8126dd1d5a6cce2047171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe21c3581bc3faa4328b6723111c1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e47625a2389f073c9d4fd57e024fde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c1a187409121260b7a678dce0f56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2aa00591f4cfe1fa04cbac843b72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b3e47bc185cc6aeca489d6ec985e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a658435a843c0a499f54e781123644177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa78f99300e703d171e3e0adf226d8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c874c13abcc6dc527a5d624791564179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320833a52e22bb9f7a173b999d8f3de9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e4dd9f9d9144dc07c92dce3b20b2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369458c04e906e27de43d2a1bf3d0411182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04158aff3f81282c3abe0da305c03232183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca0455e9b48d04a4561906bf0d2a90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b959ea9676c8945b28f6689b12996185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163027347b1fd3af8569e7efccb653186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a0e5955f6a1e3013c3f3b8f9ebc3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b6ae99449df73fe2fccb7092a4b87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3df895b1f70a36bae5316cc825aa3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd41254ff7dd911a8465e0bb14b089190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520122898453002c6ab2a67d2dca205191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae3cd327c2221a59f52b20ca334d51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c60a6ec1551b063139b35228cfb7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53ccf51ee52f637bd2ba095229f28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0103296e0b024665dcc30ebfe6e116195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b937c3308954f0f75666ed7389c699a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537253fd084ec49e9861f9b06367e66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67518e261f5507c7bc7751481a35284198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f25df4a612c9757c46f3c7a92d3de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416995b6419ab4542fe5d944e004aa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40879185228f178ff9b585db157a4a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d35f22313d8cab20c6da6433db43c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1a8d1213d8e4dd4f0515ae2ae5061203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5d158abaa0ee30999562f593d151e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760628b04d4109898aa0fa8ff708deaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c138aaed3bfdbe8a72e76af173ea9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ea6bbd01f09b3dbc5cc91f1844189207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fa2f7804bad6781c3771bd99171fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c28be53f9462d4f865f340de725e58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93dde13979641c7736254554ba44c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799704b761c6faca6b2371e7e0a9329211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e4515037c6f8b00c99d1dd47063dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab9e2c6b46bb448c5004749911b78e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9de2275fc805a4882e69f7ecb6487214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f64d371f1b15b1219cd7bbe694eccc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4b26108a7108065e4dae9f57651fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9fc9ff25df3ed9f17e15fe9a831fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774a39537e13011fde009f2535fa28c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef866b15f9ae2a721ec22f99843346219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7b8416a5ca126ffbdb52f83d45f18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf60ada9dfe261a63d3253492f2730221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ab9544fce455d56dac4f89fef585222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d482b146830ff5229e2ebcce76267223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006205099be726c7f9fe54f81efd75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c370619ae5f1af9a868a9700e5d724225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b8fc37b4368f3e2d9fc0bb2ba1f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf1fb53dfdbb34c3478091e1a3858227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f0ea8fb7d55944217a6fcebb9330d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160edaca453e2bbb78d5114b1b78638229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150df353a9c31063d8887e2604360dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c0ca6baaa6f51b4a758dfd5aff7ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdb0b308d56b9e34c881ea3233bc45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4294db22aeac8e8b6ccd75442b9df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55972f9346227e5223e29506fc7eab2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199aef08ea8b67dff8ee2b22cf7872c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b446c69a901d58139721fe7abef54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b1f5929142fd14c9bdcef319d3eff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f6798e6cbb314cf59f6fea605634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7e88507a984e6aebf5ce76917cdf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821852a24b911c71beabadf830dba20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21c2313197e8f69540e4dc05303a50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cf5d87213ce9235c57a072a7d27bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fb79adf1b8b209878075643f7290a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe7ab9a2774656175694a7baa320d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e1e2bd2a1f143d9759920426931d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe178234e88c0aee474aaaa7d86b23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844348af32c3deda9e36fdda0e52d6d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743e014e19e93d47bdc48b29b198c20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d37ecf37845104ceac41385ec5fdca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f9a40d58debe874cdcd3e202280b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614e46b15e0fc7b84213e0e3412c463251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a17812f0db25559760bb5b9b36410a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd39d38c58220b011d42fc275c6159a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404fad1c9c05ffe6c7c9fad90b0dedd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce49007b7aa7b4b2f6ee679feb7c228255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd604769c2dbf53dc50c09dcaebf68fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba6410dc89af7edd78f6d9115934b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9826d4e0a58ece9c814d1411462db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4d05979b46bca44010e3b19e42d5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5ea5f7fb920e86216a094fb608446260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba487c03685147fc6c9835d1823e0f2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01cffafbcb69ec9e401aae75c54297262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d565f83f0b34e2be23b0dd42bab10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae0f7ce71816449795151851a12b67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ee4f8db2a3312c4b1b6460b356ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb82a6f8bc5214060031a9b86ae9bad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632f68f9a18863adc6700992248f1ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf1b9b76b2b3bae327cabec56569e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbe15a83694bef40fa6529b9649e26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b2d4c81915eb92fddef7fc1a0955270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2beb3de423585d73c90c004a41766d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917aa2469c044874db96ad8c18b9273272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a69db1eaf541703b7cfae71db1888273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8c0c1b1dda0c8a51a22f6e7a3929a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca284906fbbe57bcfd8d04c412b76ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d4d6835a989b6155de74b13b7f82e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5e789b1293bbabc180fab438fe89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed118c92d100a59038b44b94886a1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3ff65ee557387cdd7e9ed1fcc514279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74ad8c2ba140c25a8cf296110af9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dc9a527faeedc2a7d015f081964c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77bdd480b4056155c3f4a3c4028ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66d274d01ac1c00b28a44068357e2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c5c2aa63b047bc7b36fd922e0ce2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da125e2267f160f1c974c83f54a2b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bc652f30d5fb44181d64d41a222ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca14ba2d27c27fb7b5cb04dbd3caba8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68261e7a56496d2c4c017dccba2972d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ffcf1d14ac42758c17c6ac93953f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf81126a96bd81cf4b097056003c36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbeab94126761ca6bfd403d335d5b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac330735d38abc35d3520d0840e4e1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081fec217ad24b13665ab03b5203d8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d59e685cba527ca6e0ef9d9706b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd423236910fad7c2b2e20b6f73e156c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5e1d832ff5e39328096e2a7aaacc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a2b20f25f733c2b41e5fdee3ad390297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39221e35bea841511972fcd0b9efa4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef235dc4d2d08b23877b7ce18b85e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450466146c6ad9051d20ff2c95689e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62841fdf35551e4ad78987be9f9507301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6536f5d95345947963dde973ce8a8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b98cb73060b24ec9aceb4dfc08e28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424b65fb229e3adb097ca06ace7244304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e688e5d4345181e92cf4644a5d66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc97b3dca4f2aa72da6f21af2762e1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423012b7e4bbac7053f4f708c8dd8a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e137e15ba6cf38fe53ad063e9f0bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd762569cb143c5249d5d9d9bbd15e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e08b3f25ccfd25635da6d63ffb78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b62bf5c0175b9b25909e660ba32dfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d87397548974f4953d161262cefd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92e92d06ac06aba14d703955ca0b9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47a341d1c81b90b7402950eb8bc659314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95279993a5058d225b58c7dbc6dd0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2e65bc1c4d08fe5abab91f4ba18dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ddb386146cf6d6bdfb9914716938317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd777a7346f92415f84f071ea1472bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76123c6a962b82ccc06a87c05b003074319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc9871ed574e2c2b288840d1751e3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804ab47dae36292b8f3c5e36e069f44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d177464eb226d8af5db9c11f2e8b380322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9bf0cd602486baf097dd569c8086f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275169bab926582fa7c5792f7618346d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086499d7f5daaa0fcd384ed29ee1cb04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce968ba03f91c5c463724dc07404fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3bcc856cf642c0bd37e78fb0571a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800288c2f6708d353e4b2b10162be73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a64dcfa81bc4328ddddf0d48e6e88e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f592ac58623797f965c337cd2f8edef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e36e94e18172e72c4b0d9a168378a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da05e00d9055aab6cdad689f98fe82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6afbe45474745a90a0175b49c413a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75188023da9021e2e0293f890afd496334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d06ab183dbcc645ddf37b96e6bfe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d630442a4b4b9c6ad5f6247aed8ed96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a179959350d5f0c4f1992485d992cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c33def0459ea39786c7fb1427d16a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8cce28d0159f7c043f5bc509f73ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31d84e4a5d4cf9f5171e531778301b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfe5c0c37cc68c0b2cfc732121b9eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e843ac086fbb47bce1db44309cb2e83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b50c2a0bd3005d4652622304a876b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadfd662ef0bbbef585591b4ee39f79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a305b74c78eeb33a57f1819f800c557345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd5c25793d8f5f9effeb593e5c0750346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d42884ada32ce5eb1dd92342c85a56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16016c1d7387a8a9bc84970710d3012348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf1910c267822c80d8b0a23c033c93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f88e57af376b61123621d95cc71f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0621582ffd2f26b7bfb5d4df3cb0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84a5e0b3728dc3ca1b9b7b1afef173352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6b3b830f8cd450ea43b449c20580353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c6a87a326e4064642a25ecc5590b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f4a85b567871ced07d308fabad0bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae5835876e4aa81684518411e8ccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4ab61d149f0cfbed9e060f828a8e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec643accdf1c85eec54f82d190ad4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7658834ec21d481cc47fa040d671359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702674348e267645e9705f64a97e4fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4e5bc1a33d504a3e9966abbbcf73a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f744530fd2cac7a1b5bd500aa4117f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb5925d8fbdec4b6e42690be080338363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f572c0a2e74e7b72f8681f42272679364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0599962e06f93c9b9f1b125ac9429e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39791ce36c339af708d3e2a61388b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dfde6025ad491af1318b87e2afc67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123c9c14a6c6a12a4154063fdd7b90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbceecb9fda0c4bc950bd2de0bfd26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf896d474a3f1bf62e911401402866f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63c241c7062e1b9c8924252e83ab57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4515f6b3e825a720b4dbcfb00ba0eb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed18e25016625024dd17a6421889401373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8f6197508c5eb6eb816a799ee4a5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07e1fafc929c425c6bde90fbed08a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951687574dc3a765bd3e80c8aa84bf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e1ae3f461c8682a08254ad8edc9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e4bdb5a2956565dae1fbcd78765a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203ac8b8e4e931d23eb6eba91752b24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9861fb2efa6725860871382eb6d12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5b4198dd4b3ccfad5b2cce6d15dc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd497d32bcdd9d20371780901ed0f847382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239b412ee5e3684b752c1e5a746dd0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d79a2cdf1a99d495575aa5af2ec1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842559e314eeebefd6c22af33e73f88d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7ab95643b8c026c277c2b07cddd49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd86ebed57764004aeb2e8e01546b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e650f062ccadfc0fc9bfb0e9cbe0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eed3cfe2632fc1e62dae0271a10ebf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf910f42a41181026afc509fb1dd7b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce9aed2e3b8937648dee4add8831d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb857a8554db050269ee1f6b601d77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457a5ea7bd5fb4909e5981ac3cd3edd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f9383e201064b18b2744d5fa7861a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec0849c165c6706f5a3ffad0b79051395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab1ab3e23703f20f6b50dc7d559033396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9db64ea0ddf9f1fb6587c141a22e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a5f52d2fb56f4e8f2bddffa5c72a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f4b3175f7e1482d8452ac9b2743b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5a06e1d8311b4740895ad03ce9a9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc5cc16958d4dd7c735c2a268920dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc28243df57726cccf184d66c49aee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d172fafc3bc8cb2356446c49a3f94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4084a4c13612fbc5c361b22e8309d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611d4a01773332d2812c28e0e9a7b54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ab51b760a219b4d87a5c18dc5a9d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f652dcd1f1ea76d03f4611d092fed8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406affe207988771ee89b63d24dc108d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa039a02d4d531cf74353a647fc4dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd8bffe025ac7a311b7fc5f9aaa8c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5592ad67af9d4309cb2fdf31ed3dae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db944e746af51c9c572a61814e9c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05cdb79ae43ef7811166f6f5f2d4ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe790a6f1e787c4b124a1f6a6fe15dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabc7a1db8e5da8ae18b6221d0c3862415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09b730548bda0dfba70294c50d5a27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab95daee3bb9eb3ba988a4878c0b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0c7f0fe2660fac12ff63c7ef58f66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6f35ca3fee530c330d018a168244419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b70bd24ed5de3aa41e17a2052ba5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b7c01f0fcdca2558c06b344b0617421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7dea0b92d1db4023d67625d03ab73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba0a3e2d55c70e894b58995be09596423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d07357daeba2a33af518bd402580424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047530fc91fa2b9003b7cc6b511d9b5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a9a6a805d27165fd14b43eb73eeba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d074967a703500d7d9e4cd2c50cfadf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468e86db1f75e8c0b3cdda6057ac20e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c88dfcc91b69ecc08e650f777648429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bd09da40de3f24ef0d9514f740f0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de876604097e68e1265a9ae8a059b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc34113ef29f9c8837de29ddb71bf8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe918181730d154b6a9111a00f168c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414d27db1c0d97fd076378894302dc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad395d4ddc7eb17303646be54bc6e2d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613cdb9dcdc2a08d2c7fd6aae51dac4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d304830fd01b13dcadaae5d9e822898437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58127a201a01bfeefa8584c2a5bc5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646e3c8c94e2dd212caa21e2f4faafb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8fb3412e3c7f78b17dd25bd920b15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360c568d54e80cbf9e52b1577002b64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ac789020b8d609b001628bcc6fa8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40279ee88e7bf9236dec9858b347ed6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ba00d211a9cbd899021c2c88b488444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932335ceded691ad820394fe2aea02c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fef96b434c2f152bb5239e6b7a9d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43d87ddb60deddc5274d4983860149447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b8d7ff01762abbbe41fa3ae5ba5c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d4ce9b633fa5f9b61634427871ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff611e69c9988e22d2204b72eb48d82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52eeb392ad80f6f9e008542db1682f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60af1177f8feee5302435152a1aae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3abf5aa5f7e0364431d79d434ca15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48336b207f748a2371af8de5804cdca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941b0474afbea88e4bc591ad97c1567455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005160761ca1550183359980781642e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825ae6caa07924d3359947115ef8d49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a3bdebf6185238b23f9c3366fdde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01282b637a54608b1a4f859fb64da1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142d83bd9b33689a4873b4b7f400345460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd279508ec46598cc48ac7a72c27d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7d41e2eeb97bd064071b9d37790fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a1a5571b7cd0e95c87c2de15d92d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f19f282b2713bd91e249bb8a2f8ad2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cc628af4b3b71abbe26c103f16560465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f05f41d63fa7593fa30efbcf87636466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4ee5a4f4f933adee88bc4f3e92da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea100fb05081b0c699e6c2352ae821468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2103e374282b6c7edd0ef9dc986c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9193d6cb1d4e5face007ce5077978470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08752dfdc575a2e5b9fa720a782916471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5ee8898de6b8b090af4570973bad8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee9598314ea56e37aba8388284a50e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759486f0a7a22d6c8d98a6f637d68b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd9ecc4f5b8fe7323b53b01b24de40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db69bc9e5ec0fc1fcee6eb578528fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5e6224a84ec256a6604ce3288c32f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b12d8568896170fee597bc06c92f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6bbdeec32d3b29182cf59d46018d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70fad3b30bc7420c97f48d1dc239ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab0c0e645f2dc3ee8057ae411385e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bf26a5c158e6ff4fb7a626fc810f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d85074ee28f8006847afcdfcd94a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d1557c7e53846279edc8d96b063ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3ec4b6f5883ab75db46ad35bb44ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8c4e892a0693319908d6e04fe0567486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25f48987227092158a0067d50c1271487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7745983a0b2c882acabe210b56fb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deb4b6500993e5fe4e518950ac1613489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e9c7182da80dddd7254555eddc28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abcef3494c6946025e04aaa9d07f81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a948bb1a9ae23e71f3b0022e91db883492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac48a666651e8a4965f3524024f779493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc083571c050e2398f52bb3aec514ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35fc753fa3b25f3c3680825a8b096c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf34d1787e49913d8c3a3ed4679ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2480f472a323d148a5699660473c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e7c7387bc1d28651914f2e4a2d445498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274b45e01e111ef718d6efb1755ea86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17d1861418f996ed3371871aef7024500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708afe7682ac04b985089ab70df2b61b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c959ae7835b239f15aaf123577aaca0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f4e090b8fd30ca49131a1c66a83fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644bc4e5710fa082c3d14c22cfc9b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e123638cff097a16cdabb58a36b1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fd25319ff267e3afa0331b91c9065506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141434c822afc36b7a2d0e9473d10185507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4deac07d065c8ad0f9328223919dc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cc3efe61cd401bde16fa94fbfcd39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a9c691d5bb48300c91dc4a88d6b14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d38ce27d195a9cb22ad4eaa7bd74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b2bac7040bb4b3b581c50d5e6575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7b11476f2dea4833d92403232ac7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd517df5a6b372bce0b2537fd6ab278514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6b275cd8d2f181dd5b64bf933ec9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d769330ef629fbb85070be992106c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64e2b89c18c209937b01f8ea324ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1468bde7f0a4a5f82f98775134e9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaea7cff4ffaf8eb61be7dd4d07dbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7c84866e9098ca2f5993057b6206d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ad8cb2b8138ccf61f0e8479fd1ebe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f69a65c7b588dd030fbc749a1581f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af67ffc80b380298f526580f9005bf1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3e753d4c720828fd18f4ece1a3fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b5c5dc3ec30e538631d7a3c7e05d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c83f607ee5a472002ffdc4260c7da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f7670c346bf3e25574dc154fab8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f884c51b49a4977b808b687fd13937528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819819d443810984844bd19e96b36a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af328e1369eae708face942dc4e9bbdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a601d39fbe7dc751fd0293542045363531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a69666715306a0b0741c4012a1768532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4425432f2e5a75191ded2a435cc96a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c80b97c91d21bf07d62870f09e725534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4713139ce742d6a8b8718219ad07f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d8823765057234d330680cfd1159536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28926fb32805cc2e9ad8ed2e6c4a5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d87b487ae19f6aef0673277086dc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ddaad39c8c12e58068cd82dd8a20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53188e001de52c6b13ebbb1f33ef2b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc5d23835bf34ce96096848bb5245541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969afcadf1af58ac54b0ee55515129f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bcbc935ee2b00f121d859bede2da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb27592f9e63d216e178df5251f4c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407b2cae237199360b1eb9853079d63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e8925d54e1d2aaf6e22b86c9a989546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd8f63560d9584fc6dc4c249b032e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba717e426e3ab1e165fcf82b63781d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7ae138e06909777f9974538d947c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dfd420fa3e136d4f9211c8617cb0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c5316afc694a63738df304d13b8fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82939c6edb82db5066925fc474c8d336552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781fca977ec4bc55c0e6b41bbf0e19d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa366aaa82fe405e40b1abc440823cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2d40176e853be2196764de53f203a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5429718f93f08b21842414edb6e76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd4669fea754b9a14692c61b93ab0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bec3d2ea289f70cbeee217be9055558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6856167b11d67b7de0e0810247b05fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea303f7937dbfd11fa69683c5055e3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84993f21e1f2dbd652d9c589be849fb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04291a0e656942e6c94bbf27120591de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbb37bf88a90ef2fa1fba4221c57c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8554b2d527ccd7c2521040c73fef57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c27c228f18b8289874f4dd4adc0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f149ce121ecaca1ce3feeed7ca8dad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b3b8036fbe940e0581845ebb75f79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4656647d7b2c670948f4e1481dce9fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667db91714648d56c13ab0fff36f7a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd73c06ab5c07f1df91ab3262f751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bb2355e7ea374170eed65a255e169571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5d302bc8feb309be12058090d5493572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7ed8a72a8675c6770ca243dda2a98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a1b0b2eff02c5cbbe2926ad1d6db3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a76b85bc3738bf2bf4000afef1cec0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a26ed0794b9ae6d8eef9cde112ee36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d62257442384a87d758ae01e7e788577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337dcf587b080237896f4aa8d0e2da0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42053de0404d19547e86e5def41ffd1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c84dbc83cb1f456614d8fe1e24644580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260966ff181fd3d025862b7f7717a134581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d2eb9e9575c2daacc33ddde6af6a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1ad76c5e5380c0d419a43152b8e30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919189c16b59bba0097c0b36ccb0c3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959fd74fd93cbc8f4628bce347cef00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f314dccfd041c8dc39c222ff656d793586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9d87b341e6bb494ef485c048d4a3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7edceef5d51bd1d14cd91b4d2e72c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbac72d947d7d83f56f1379f4d50a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae269eca9ddac49ed4671b791e4cfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926330dbdf94012e45075e94948946e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b1cd7556e3fb75ca23515bd65cba6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9b385b0258c8944b49f3060bdf334593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdcf2011f8bac39bab19f0cbd6207d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d13f218cde5f98898975af8384fb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c87ff5baec58da6df135c2d1517b41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110160650e19fc9d1aefdb90d58a03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b8506ebb3f0b8cf7b2e89cfbdc88b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeca0294d9402d8d21c3da8e273dc2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233090dda00dacaea311572159a90df4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b60df189eab300f29c70e59cd0b36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5477d667db9e7d0157222334554bbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f30f52759f8f249c92952f19eab6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da00ef3969d05e6f7e0b4574a2473c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e93bad1f3db193797e3536ed007002605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bcd789a060a3f639e201b85ff02a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ccf1deb4e2e3170f33111970fbc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc49aff8f1ecc10c8f2fd355040f96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1d5e90d4697da77bcdacb609e7d05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc7dc4eecfd790adc9a0bdcd1b25d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087683da8b004f330389879a64240be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce347c0ab5b034f22368403eb280fa7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a5f103f34aacc93f556cf4d6bdbc2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750ed264ad66f08a2449f3d164ccf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3d45b1f0b0d45ae33c35c5a2a50ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355a7f0d6c9f3d2679090f18c7eaad1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09cb4bf22ef9427dc24d04d6ccead4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d38fd86bdd1ada99cb3bdbedba69f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831a633e9c7fce956d5f47b3aa99c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e11740f7ae57a078bad18b7f92e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5e56ca75f39b9dae0f9d63fb2297d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28ffbab5caebbd7fbc9c649791d24d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5438d16c44113c6240e040cd9903c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f790e6d432e107af9d198fbcbc15369624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eee4bcaa65f4a288c5ecec7b95146625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a807bc18eb49c51e722a008f61b52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060497d446b03f28e1fa4e14a68d24b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017c73a62e4cc62a6b61c34431ba8fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd7c041978345185ca56f8d29c7963629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec06e8e56eca5fb1e1ca10ee4b67ace630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f730e91f500e49f581979fa4e327d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3de7ac0727eb55f9dcfe2f86caad6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b3d2ae898043b01f736fa7dd57d8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1639c571a7aa64a38ce9c148344378634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33184fd8cfdb0ec84f35465ff7131789635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323a8a00b6d015fdcf579895cd3bac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e55cda717c9f0bb6007fc0891111a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476018de5f7b3345de8d8cfa04b92c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab86f1f441b0f448d731389cc6e1823639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb2c397b62a15555e6a21537889870640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72753b1d2d99535624fd4806f46a6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b2830f06b9298f5c0b22ea09973cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f77bb86417b54470b5f09a56c248643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b220bcb4b0dd4502a5c44b7814de9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91fc82e5c09212e7d71ec5e95629ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6c9238cf99b437419639966489bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f10e9575e3fcc5dc2f3842be9c4f38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440849c7bda688b4e2165098acba7139648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b351e329a57ca9838981aea0afd832649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b24bd54779cb18b215bea80e5e252d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f311d97b3a03feba947d080b83527651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f456f64af525ee83d72c30563d54a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891bd25e5d9fff259d611332f545b5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e64a7a050ccb9af51ea1eed395905654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f9fa032c73aa2d54d8bc11dedb03a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd764c8e7b726e5d3bc5566eacbe84c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af87b24d509ed3abc27cde02f0be6e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48b472499ba22ef03e8352c562b77f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b7a4c7f673a3cbecca73c9ff35d54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d2271c711ff435e2cef00a3f3eca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57281fe3b77e925e8db2a7d92dfa63e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243580fff8948c6cc0c272b142d41e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92d56474c2e3ad58b798293202e953663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a378dac8c6ce9690b01efa5d51fb68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da223626f6edbe6c4eb6883ef08748665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a47dd008826f2a19993933d0ce295e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f25912b3190af7368edff7c400a7ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d6141a8a60147cc83109917f144ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286da2063a4203f6a758a7f3cba01a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd11620951ff71205060ef96c9a66c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb62983a684aff9a4d876cccd93d5da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ca743b37e06a1f0d986c67da8742672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf3aa413e474df67e0c2baec856cd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3782ba7fd15103fa5abac1937137f53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed695737946ab08073694c11b32a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a9d1a907cd2a98d05645b11ba0a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb8e41c13f10a843503ab4a1fb12c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1091a60e40aca1952a2e84aed95959678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b05d0e648db29f898c2d4bf622d32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a131702a88e7f495060780aa3f0c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1145ce5771329c2af25aff2c49116681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd862ee0de02c1f0c142b70d9ce533682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d968a85efb689f1955e970133720d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2762eff41ee0ee31a08c2ee3ff6088684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d507369fb2a8e90cb62638a85d257d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f583fffcddb8736bed98abd0b632f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20a8a4581b7ee747b1c747b19e4f0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47684ae13a5de479a3ead45ae54923c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445b4f1123ad4dcc627fc649e99b6da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30600333af784c60a020933373e90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6f65c44e16fe1841d0e122e1a7174691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93792c84ebfdd3b228b24da95b9b4ca1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03866788b2f9bb3739f3840ed2395523693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbbab8022d8b7425e1c45ad11e96d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ad6f49b95b57853936237366e3195695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4572272986d8aebe888fba1a22f69d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d337f993fda5820d5ee8269d08f3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb9ab144a5b05f5915056fd74353c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48916f62f2e45e5d0e6ac1bface71f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4f2fedb8a1f7f54feab43b2236ee9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaa10e2af120afbf91444497677080701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d61e268a7e0167a84c8de7f87a7d68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ca484e1a6dd33570935458706da24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155fd631faf0583a9b8b5de41f0d60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcae6f77094f0a06e556e3788d4d02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9b5cfd4582cc9ade2ebd1ba52b88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ee7536343e8a518b1e73e72958e00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8ae8463ef47aa4b0f760626fde2bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc2ebed1322b9e001b03b7200afea0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a792f8ff5d1d626a7e56954cdcf45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37f734f719e27a3f5c11bca3536c45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff02698b8d16a75340b1740b9e9dfa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903c9a2f2cef5efd45a2672525ceb75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92599f371d55416e7d1003102a2ef878714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ce7d3a664615816c0e0f5a26bf941715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660784a9f0a6de9191fc9f7799fceeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64e8fe1c9762b3c7a092226050cb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663e19a9c04c967e932e5a0b66c34db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d6b1553ea7e5662bc6a55c98d6fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ea91b1feba76717f2d901485748ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c276bc713f2d0ebf8781f4742f3467721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a9178dfba2fdfb60440b21dc4e6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906eda8f7c3bb1310689cdab869e1a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5873f85ad2b394173400243189db8bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb255571154b9eb22fca949da01c9378725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c919ccbeadffaae2f3f8f49a941ba1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6bf7c6c4b30a5d8ab2b68c952f49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779002cad95175ac566827191ac92a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513c24b3ee1563abdefb53be76ee6f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6e3b1e03f9ca6f09faacf2e07e4f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ec88e5d052b39d80c99fee60977d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212018e9828d688df258113115a314d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a2ee49aa22cb214fcd7b26d9e84ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a93efbe39f30b674b50bd3447ac6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fcafb333bc8679cb92c2b0f66a02e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625fb353fc46958fd4ffa649d01bf98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75f88198e83ff2c53abe06d555f038737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58051498376a93efdf58d3dc05f5045738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe00fbf8cbec3ad80e88ffcb086bf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c976c90f7263737495b101ff71d43d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61e4149015721a163424d93681638f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70844ae653fc184c5a1236a0571d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f58fde897292e086b31b5e9795cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4275fae53fc4b6c6233698df0dbfd7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b56bb7eb97d7ec8324401fed9155e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bb52f18120b850cc6189224c16cb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f5a99ae62bd21e44839b08b762ccd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eef79e9ebbc00d5eb9a4700029e9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd409673d9c557b6ca452496c962645749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143460fa75a50ec03e324ef7f347c3e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1ba23038ec74a95c01c8196bf83f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d43b6c86f87fcc6205196879bb178752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa2814cc9d70df64f09af5d6af281d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939a170c94739db3f94e671e6f33afb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719fd15d084087712e2776a47e3eea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744591a57ae5ae3fd8198f4433ee063f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5b60083bc34586edb49b9fbbcda30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f56c48208b5810bc18f73ae7533ed8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb3c72d5bda96ef037121c21302344759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324194e613b0700efcafde2aab288dcc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a38aa2e723071886772860ad6f67f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487b25eff26ff9344d8a70a114be530762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae001b7f76c6e7f21f7a21a196c852763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422d736dc98df07d24e560f378b4131764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236056883b661e0edbe82229b84f63c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549fd1a1d9968a33448d7821b8bb68e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1692504a22378e62258ac11967210767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3fb338562dae56359671863e48b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006b1a4e7567cb3cc245dd821099bff769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034e0ecbc25504d6b1ae71eb461aa7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68105f6f759ebee0aab334fa36686080771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79188f20ca68d506fba45d977403b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ca5bd11983edd542f1a66a7e51f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87a2015301276b193f76c28ddf7fc4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672a761c357000d9ed97162c29b360775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab73699911c5af66b7b89a0c6fcbc8c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca585766e354c24ee555a89f49435e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f62a0e76cd549c7bb95f312a12c01a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07fd663dbb301d3c84c5944d84aae4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebff36c0445b9f1a8b7f1ae223ec889780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d64c1d85eb21c34929703a906490ad781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb7dee0142e6045a1328f31ec9fc84782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110bc89ef0bbcd9b47750c85e03d938783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94159cebdb476355c362318352af1b74784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f1db7164b5231e613d80092f1cf14785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037604a841e5b3cb3812a5c0551f748786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63fb3def2512a9f2213e341006c79c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1445333e7e26346be0be3bfcb0c6e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd60fcd5a6ee0033a58fb37a63fc22789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0ba38e68b652d60912d6f4a7d1e7b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22650ff02692d61097b381a20c8f3978791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1b7b11b97b040d01e39e78a4f8984792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cef1d4bd7e713feb4e7e91fbd7711e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b52e3d81e638d99034aabe791e7b6c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bbd8fdfecb1fd073c11144ab2ba78795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1ae994f9ba96179ae701b846217dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367d5937586e21443adc0a7e4b1d422797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bdc04e6281bf396e791e8d90a386d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e328de4bc4574805eb1959beda212f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcefe9973cbf464c519333c25fbc53c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f56f91eb10541290104d6749076f5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d4f1d2d6b14105bdfe245c15f6cc1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd932527e43eeb562c14dcf68c1519803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75c91de047e3a56224564e17e3144b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aed56ee8d12ed7b0180ee339197ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f50f3fb909dc4f578893eaaa627bd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4470acb6bf501a2cb4c8e843550c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd1992b863f2d0bf461d3f1772363808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ede67f03af5d4d49b3cedfcea47a8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b5f75b664edfbf3e28c4b56db426b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ea29514a1cf1d705e658a3540e8a8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5ad23d432993750ad670c3d2442ce812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ce665c775b03975e43f847ad32a3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a737ca2f40d30f30fb84a1e1467d528814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666e40d79277c15e1a088faf8f3bd8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f0c69bda34a9e524394bf6a5d3a0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5433ff5ed0ec1ff2dec315361aed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de51862b635aa834fad112e882ce4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a00b67ebfb506201222720b0c6d71a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9244170c8b25cb0be8c2fcb77984a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39ee2553b3168b61d47069f32de43821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee0dbe639af2564b40529b81c8e5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114c199009a57130f2ec7d13ae90e4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e939e34b8c5eebc75f250bb7563aed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe0fffa586263c3bbf5c3bec41c9d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25955e9fb369527dd8dbc97f0d9935095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a2ed7c2395ee6335ae5c22bb9b2686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c5544c96167b83415e456454ef17d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a72f1fd38a3b9aafaa067b49a87538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447209db5270b81b8604b4bfdf60479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30352f0016e655920d58d0440152f9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aeadfc54d257c7fc2ac7f1230e7a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de5fe18390456ce1352544728c27f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f414fa14c4a6f8206e8b5baf7034e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342f09a8dcff6169f628326ec19c7ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5d664cb6e951a4af18a9231fabe315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a618cf7417fd52ffa30bed6d1734da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f08c0f572760e59d95d3d9330176b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3be8b13bf1866f67ddfdffb651bb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbe99d503780df0eef8bde160ccfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06c6985af2d52336caf6949e6610da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f26103b40d4f1b8e7978fc9820cc5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724a521b78b2988df771e62bdab005622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4fbed43a685bbb03aa88d2e4e8bc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94dccd1ecce67dcd58fcea4e2011b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d59c6ef17b5ce1cf330887e9725fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5b1516b669e685488bd950b9c55c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7bc7d980d71460c34755171f1e2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2952eda0a39e3996245b723696b2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee07276849a5b9c92980f9f2592a30529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4211fe801dce7347b721b3914beba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c2648b0e1f9a83395642a4df6415931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cffc84ec748522735cb63739ccb3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f86f30f6829f9c7b599ccdc7fff833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938770187d8e42874bcb1edfe0e31f3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617999986efe9d23e4d46c87ead5c67735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c4b834f35d06694d5b57288b122036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6369ebf6d723d8bff749284621e8d9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e653875b42c9500b4493941399255e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaab155b02a9af83f68fd77f9251e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41e7b8b5ff707f73d3029cbcb9e32040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce73081b6a51899ceacc65165216441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766e580efbcfec49804297d327d701642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a8aceecdd87c815bf05dd05ab683543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256a763f87ae346a730351da665290544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb5671cc2151949cdb066e36fff8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90accfef01908a8b5cc3058ee7c715846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4323fec6f835a3868b18052c21b4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987512159b8ec576a057e434d60a31e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e064dbe3d6816caf84c364cf9f277c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296512dbba2c21c1a95927dbacf4fdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceadcc1ff46b9a4f5c184bd66146a6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3808bc71b536db917b0dd08e723c2f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f31e6c373e678b163c3ccaee737c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee4b1d901515b75c5890f1d89027f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa61443cd4a134ca49a2338dc8129755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7ddedde0f50e111bc91f67cb3bb3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe193a289c7664012b9fe3d216129957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09285a80c29cd81253a5bc60906bdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d9d5b037e8379185e5efcfa17c7af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf44b0d9d5370ce64e619ff27483d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed36da257a66405b486ea43a66308b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318de0feac9273b1a0b3e13081b7ef462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d71e15179f540f2ba17e934abf0d9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe147add44b73153593a4298801a1d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf6f3c69c98686d791fbdc437ad8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e793827255c7675caa46f532a996666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21028220186802da350502cf029f19ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ce364f69ec98b2694e5c890bc3ff868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4773b91e225ca62f80059d4a842a2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b797c7d6f12b445c5ded0bd21a99870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34128510f39d6b83fa4640ce025bf66971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faffc54f1498af328119f93ba9808672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb58e18db2f8337ed62fd3ff44f49373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae35926496d4e2d887ddfacd617fe574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895dd795f36c138f87316c15d7a79c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a4ce618d61f1936d1883cfe19afdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99196fb58f90f8d49de4f2bd3ac2bf1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a39f6b99f49c005947cb5c752020c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76b683fe28c06a899233ade9cc4a5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93401f16e5134688f074d0ce85800a1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c5d365bfab1f26a646fa6ca43486081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0209b4c377bada040142456655dbc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf764368e9dd591b277b03a56320983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eee77861b3bb2540acdbc054e439384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b625a96fe18a297f05f3397335bee885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671466c340085d3214fd22b0f8262d2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7eeeab6a8758fd68e68410a01716b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb03f1314f28edd1fa6a7714663840d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c7d1a95cdfaa139c81db87bab2f8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b6b0b5358bd23d4184f11be9a8be690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939cb3cbb677d9a96df2134f634bc0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c06dd6bcd31639de05435003c739ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5871f811cc7025e3ec98e2979591693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6427659c429f78ce5946b97d1c489bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08318fe40c0b7baa1cc9bd861a7ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595c542ee5008fb80b9f41a71d9db3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdef012e34ee92880eac2d61715a2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ec09d0432af46d7399d89b34bd2f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f05ff3f1ec49dc15d9c18624a5c28a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b76eed7ccf68239cc40e09124e7a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2bbd0be51c51fa8d504c7c838699d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b48861405dcd79112d6411cf012e66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a158db29f81f7206ed0c975202913103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28ca07ffedd4798256b40894f3b6d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f21fb5bde9b80e27531a8d2f0e94da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617ab2d448276effc6d8b916b92a099106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442109fc93e99f547b6eb75cff94f252107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695c5a35991b84f22d74393d31129d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57747f2d064d66668f5065a510003f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644774bf40654dccda48d6574af02e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e683be40f5d59747cc98b06b4fbb2b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283d5aa66c72f79ac25e668cc0da7c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e5d247fb8fc65a935288a5aad7ed2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47398cae34bd6c52bfe74a6742f1450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1c66970e8c4af14e249218fb5762c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3747725ca02aa0f33f516299e13a98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d0e61f0bd88e5dc3047f0b96752e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d57ae639b384578e0b79d30362b9e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933524bafc05b8051f45b246e83b66f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116b2b5db0ce3df41ff307fb567e017120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ad462ea7ef577dd963cedf9180811121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6f4a4e4f4a9c7088ef623a1077efc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909190c4faf984d1a17f3b1ef16ac0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660a83689cde118f02ffd7e568c71cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e07f673ec51968320ca9fa7fb4265f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dcd76e4aee643309510080c6e31fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50918a7cd49ae2fc12f35987ec41e2ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116353b6db84a57ceaf564d9d5173e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d82fc78f916a47dcadf742e975b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d21b53929dd19ffb63d0fe34c1f79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03008907718e3cd988ea09e8cefcf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de87d0278c3789b81952d0ac64202ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0be745846b159caf433639d16f2fd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e613fd4aa14721fe0b3bcd1f78b24b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451674c5c832026586180b877667a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb322a7929b4d32f20086bf8c09c33d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7dae682e90c45375289a55a2a20b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909106d4170a29e13da0c59ffc93226138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9428a8deed25ecfbbfa661fa75586139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405291828f66423989a1d641689d3a99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478baace0ee8a84089aa417a74ac8ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d55f2558b3879aef4cc2c5e039563142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a0571bffddf9f50912f7e98f35be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe6f1cca08d3e34a00cf4c71b74952144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45efeb90d9bea22d621b4636e28ff61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc531b3e9e11a12574433174858f8518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4ae4f3a4338a4503072935f48a9db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163fceba9e76fd53bf27fa6bfba5767148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8756c625abba573e0cc645435e68c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeee4ec21e95c6ae1a09bf4cdf1ac2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557891ee98eb4b420d9920a9d5107be6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824150022b493d0da2e3515970492959152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a925149a48250850a2281ee9d9afc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87468ed82b8a2fb1e5f8a65c23284bb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22eea2a4131e4a937352559e3b4696155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46915fbef637800c14c98180fec3e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef6b26c12520996f28891ffee0e0a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df1f510818864fb23fd2d03339fd97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5535f4ccc464cfebb845c3d1a7aa6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d327a55a92a9960aa13ceb37db6de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95774044388e4f46cde441a6eb64afa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b345be1b24cda6ab48ea8fa1c6ddac2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fdeb6286a9148887d9f01f11d5cdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b059e3dac73b338fc48cdbd5d3871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858466056eac72a387339d462d9c9e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bb940436df95efb1a87eccf2ed543166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270bbc69510df654d6e16f6770e8b39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b82cb0dc8b59c144256317f7d867a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3a5a0bded3609a4bbcffe1a885ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9312207191cf253b40351e17f3b10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26138247be9981c3629bfdb425b69001171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305afc716d6045816858dde9c30e200172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3de736034f15cbe9450800e5f007a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd5f809e7a48b69a2054f49ff58dad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81564c64cf2ad876d3bde5fb911f35f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf21c5808e2f4cb1cf7c6d6087f806176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415aa6b376348e2282b1e829cf58469177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19de766e3b60ae68fea5fcbd5721bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128e9f0915b78cd4cc6d3e5cc895fba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94ccedf2fece54f4a0fa6e22fdbe47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ab5556d6515a6c23d3cd340d82cab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ad6302c0dd374e4e7b311f29867ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e828be32497aba373e180923caf06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe64ef85d368c21fde7181f6ec0f0f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da43502e723f0e3f00da82a6960f94c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0194b68aa8af81740bbbc34577d137186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396fdd998d31a11cebb2bb959c5ceb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617642a02b229383e3ab79727f20f024188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7310f852e561e0febe96661fff309e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9d3603725ec6933034590d1b6a665190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8f76e9e33124cd2bb8afac5334b47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7711342f679fa46b1294f3039abf9ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de26784b3465467ebffff0e2722743193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b9ff78e174cca162685cfab64bcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc12d6f49580c805d101c65caec8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5cad6454fb996aa0eb8ee1449a361196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a9d3ddc370ee45a9af40ae1c58364197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9f04cfd15793b9a132e2cb2b7d188198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd6645855d2563b376cb6fad7c1810199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2b7c28cccf93fb3d8af330bfc44ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abe51264650742dfb83150180d9da4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277347d150f6166d36aca742e272ecd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcb678ad85c388bf6ad60b84500b10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954bea9b34e8438e9621031f1c672bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ad492a7faecc2d8451ef15b0139b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c294f5f72f838380d6a0ffb17a6fc18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d0d2e857a1a2254b9381bee5649a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ca6f1290203244336260e8442178208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df180ff7a3c298d39c413f7e7a2b08d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2cb26eb9a59c5d4528c04396f9e8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a17685b0c3e20874357c60b52c5d0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2075d4fa28b754ed0822abe4a4899e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a92ea11f23a5293ef359ec9543a4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8a4e1726c0dd8b5c0fc99c5bbff33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252d5828dee1abe192209b0744dcb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35483a92ae4dc70ef486269660c275ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123c2e23bbc8e1651ecfafd780254e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e86f1ac0ee79652bf760d124295539218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40503d37f0743de1a9aef051d66147219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d7878a0569ba7f79842fedde2400220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad45b94585412267138d5ac9a38b0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38391fe546a261c7e76ccf442093587222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096835e2157fbc21df5a73a7aa6aa717223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bbcc4c8ef222b3b3a1e58a85dd0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c343ad8898c6b501714a5e9954406c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c93ec397aac7b738649de86086997226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f3fab46f105b8b99a2c3e7657577f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925057dd20365ee54433c254450530e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0168f4b0965ae0a383f3caa469a7426229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f148bce9171e69dbc7a1054728a11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9baa9a7ea0ae1d65965cec4520a1f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1a03eaea874e1b1a6e88ea628ef08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7997b874ad34cf0b2e85b85b324de4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4afc3f0225ec71a6782dc61e9685d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb416873ef3128d5218731004de724235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3826b86b500adf5c95eb0486253d7e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29110b3b3fe95635009b209f8a5200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b44b68cff8c26ed5cec1db5bd3f5d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3181182d5503d4cb24161080d079a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708701660f46814b4f03298050ca8209240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b201c9b97e8bcffbe8f16040ca5d5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69c8ef11352a7276e9f6820c411a33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62788c6eaafb5ef50c8c0aec60f3d53d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc98faf7ceaccd6be035ba0fd8aa8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443591029bc0266d3b098956d21ee36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45f7e6f7c26090e1ce11472d790cf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe279c28d5ad51a21d5db4e61700e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6d70bf8f405b3df362705a9f3119248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b52ced9dc9db9633d1529e10eb3a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd62c9306eca329db8f58e5ebf26cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aa8a48429048a077e7f875454a0a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c7050ff87f886e7df21f8a762fe31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa6de02a658380d1a12a3102509ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc209c95d4e0e96a3e927a2a9790ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd27e92dcfdd4bc9d50e93e0c449f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3186cb34ae8ad0263192e7fe6396256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5605b9a3cd23667cdb726e2a25e59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127d3a046b27e994e27fbc4dc022955258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a2d95552c4946946f7a0429e70743259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3898f51f021fa47e8cd2f5488b8d15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d4c9ded1f04bf13293e09b9a06f7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ad670464e75bb1c47073021d7b0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0c286ffdf1ba220da4a797291132263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8d80bea2c9bd1220b812b02dc948b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f784070a0781a6dd6076d2b0b27a9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f81129bb34972409d5379b182d11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d335086749d811682ba6b6a41e0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2cbc124837597c333742a0270024268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756f021fdef43d89493a715e87b5bae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d04ca26418985e045d7275537ae3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc53f90cd6c70af9b7627ab8b5f6ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6439a53c49806f3c8590132674ec5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e74a309232bd55bc751c6286b268273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c59a77e37ef4686526f3d149e87f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a09e4cf4f9b9ea82a3cc323beb58d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fde76fd0caafb80b776d60105656a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f7631c46255cc0a6d0fc05c068012277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aaa034ea454f49882febaead95bf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733ae15b1f3bf7794b1606c383f3cdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66540448ac6ed695b6df27485d189eda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d59dd8ba1d8c1c90a3b95f01be44d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3f0b8b0c768294c6b870dec913c9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0877946bfbdebcc55818507cdd5d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03888172c87b6e0266a11c0654f1ba36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187beb264cb76c61c3674ce3a5cc0a5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed453032ee2f8bd6e804b58567d7a6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331ee6cd7b401ccccfba45006e0818d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049824918e5b1fead81f93a1f1da2c1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fd11e1fc9c5de63773262079d8b9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099eeca585d20898f406018310767d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430416af5c311dd7650701c071cdf65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a21131ada5b75b4e367abefdd357f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8004bf9b5a79b884e8f72ff68d480293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9489c57e9c958adb7a2efed792bc16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ee593a564e5a4d568d3a0210cb70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535c03edc34ab08d9ab06148f1d5e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539b7e5e2b7519f48e4a15403c21d7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150728491290676efebf1a46225caed3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ea82b547ced1ddbaf6feaf3e1edbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb32404f5a7bfdc46a234644f8b5994300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af1dd60de6881be8a00133f1c1b334301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dd61b15267387c2567953a6725366302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b1a4634291d0a7b77451bca4e1570303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b959dadf54b82440ec361b6ee0f2b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6249a4485f7c1f97e166c0b59e22eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8241123909f649012c5d908f3fe3749306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577556251eb13747e4c7a9b084e16dc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deaade9eee37ff604d646e41ca991b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5929f8a9264b05cb4060b3ce46da810309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc827e435f86b2953466b7c05d05586310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0380db35feff45adf57e96f80bce4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06beacab5b304d4a7348b2f7c01c9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cf27bebdb713e1f1efa5133d47951313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d598f1417b00427765e15fab7a8c09c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb3229681a78285e070b03556cd79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d003ecb2142a19cac58b9c4efdd4bb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe74d647b76206262539f6705f454d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a3646fe926bdd14aa7e2f60ffe4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2073dafcf6b4400756b2653abcd9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ad3410f054bd9e108c62792603ae6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b63ea6ec8081bf2fea3573337c7dfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64d7452ef5552a80e3c820a4cbf2a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de8ae3da490c41f259ef3c8275bb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a885989f3cecc04fdac1a061414c93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318ede30ee13af5d9dfe2b1bfea4e9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aebef01fca4f94109d3d063050fd19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c660b434c5f6efdd76855b4df070b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848f06281fedd3b1c5f5fd8db459316328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb07f289811cd18e7bd668efb2412329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2799c50b0963a5ade86fc3b3a5db9d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ad7621a39423e38fad0e1681be41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e69dc635de38a3d11d9bff5c7dd0b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e789902e8061b0780a2251b6ccf0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426d99966eaaa52cc02ca7da6a28d16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870df5861738154431f1c21d615cfc7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0db4ba98797a64cee261d0339963f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f48540e729e6408e04e07f1e26af4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91845448e2570b506ab0acdfacce5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0637dad0bd189113cf173e54402dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d928d13c19319ddfd80d678a8f40c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b40609500ac28301d5091bff4559b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ab97356c35b94074fb246ce1f9304342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19820fb45e76af8c6edc893321144a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fdebd92ed3b06aae4477e3f78663c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639763553ba56964ebaf685703a8492b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f40b09676a2a4566f05b98232b44d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4a84808a684d6ebe34cc220830b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940212bd73a994dd6dd2ae3077d307b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eb25dc7d52ea63c651b44a3f90ad6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf045333c3a26c79d2dd38220634252e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024dfc1ab6de473860179cb4e3a1ff5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb966058dfe01de86200002eb92e6ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb9df384960af469eaf4d214d5f78f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88caca1f2ef36490bdc54434621a9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78922678836cd77a3b109afe77aaae94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145eb8ff40ac6cbebc609ac1215f97d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f99add41f1a8e8ea22e61806a1f8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feac12d445b9209314fd11965fa68b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f16000ad7f8bfd3285518ddd5e6090359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dc8ea3051e81f91eb26c16501ec26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83572e4f3e69cd10340b0f29d4a9219361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bbc608c1413cfee1c54177048e3e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a698f34aba7f7dfd37e34f8dc5579363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79ed4d9535c6e11e1cf9465db7079e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d61b1369dc65b6f154fc44a3063f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b2cd1882dc920713fa7898a32fdac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef599711cb7a9a9b322a16f87cf4d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97616859fe555921f047bf244e977cc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9724e207123dc3a53eb0f0c9226135e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c5bc0081dec9dc16beddf3ad97616370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971881449a87a18eda97caedb12e8f91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cde282f59ca31aef856b4e3d2f258372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f0d4ec57854fdab3e56b04c27ff46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270b6826bbe52c0b2fd0916c0c27e4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf35fb759b27de739676786b000049375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b28e5b83d6415c77c71ed86b97746a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d20dced195548faf0fedc0556b0bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838b6a846052b7b5dfd2eb3c6c6dd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02402442a2f64b9c95f4762eb2a351379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e6e2c6c531a4b8284a603aabc05e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b50f7158d68c1f880de0deed741f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7623c4f3c6019872e80708457385d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb07bf810d319603f0c9d7152650ce8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f83c0c8ee62b4b5aa2e13929ba24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d586a7080208ce6586c0387827d466385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6123d603a3d7026097f213d6cdf31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f17031e97c98ca03f0d0707b57533387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69486f699e6bdead8ab699a7801e98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded90d417f071dde3df5fd2634af1e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494bcef29784eeaefe2241d7f7e534c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ae4ad8bcd79a0218ade9b0672ff7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d920d0876c51a9d8538b90fb9a0218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f55f4ffd9077c2ffad03761ba5aff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1af2eaa7732f3c61cf4f78040c1a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561459284455b36c4705dde0a03d67e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c2f98a04631353f99298461066b99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0580dd56d273ddcf6d2b6c9c2726f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e59d5d327e5d200c148c53b8efd2eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e261b6c71db4e5f568cdc347cdd1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec10278e5391a076c2cf55bc448528400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2e34cd76123480742f7b15f314d88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866ef601ac61835b1e0cd43d426304b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31613a7965fe5dce227f2e47897fb7ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569045f007a828819a94aae680bd52f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2066853327655cd64222117518d281d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4988b0dfda90920c15ea8d4b5473ecc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65b1600bed080ff7e50c4a36accfb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc9e70f0a3c43bca73c0ef8898972408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e70b92c9d0d2daebb5745b7a28195409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d3068b81076283b285b4a8faa42f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13dc3d4ac903de530b0972b7809217411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dfe2b2e2bbf0316bb541b7ba2673f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e298b083fbc34444c64701396838e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a038a9293103b18c71112ebd7f85ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131304b09b739c77154a4bcd333f13a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762178a58d2bb705002be77a7abbc78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0d8f10692e6b13305c1811b75b415417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa74f9d9728a807253b11858c3aa87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6ed2cc27a03499330a82e6adc8c43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbb876afde68dcc24442910e02fffe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff50751f3f450739d340977f83411421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90ee22b5cf6e83c44012eb44482a33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72ee4fd28d7ab3b5b4ca9900feb5cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db1c2d20128eab04e77ca13167cc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3452484eab40a9ca505bf30b7b9ff3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e9b340b0e0752f7d2cd329c97ff8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294f6a7fccf69bd228c5cd36212ee4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805bcc9381db8cc5831787634f114b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95588159a13d8b8af8aef4971cc7cec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a9d645311ee69ade2c36cdc602ad5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0718556ed38d405ca8e16a562b705431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277b6b4acb48149bf4b419b5e1c1d21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353412d9585584f3b5916428d5981242433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0beddfb0e1f16c434cb668ff28577434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe49f27085ff527887bc5c2b8f7b44f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd2a879be42c0347be5da94159b606436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401512ad18ea64e8e281c63f276151437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19373f08999c80ce974bb96a8f5c2e80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8984ff275451b0b209043233ed8b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28e419062a5db870eea017c0423389440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09165f1b9ad771faf6a785bbfdb5fd1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e80163d7f948aa93fb0f3457a5c9c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846f9b9385cfa3ea865515c2dd9dbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235b20c4f5ccc79a0c4afb681b3b0a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b46a392279e5b9f991aaa66ac2d19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0db9aa1859f549ed4e43be3a8a3f27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca6f737e24ea28f35cc19655c00994447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc970b0ca9ba78ee1426bfd76752aa57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1968b3f558283ed925b8f3a0806f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91f5ed57046802ba6716b6518f809c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b92e549590ab3449479ff83235dd33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9d8fac9d4f9967ebce866815666ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d957289ae2b6cffe76fefc96a9b3d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964555babf28c49607562d39fb7ec0b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd746b655bc7d81c26e14baaaea34c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04441fa625b6567b1828f9e67109b34e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bb332154c2ffdf49bc0781ccf2229457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee5bdae7b6374eca8c0a793db4c0c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278636e8cc69e13b9a5196b2e306cc0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98707ec09a76bb29ed844baffce1b0bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce30f1caf20df14095bfb2a46f3e5c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bec91106d3cd7dfc2dba162c25d484462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ef71b1898684a953bd3d7d5b98214463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37eb4432a56bb8c2156e7fedffb123464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a91b90d316007c84c42f4a745753465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e51cd06a48e99a3c8eb7fd57311aba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdd683a117bb3c0e893397d97d34d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7866307b11aa9e2a1c072134008bdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7850f20a51ce03303760f409cd1e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1507c7613131286013be0c9345b62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a6b7fa4ce340b2174e2a2eb66473471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbec9690951efea077487b75514f8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e56f8f148510ec9b316ded1dd7600473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cdc3c600071c512a092a04d7a52f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a37e6c45b89c6e86ac702f02a7f08c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9bd549511b920bd2b0a415f301b38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556bc0b3a281f4377f33d053d2bd9fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551c8e95910847f2d4ddb8da459c688478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492adc7ba65f07386fded7e19bdb3b14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16701c933f9722f0c376d72b950f53b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39a4efb83416f4a24a99aebb4866e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7a6ac02ee7dbd16f61befe50d87c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289196d036b576abcc393afffb6ee370483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2493ccd66fd2165557ad1c79c1288484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8b1a9241df347de8c230f42fd8d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8d12f4180690284159b1aa33a404486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b757848e62ef8e4a6ecba34715b9b19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fa6afca2739728ec09ebc0dea5e9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498222ef055fa0f81747c115d88beb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700eefcfb6b315aa1c1f0733a29764b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b4abe74f111027525caf82755a61b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0cd0e890f3ba8123c3b0133c01c1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7d70183b121f6e134c459cd43bcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7588cf454f172bdf7fcc1cdae31546494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a6f752462060de18c8c3d1dd09fb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c608913c76ff42fbc86cc679093a482496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c70fa079e6aeb58aef3c62297e53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055ce9ec77fc2361ac73cdc435dc7d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9955c8be8f4800ecf8b5726651431499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2733c234237f256ddc0fd4bb1d905b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a00b24d22cb83df7316aad183269a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae814a3ff230119bf63bbccce97449502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1756afa09beb2163eda50df3a984bc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf16927ab8aa04f4c2e75523f7ac4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f3370bab4eb9e25a79a98d8230d2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f71c0a1f49b38be29c9e3e421b47a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a33303f735116e76b3a2380e2ebb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c2736fb11193f58946d6455adb61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca4c8b04802a8c116b26286050ba2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ffc4c99a5a8a6b8d6d007dad9df07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b438df6df81db7c85e53964b4c9d82b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acaa55533b857f2877c061cbe5a014512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9254b3e14fb0fedca7e00e7dbbac9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa6468948b941ea374e6b68598faa4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8445a3d9e8d7f830b0cccfdb0f48c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082617d2a232ecdc0cbde6f0ec5ab6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc97f010d3d77ab7e27b9133bc9c25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7c047c1dce6a96c64889b6a1ae80d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64c1ae1ac9a9747cf0dcdb6da41206519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486bdc8ab6babfa770eb809598e50ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b253e693eed73db5cca6589b9901943521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325011c3468642fcbfac842b7f020c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b3acfb44e3936318ad5c61944d8c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa5258a2f89f272a3340134136cf49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d88f3449557315cad94729f3463861525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595f86c126a92b36914e51c81503f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca27139aadf68a856e2e2c5bd09f7de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e951a212e82b41734c08036845acb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e5f38f4b3886e3bb1cc430edfbeee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c134743840d36200ada96ab468d7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefd8356e9b8706b2671a8d048469eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512510b006eafbb71b6bbe1ffd81f1ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edcec6c3ed33a0e077c8638bda68bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dbf85ab836e49b92520ca56c82afb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207d888411fe9be9535931de1f62d80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7c6bc67fea88cfa4c2d6a389c4bdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a8398dee14b056a01ed2dc03ffeaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011c4f7d649a02b54d8e76dd7ee16c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0b1d95a25a4f0300ed4cb00633e72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e84393034322170caae99ac551afc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e0f307756e68e8aaa716d974cd452541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d661308afb70d528a0db834682ba34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b1c200f94af6ef77ca018933d363543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce117fba615c2c346466f07436aff2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df91b3b3bcae423f4c6c971016e12f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826818de297581a96980dd4779f90db9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642011066dbd22c63979906e7ad3a6c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dec73f0e8d195cdc8b40bf1f98b608548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971ad9970d820106f6c9974e5a74a8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d29f5ee37f97b943f4e24b5f0adad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc126a816bcbd98019f7f97ea6422551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662e8c26ae329504e95c8a65b103a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18c82f2b93e22d373d0a9f116c0f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f711394b3553bfaaa9a5efa583cecd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4d4158d19d93dfe88449dc0d1e5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d2ffc0eaad2ccc0a2271061ac5fdd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1c27cbc6dc5d32b479429cbd57d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c100f2ce5176ab7ee633cbee688c7ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e9ad8698944febc959f2ec462213e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb272ef193e2b95e90bb374818ade7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca573f71fca52d717e52699c1a42caa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a27fad9271cd706ead10f4c15a64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dee0bc2c392d53542a9fb607760b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac5cc873b3f2b6fad3a5534a18cd44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e1666db71f20ee4aa511754ddf6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301c1283d37195a7972b8bff3dfd89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf804202d2365d3e8e13efc8ee550b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140d4c5aeeddb1f7b08e73c257dfd91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a05aa4958d2d162c2be631478c67a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823ca1ebb472b4a1a41165d10f70bf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f0608f184de0a0a01fa9835f33f2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c40cba8bcd63ed76129797e29cf25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117817b6282c3465529f9470a33b67a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37117e5f8462202e215319e0baa812c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59d70b6a629d26d9ef80fb027c606575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6716b7590150dc4ea441835cb50e7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8382bead71b9aecc8e3b5321a3489577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0983fb6aed8f10cb677108ce15e10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7a16d91c51b4d072cfdae69572313579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32d80ebaf7d286f8c9934d0573a52e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab988de82fbcdc654f944995257c4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13432f74f22cd44112089c926b0e61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e2efb87d82d9cb9e6bad917a0010583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae93a95746864375c065c023b5f61e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c828352ffee741376a72ba368817e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389f002a74dcd41607ae4c524d5611586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b46d55152256d7c0dc05885ebe95e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc56833d35252f26d1a5031de5eaed6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf908d66a903105c6c50a87ca25c092589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6c081ea0ac6a6914cd5b8a57df400590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94cab75be09e2c256113273a079f65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc3020069d09b0a8f484824bc947de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477a076256572933dbe951bab095edf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b27dac4f28dd2a06e2f7eb73d92c8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a4b7b8cf88f45ec5c99c4b46018c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f339792538c822dff4378722550fa6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee599fa5e18b82d396d30f40aaaacf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcf700fa3cec7850c5776e15fe5488598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f767440c8a4157c6c37b296320bc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cc8f8755631dc7e596844260cf7de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b6c93e73b42e06705bedeeeb2255601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd571c87dcca84725a5178a7d8480a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99818b5a48830686aeb5382be68552603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f107eebd41bfe1d3ec0b2fa28e7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7f9ee4880be3174d7aedcc4d01d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73394513dcbad98dca5f177bcb6e34a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2c7f48a8c5c16aa328bb0b867c1e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d45fe3af7da8f76e91e9162905d85c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a130ab7c1bca9405f19d863895a63d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc58c1bc4ac799006c92c101c0d022610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee81287605daa9f15a3cb019063107611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb40a524fc0009532e1c9f64e2f648612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ab3433196db89c7038d470ad6c5da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0616df924d14688ddb43e09b35771c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19810a4cbb72b1e848d23e01f89d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680cd34258e2bdd3b4d1477c4654beb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bf2afcddeda84410281ae9520eb59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d75860138b1039149dec2791add01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407576065b29cc21fc372ee8749cbb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4469df8a261db96fefe6e0a1dcba2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8150363da493078877e38ae5a03fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd7e9bd00cd7e2df383f0568bdb1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202047c5d169653fd5bd30ecb382734623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76351e6878c4f10cea136403d94ee30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460b5201481f3db774ed9e2af99500b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c160e8c2cf2df2f7b9a4713b746763626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f05150c08342f3e847c2044a78d93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596c29b63b8b905aabe88a12908d90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785705f8e17ffb8e93724e258eb4b8d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77887c10d899a2c28842f12d6fbb051630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd268c45da546353c47b3afe03c797a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d8bd61b5245b368917f1cc02abb06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1fa7f38d156f619fc1082ab0603b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12e65251cf2916737ee16b21be9ceb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c971159ca531fb847b6bf30a15a802635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0c26ac9424eb74d3fd20bbbf80690636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df03081ba802e764961a015fdf4dfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622b7247c79b1689aa4db03b2cdfa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d658661b145f73b0e2a10e354ee5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff502e8ced585035dbfb1699d7ccfdf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031788bbc0c767726b6aff5a1938e42c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ebb984827c63aaaf6e63094ebf1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58184fad115e4e47952b616edabed29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837030ee8fcbdf0b18c562d9adcede4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e7df11a962cf71977205c4ccfd17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a69318a54303d5b8d083833f684934646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7481494f65ea8445cfb9a85a359e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1747b69a752008f7578e744ca691e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a94f09534679bdac231c1b8bb6dc6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf8dfbb8672ca363ce6d992c875e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e939822afba5527e2e99c3086f60ec1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a25ce392fdac2cf47b2494b4d4d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072d700a31270701e87815e37f10c72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e353f7b701f5e21b11bf89ba8ef2ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a467bc4315be5e2c64aaa978b696c53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084fd683f10c888e5161617164c0df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e257fc5fbcef57325e39c99b27959ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a42879ee40817bee3642e6bbb17b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac369427a5b599866aca5c7c8f6e800e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31857a9d9961445a8878d0c8a27e72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a2e97a7f0324529b7ac3aba83a90d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbcaa9e783f0e3f2cd7bec10793aed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717f0c93a74dffb3106a6769f4af0c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5c5788b06b4d6b6a6aecffd289797664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630795a2f44047db804b205668bb1b90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbeacedd97763230faf9112016bbed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e8832f21f9f41d5d9c489c0aa0dad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e70d03b446e3c16a0b3d2cba66e1ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd082f4d9ce6d1f6af28f44becfb78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4912fc081728e8c2dc091f17226bc78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da61b3746970bd43b10b5f6dcfc202b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cca27ce0d3f6bcbd58de515b1fadcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f189d8e622c4c15b2710fbd003c6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db04b16bdf2570432adcdb3529cc3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ff7eb70e716059e54a444dd39c401675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd8286ddc6f307a61d1f461fed078676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b22cdfae4c82ba051c5995b29d5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fb667312cdf105094f60c91061646678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642db29664e6fd8eba942abaf4904078679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19056d8cc5f71d46ea7c422bc9a90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf5b1f379efbbe89ec187e698da4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc8119e1fa05539c9f28d3855d4f8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb36bf0409cce5c58b96346078aabb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4ce9c52b53ea0af2ea94ec2e7c72f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbea0e97aa5d214dcff429074a1472685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9ad699a4feb524fc7497f92f0436a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b1003e43dd1c72a98a079298b1dc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8ed2bbfc6eba04777cb6fc72f2f51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09e03f41b776b5d7302317955c7eb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c933e73bfd2727761242cf537984e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c19133d1e62ca8a3aa994a52c55ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede0d6710d038f283a6d635e6de8271692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38263237a4c384e497aa616056b49d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ed56c1afae4154aced240e18ef42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56664099f854abfe3b75f11371c77a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e4e4e49c75c3644aa55c8250e7d5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26ab682ce4bdb93110127ce1cb94be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ac0a34b6e74aa884803061c57407698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04423c26ac509a3f45150342b3d9a3c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c46c6f27881385a279247630f1ca4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724dd203491d6e122aff817ae08ebc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9cf73fc6cb836d01dab5f2ec42bcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b677a8914f5a850fea8a950f5715703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59ea2d435bf386f5d41c137c129a20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c6633e674bf44b776a9e77946cdd4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d01f237f6c185b549475bf8263b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79ec700e73a032be176eacc27ca322707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498c1e5b35cee9e9ffbb4041a60d80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e190427d3dd72bf7a7cd7658ad08f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286864e26d1fc257341c5697fcf585710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7228bd77d47019e15f6ef2d0c8bdc4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b99aacd6cc100057b3df7367a2e099712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522502c270ab4440b7761b12dd0a20f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c32a0e1cc68d3b66b45d2901078d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb04054badacda3693f115f2bcc03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f64575550f7affc01ff5b2f830aeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f8cc5f478f2aa808db48d7bc5d6d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a418ff4abdb7a71aa10e02637bb32a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f044314a0ca1f7911f0f6ed793db33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51644269531c8c5cec8954ac7573e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab86b4f900146500c2a848df55122a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c30dbab46354cc14a9cc6f63a13c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628927bf315326fef621007b781b773b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7b13b6315d3b803c24c9d5a20fee5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1153bd30193f57357601073782422725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670180e8ab532fd2648d5f476fa9c11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153a1adc2ce213603e33ccabe24d27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d63ce0822355f377b5d9efd2481b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16f4e3a9b62da720444d7e44d3df6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef72a785d9427787bf167332101cd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab20797d5ccf3a7b6f59d1bf0ce03c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc31740fe8680d94c2ce843e2e122732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5de40b2a519962f1beca7bbf05966f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d453165eef3cc3590df54965195484734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829e44ee524ee5716f2aabf9d817d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffebba3ca6addcd8dc5bdf1a77fbf2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e5c6214bb1e11e6d6cf9358dcbfe8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be7a641b9c492cdd02215c492366c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f754fb9c5fa0a33f3bf8a3d84c136739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80801190622d66067e66afb393d3a14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee7567562d22029f1e92894bb1ac5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481ac337ca7b463e321f6811d181fbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085daaaf3ce18825651d7a2385060f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7f33212ea97a6d95daa8ca276ed7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70068bd994d11189492f2e7478fb02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5e472dd73861ff092760f5f1e5988746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e89116f342e6f729d6050cb1e717bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77da237354d50275e25d7a03194817748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c07f218a7642fb4c8d0d23cc05382749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294839938cc5b0f9c8e6104900d76573750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c498ab543aecc407d5201f1b6a55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13edc1bbeb09d672e69ee1d76a6ab5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a618f73fd600f37f64bf87df2ea5d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92be67cbeb83d846ab6314b9015df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59894f4ff7a012605e4551acc3c88ba4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f51843a879f4d817e82b1aa562d8a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179c043927de008927ebd355ce0e768757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a269bccfcb47ba6c1dd4ea6ff29d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264917bbba0b66c122072a209547835f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3942908995fadf3750dbe8b39eea82a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c14bdbd18d1c4278b979893f02aa4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae7aeebc295fd0b10346fc0bcd520e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3553f50bf01c9a5010e15d7036420b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39fad54a9646beb378230ab37296cb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbc450b94c29b360e110a3123aa669765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d07a193a73fe5d97c87223dd93be3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f76fec8f599ea7b5db1e170c30870767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>