--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd564aadb023a3bc0d831a3cde517571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872cddb4a8ee655f384a8a50aa756f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab17aedbae70147e207c9c2c928a793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532a5927bc932dd809c242d97c39df14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25697db809178b1afb7448c1ba0d60c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f6b299055cd761472156460ca69256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c19f51104658417eb1703721468547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd11b8167c05c80c85e0a8286d802678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e737157f5fdb3d29ffdc2aaafb87469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca86cec9649a8b40644c8efcc03600910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21994f07cf4e987d2543b4bb1261033811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f56c6300f56111efbb78448deea412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e21865a5503d33bb7bd13df27c19013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0f85f8da82f93dfdbafe65a97417a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07973da989f31e45155155744ee1090c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f9262bf553d91bbc8386be3ace1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c949a9784166585a76edaf42d844617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b561f8be60a40e54266a885c67ae5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad82e64eefaca0e924526c62f2c97219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c1c6a3f86287dc77759289b52e12620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e8a2d43bfa2b266a6236effb76b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be964fa30e0c3ac922ebf4ebe1e1874c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee384b6eff5b2849916ad998370f36ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c689e8998652f3c079a97b6e7de2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74381a3ce4eb3fc7284bed621c5555625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac2f6d5e1e52aa3af788892c35c4b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab3fe291fcf3deb44da66eb805b97027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace2d3151835e7ef8f9ecc959fe40f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5dcd410f0ec2c697528400713597729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f813b37827210005c4fc3514d31a1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d1958f4e2142772172783ea277bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b42039d9ae9b2e3a08a6fe0c0aa3fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f85a8b9afc4c115088f7b67fd15cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660eeb6511ae8ea94cfaccd89e1691034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0298b996b7ea7bfd1aa2ffd631fceb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae378f1dd9a62b6bdef164104003ed1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908dc12396c02fb38473acf1d26018137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b7697397d4d299abc5e247d3755f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8b5073db4f198facace5f1a8338539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130ed28fbfa4b6381724d33802ccef840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e66b41fb15c732eddc826b8b8fdc7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b15f657d834ff4072238948e6aab3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc949ad13c517b33d843131ad86b4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28d8d60bc357c8e19c86aed157d0af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aeba8eef3a337a527b0f98b64ba2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaafcf726bac1b103f16503723a697546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e628bf6160237d611b5635775f5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742212c330fe30c3f4dd535762a74c6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f465b17d78b10367e8e7bf112575ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dec523b73b8a4ab0a628d2f055b9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5101a7210786afd6794a515b47d4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922e9b225381d4fe0df9d4bf93459252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb01582a6b0a59eaa1dd0226aff6d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9d4bcdcc9a23ffba22ad5fae0cb7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c86ba16df3d49590e954257cf5f52d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613a77234820cb8670e8ae362ebce9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc452348fce49d9803b298f1c545ff357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38bc4245e0b6bac45d2e10fef590c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab19518541f2f640b88a6ee11d46259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d34e2d161acbcfca7ea10ac49eccc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58891d3f9d0d9efb2a2f1a60d204e5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9303391bd80556db37236268fafd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a5f6138d2bcf0473d5443932270363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433fc24a3699085dcc3c91cb00f6c5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ce4b29f9e2fa98378c465f9eca19465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae396ceba84b91ef5055fa68fa5874b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1039dc9c21bb965ebb7a028ab397ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46514744cc8cbfbcbbf8318af072e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed0fce5139cebeecff3d518f98f5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbade90ad99d51ed4108d0c5bded8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d6932c5885719400d8c26464947f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be33cc1589ff4c63bc4c1a26b4ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e240d33b84e1a7e8560bafc0354e8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5951a371c10d8ccb54c895c11caec3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10279acffdf8ee9e32f9b2fb7bc83a1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f43a5acd9d648a88d69184c8e11ac576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f39ec47412cb80b50611f6bee4fee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3936229d018f8a67abd8f430127e2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd114cb0aa86591fa2130c94a000c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675040358de72f2a507fe79d966a892680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd59a0ae373a3ba3f41774bd9f8b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769477bef7236be4cbceca1263c093e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deafe2b43d1df207d8f5387ada2eee283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8021f2226cf773f10cb3696e731a40884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f7a18d7a60ab777fd7fd7a4e9afe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e17bf12b537f93f19a29c1685bbbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed52017cfbeb2b294653792e8b10d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a10b932563f1a163a60743e08bf5ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bbf612ee3d9e2462652e7e5d6dd3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c5443b569f89ab8d3794be1a19b5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd57b67f1dfe672c3810548a2e254891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bb516f5a183e5f857ffa6dde312ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d629bcd9f8b4ae1f9f272c17527693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06366a4d6f7714ef56bf3296eac1afc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f582cbac6dee21c1cce4c7157df312b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0e43bfbf625cb5c01f1387ff8227696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b873a4a735a5e27749700af6128a08d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002ab39dc4cbdedaae00b06d3569a9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88ea552ecbcdbcca3b8b79031508f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc12bc3f6191373ed1ae81113095ce5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba8031248b03f723024263bd90c44b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245776e854b2a62fb56eca02926ac15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f44d8e9ef4d6b71e6fb05da32650103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ddceeebc50df98541a139713b83e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dca7d57bd50c4dd7b27f4ccacf0c9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1931edb2a0122aec34f0bca2ecb1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438ded4f7b5cfbdc4e0a87b074dc493107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb400e95c594caf4d10d5a6926c42021108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4253838325ea4f7d9094ac521b944109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0be8cad862b971ab447e9a5c2c4c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b705874c246a65906cf0a7c5ce195111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70350375bfbc4fff407fc5a36967b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e00c5a3ea20872cdee1bc5a2bb81e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef811a0c5f8b0072367cffa903a4823114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e1ed8637939a08093416696a11c05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73f5284925e61ed82df05a5be524dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf5da5bde60b1fa75a35e96b71f10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6c59e6d608a17c818107495ec81b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1bd804acb6f7df2f04ac67143660119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75938f732af58150aa72edb8bb1efb72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ec3421decc34719021542c6579ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18812c42ebd209c1506079e58cf6b9f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25def220b88385f95e5434c4b90173e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9629e4624f736cc4729314f8c9dd4c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388dbe86be6a7fcad11e3fcbe07bd5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb63d4929647e5bed460bd1b5e2c1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9c5df8425ca77bac6128e9c1f172a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49142972f6ec22c88a60b027776bb6eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dac8780012f1e22fbc1863ded2a47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cc0ff29a8bab4f5007dbb5f15b187130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b27dd4e7da3a4bc6b8ca96fbbf9411131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b66be2026e6de06032d41091b238b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fdfb3c00f5665e301214d420aa181133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20509f544f255bbd7e426bb1da22ad19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d8376defa7f80560f4217dd9cfef0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1339d97047d10f70206b4696cafa47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24384c54d8efc4328361e49257aae98b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd7a5f5b93f0819fc834e0e5fb4cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e052317dccce24a51d28a67025de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19381d7640292252b685c44ceaa08a1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf0e060865531c59cda6b0f01fcd71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f03d43c51a112a7348a95e7df9f64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b563d3a79ddae2ab0274c9270320d87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e7e049a6ed0b97f42bb87fd25e958144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cb05915e36f381044405659d367a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bdfbd60d7fa0eec7931fb10dbadd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab7c3a4dac5f13d81ce16ea737b79d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671632e74749e6bfe1aad6e693ea19f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c77c0b5ce13f0b77ba5dd3c7f25fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc71659118f494d37c3c7a63481055150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8624af680f6d48a147cb45adb049b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e11e1379f668f3ae9239dddf812fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5a138382352b75693698f782c47f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0af60964f5f78df9e2ac0e74c7817154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8968c7ff0d4065b7f7ea0740d8723cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470eca36954dc25292bd6c9d64fc72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb3b95264777a8c8e594aa8484e988157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995b39deb59734467badab81181bc9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3583b2c1c1f7130dda5a46b8b8414159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4489f2608edecafa546bb317008a1a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d5758eb27d5f6c3da199ffbe7158e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73845520f6f03cb25f19dcad82d4e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e6acdda8ab8708a44193b21e23e89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933063d07e3fb37336ef52b7d0481909164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c926c666a828a80e030eee83c4be869165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74b41e6ed3f41330c4b9d6908845f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31149f34be273f69329e73339f84efc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf52d8ebe93c1db06c34024cb9330168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922baf24c002751665c02c42f8938c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba917a2cf67d6d8da16900623f07c73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca192508697ac95e774997dd9440456171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7de1a81f958e70ecacbd5a8119bf1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63775006d476cbbed7a91910c3ce6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098ee141b2dc21fde20e92e13393897174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67fe2c7b23f468f9390000d288866a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a007fb759d6af64e663a5ce31782fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf935f294109108d0c835819b2b9cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209800309976a8f3638316d5d7ff563c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8daa57c8869fd8cdb46f284bd88ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafe8ef9efee5318167de86d09539d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf764d0b0c99a28604fcbf6f1145a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c767c9540e0f10a14ee56579d3f3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c314c8398e09314dce54ef8cee1d32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2a5a9c1a51db65d8ceecf9257f1f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677427c5ae66419a1461ca30f907d61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83aabff83e41063fa568033141257186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a37aca8f9b3748c96819d34cf4040d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399035c98078fdbc345980981a6a5bde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443885ce6fbc489c28de8955c97c394189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231693757a46f58f6995176a79e4ea08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b30c4bb0c1d046447af1548abc18fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d4abca743972d52ec55316ed0a253192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cd9fe27374da60ae06529ee209b72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d85c505b99bfae6893c681ddf7e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960700961e3df9afa46cad0fb65caf2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c204e79e97f1b6a340fde85aa50e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef499961ed42aa0a8c2ab76b894c15d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ae7801acd97413dda7729f7cec535198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744734e7615f959521844dfa5af3937b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b96b1bdde4a021cfe23fa48d2bed8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072864fb57eebfbda2d229c58c70f511201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc57ea362df127dcbbe6ab49d4b86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c227a5d50708acf30c16dbff9d488e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d8e5514cd77a058323f23a510675e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5849305b5f669bb41edf9cd07a8ecb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a2151861b18ebd990b2a64b74fd2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873e7eda8cb0ebd7e16640c76279432207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de21a6958ac0c93e5fdecd51210583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552017f9703b8adb05d551602d21d36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f7d0c8f7551455d15ffc59d767927210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a770863af0bcd5016a0107902cf90e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c85660eef9145be4b3e1040313ebf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c0dc635808477c0bff93373e352dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d763e2a424150672747b5ed3cde8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44881bdd2f34f9439570db7358cc3b04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f209959723c6faaee4a70b5a223044216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4f77aa821f86e1d8cf2b412cd7a90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30763fa676978ebaf4e574885865e3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee351e11022941efc66e1c2568935f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af884175f8beb8a4ff43de27129fa28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a47033a32a406ade9cbcec52b732f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d285c0909124b8917f0481bb2ef48d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b367e19378c79593f6fec5d7c3e95e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe300a970f12ac17c2246d36fe52c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb379d11303549c17c973d067d1b22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86b227620e24cfaed52c3e776b13eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18865f6cac44737d6140bcceadbb039227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3289af068d5e6f4d57512d16ee7b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa5e67f8bc3e3c2a34b77bf4e70cd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd23203175c55d5073fc995d275c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d56451cf8e28a50b2e264c4c5779f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a58001fa8ceae9dec9681e7f2ee7e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9428d60a1995b4048d52dae5a2da463233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51ea1fb3a4effcd994759542c9526234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d59596c06ce11d872c22ef8669fbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a40a9ff5eaf42b81183dda9bfbeb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591fbeabc198b03b9f364561b2fd6f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9975ddf2d2d640b9e36701377767fb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272d2abb4fa247c6057d70072ebd21d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b3457a06acb233d6f70f2dd5a8a58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346ae0029624db6f23ce0b3eb1c3934241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436ec1736f4cb3a78280a7975f78c84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73174f8ff0d405c639c4165dce6d04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3822e1399d20804d1fe5f330421be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92b586cd9accca6b123c05e78e3d9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d796a29029f5053c425430c5b2910c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f354a3814011a96d72117983b859ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e974c441d6a2582e8d99226a4279376248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859667904f1af75c651ba79873988f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a13c51fde3dfc955fd5fea9e12c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64900e5859321a5d7ebb58ed1b022695251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e2facb7e0be347bc1745ccf47b898252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37813389097274dfdbf7a7d32c9e56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5aa690d73c225e172bfd9d79a1268254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494bca7b51e93db26c98dc6a29835db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723c3ba6921de690902bebfed59883d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c56449713f44af9fcfd5bb79762f75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8ad3bd45d1a442b911ba843a53e62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf52c12ee4eb0d003f5751bc1b6182259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b64869bf749a07dd5ac7a3f8e4267260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1124e09f56a2537fc53475e547bda9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3cbe4d6dbae42d30cba6bb0a1a68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811b1139155f528162e84c160c53dcf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6d43a3cba9e761e979995e98c0aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bbac0723e4733408e46d287a62e69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd74401ae5b783fcf9f2e8c149bfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59bbec4984d91520763fb1da84d29e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1c07f6e312858690e8f20da9445d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4357c9573d2930e3f4b9533c27337269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af31045959c19495a593ef12add8e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e6606852e02e1bb4587925d94594c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a58da08286c443c75d0026caafa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9e829dd1eed7a519375de7ff9447273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e2456e5181272974d3e41e4c80c2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a04cd868564d4fc5fdd168ac1dd839275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb611c62f5bb45a96d48c1181f43a10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569eee67cd11e41e58c680383852817277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b580f35dfb462ee75dfa49c7ca888278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc91f5a01da5a1d56b2d635908b955d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887892d784b8548e5c1d51a8f0edd225280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5154a0118c8529c7274213ac2255ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb120abd29344f7284d5d54c1790c22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461bab782acb57189850c68868a1926283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b06a650933581c4470f88c028f7529284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61666a1e5b0aae09707b33a6ff4b951285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa81daab1c72e74a62a7b813ba3906286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a29d6625cf975b9b597363ad035dbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee9da158827fffe568c4a5335793f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ee3e30994f0b55b12e570d9ec08fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3b57252f90c427820051a06d7e3c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef3b327ed7e96b841c3822655fca13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3e3c9bde871c2f7f9f45cf5c34660292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf26d0e0fe248968a9fd43c37d98b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ef3f4a65e5dae4716659d98053fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1cc4a263cc969f02db93c87aeaeee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df3be8f412d62db5f0702416b1b12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632faa1f9a0994315989e310b1871ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a7ae587794859ce0e4b3812cb6ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35e46157a301b0751fc1ebb307757a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33425d3c5e4eba1ef1a4e90f30572c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7249c26d7b657cc882a9c408088c660301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbeb84f58ccb3c6e24593c69ee1e35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b76688b43c451815522820e575fc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113cc0025846a00d37eda175fcf4d03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045258653ee64b0f8abd1fe1d1b4ba7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee4de10a70a5f0461c6294c83d1c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37efdbcb98189cea2c557f1a0c6d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe8e4a522c07bc1730149d56d8441308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3a6a7c9913fa8d587733df15c0480309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5c8ba5cda32f4818ef4af41c76420310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784ecf540aa1059167136aa6de24dfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfe3e96451a5d917772fbd7e20394d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b94f8ac8aeb8e7123c79d36b94806b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d0e11add64aa3c78f5bfde0533583314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce186d10d1fcc334862598e981305d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b74b7c60816325b358818264b00a76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b768dff072af48461dcac57d0fd08d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9490e29c38f7f646e01a6b69629e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c08f2dba09ddaaf77a5a3af34e03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b1d9fcf5a2f7a83f8eaac40f89fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb45c269b0da35b42391d360afc9db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e6b650a798b59d8d2ff473adc6892322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cbdb583247856c679ebc250874084323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94138d6b22b11fa05dc2a7636ec928c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb63c94a08c6df8ea8a9ab6f475d6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c1eac58187506631836226bd4dbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ce001869799207e35eb05230b92d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db8728938913e1707479c038b4aae4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039706c66e3466203de6da2339030c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbb497ba3d108c5c336d632aaa65d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814585c36e3dddd25c446b0f4680723331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4edfc03f20699bc152768e15b531d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168227b0ce21a2af17d736cde01bba1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24bb4b1b85d95f5669b36a6b7de6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251bd5c8fe8ee1de7d197d72ca9719d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b217735eda82da8bf40971a3263bc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf33af859d437d4bed4bb5915de1b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788eb4c0bb62600442b4c526001de6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e957f05cf35f4671c99671226141d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec33730a84c91c3ae5b7f494e5d882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fd3db4f57d2d9c06eecd15cb95923341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044963b6bc596b1a6f6c88dab79fd7b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34c449c2d720a2d6bfc2ad5d6d38a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eb35e3629963bb2fd06c624f91b99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1522d00852155c4e5c570a86468a61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3bccd20f0c18a424c4c4dbbe76a30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a909e0953c3384aa4409d9f091ea0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34ad39470b71ed379b7bf25698ec6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b6033d784319dcac8ccc799e16408349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35dbabd92b8e6c4eb2b8b0f9d71d39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd4bda7016fb042890a6b1af862db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52250798ef3428e9db812b66ca19cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245c81c615ea92cfd9d98838ae82a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ff12af39035747c2aa27537136df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b5094422984611ffee03d107d70e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5c941a854ca370f7da31839b05aa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23300e0deae0f6c5b64db4365672f4a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da26984f917655220a7ffec31ca1ae6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b1e815a8ae172308b3ebee270358359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54382c7dcd6a2d5117adc77637d79d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4b27eccacd1b14b7e5344089a6198361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf54ae5e56dd70daaf0ff686963efa4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b880c33b0e73bcc8be2f83ea65e3c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49082f9ce14118aeb9d0104ea23e2a52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc38f577b3c6c367c351b8537fca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb156a49f45242f34515ee903de5bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631bd1d390519bf3a9ec3bc94e99c9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a17144745f83760f31726d8fc626368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5ff627055b860085115733e616afe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525051fb6a381c079b3271bb9cb9901370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb2753293ece08165aa4d92582321e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f662437a6358972b18b2d5bf32e8b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf058777c8447dc58f1900873604559373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6bc20f96e1ff83c9c3693dd3ee742374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef2e21816f26415115425f814f8bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034349b1d479009d7ca4a42485599c1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c2ef07245a390fa34310a977123a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ec73c77b61e205e24a6255478c9d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da3bec5712bdd6b245d7428458604379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975270cca63abb985231ada7e7f6fee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735100c8f8df94200297dc5c98443af2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489ae679b5f730ebf92ee1fc2decbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40694102c6a85cef17a3f40d553d134383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a50f5227dc8c014becf20cc7db22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81feefcc021e141e549c22540f59c8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab10022b9be6f247a340179866bda8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd29fd4c9a24ec01151e6434ea5a122387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fda8c4388a820ef68fc7f560b6b66d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30d76f4903c2103ae5ee9998ca73ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab651e8adf6fc57a73906fcc5b9d82e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b8a02e92ccc6de50a8d7edb0b0244391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3376497fe5fc5fe9f43ebbb44bc73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde04a499149d9247a1a2d5a340cd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de3642033d6f339cbf3d14cba2b171394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a78497cb23ff0d42316d6861745ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f8b6041f6d617dc5379fbd7631882396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77865578f500998d99e340c747cea93b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc5ad9c33a9bb38a685331af12a7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c59fe01ab87a4c43558b24f5ceb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b1999ad9e522de11f5cf2142c90ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933cb5562635237c8e862070cba6473401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2e881421ee035641955621dadebe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce812c411afb6bcb8961299583c1b4c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91c1e31f2ddd7cbf78407d5e0dbf64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d3eb5857631b93e71aedd1ba85f3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06179c17b1b8582a7fa025aed9f5967d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bc20f3b9e1bc073670d649f07e9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aa12f564e0ccdce57ae7baf051b2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061551dd61d53d2a8898d6a4d3c4e87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd8504e9f688e1ef53d23154ec941410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9109d77732160ce2c17bda0a11c9cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9508d2a320a4a1740dcd0cb938445412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043f0e1776f718840d801b8022ac9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d0170eaabda6ea65cab0c4fc8f928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291278643a6a49ba0e70e4efb4a9f33c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eddcf2a1942d77be7e9b55c683260b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d1c9fafd4217957a07666e778cc53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ef09454cd829ed06f0078d34d4185418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ccf69494fe4ed9664863e31c029b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d353b0872da00b16e68d8acb4a276a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731905b29e6974da6c55b15db92f2cc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59e63d9627bfd66129f3065ce3a647422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4194eacfffdf21539dae4ba9ac5ee8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd2ca82c656efa603a3180e5748a64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae99954e9aca6c333ea44bd9d79c6b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a824dc1afc66bba4f4b5b900cd02be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef3da0f8007f66806f7399e61718a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a3b61c06e3e13cfd3b660de4be4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda1767a654023274857de3947d5a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c6a846ce7413b127d1d2f800cff72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2d7317d9084ec701c078c0f7356b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae9adc76cd4385bdfd9fb0e6ab0c1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055884015423d476609c3fb48a61cd01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2414eec8f2615d46052690ba39f7c61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6c3224d4208d47a836b904daddce5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3d03f66caf4915f5beb9111379b9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1b9ec6b0d07ce12b79825df520c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ec0c3eecbfae2a30be676d49591f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d589097d6327165adab16b074f5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409f10e5dfeaf5caf491843192d42ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd443825abf199729fd09b0e0b7dfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5536fddd6c910d38c09110ae235a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bcf581befacb39919ec5672fe16d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac4238dfbb3c9679ac6f78a2dd634b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a439c5b46f5589ca3b0473b86de1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b21ed1dde15ae3db47edb349f5386446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d143ccf2a08bdfae026c47627e351d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c722acf5b9e4e40d548ceab41ebbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bc42be13e8c08b1c5507d353676b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2cc7caf54b09c774c314e11b815af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4788720b738a124c70b3504cb773451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9fadeba88071de44d0c09a9bd7dc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6265ccdf36094fd0e0a0401980f32e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afa6d4a71dcddc7865da3a1369f6ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3a8d8bbb4099a3275d0e7d3acb222455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd3c9ce984332e0bfcb16f5e05044c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1f76b6741381357f9228305b72d3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a258916515251f0f4bebb81292fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4dd9b0275a7b10524e523477a3acd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315d40c0b7c31a0e6044a7d90001ebe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b083540c7604df581022594dcf34b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64b04fe24db0232522aaf39030e4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d63637663da3d46bed0b882cae144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428a78c14967e5c140018f0b45d916b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca23e70999205033d38037215d2b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea75833516f5e3fc68d95b19f00e63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04574817ad882e0711eaa538f1e23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880d85d30199b05d37e2dad4466635f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee123071ee3f2e350dfcbce199dc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe498de69a4f16d64e86c6b0c1ff695470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b62f65ac319a6030082a667f9b2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20393fa2c9e0b275bc37e0bf8cc4cb14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabbd4440e38bf60c68178064bd3dcd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26a286c3328455cedfa20a1ec15709474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d1b1db4cea25aa3af2394a63e3876475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd37888aeba07cee7820fad5b3b308476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56a90cefaa05d1fde266355f3cf527477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591713ddd71635bc1d6496dcfcf2b75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93523898e5fe6972affe8ff68745a4a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d07d501fe99e7db1f96dc5c61c54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a6c407b708a190408381316196d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3a8c980089aa012cc35e565be4037482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c7edbba2d67db6acd88c05024689d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c3a1fa2ea1a9918ccf1a2dc59e60a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d09dbd6a44626fd117ffb9f548ace6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc907943c2bfbde07b990b7c9af8a4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3ccfb2dfce10e785f73dbd369b1b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa47ba8d3255b4237c9b73a449c81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b09bddc151c051dc679f5ede49e9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba441fff985330339d67fdbd17d011490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c951c85b2bc2620e73dc939f70dda1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a9f04061687a2abdd90d3987c3a18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ee15a9806e3553fea328210925a5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb61b3a42fc4137dfbd59eced4c90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2460f1eb989d675bc12f1740608b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293965ec91a09a6775f49c1675e344b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886b95c4b352fa13aa163823771afea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca572378f1fe926bf98a9c9c40ab3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a03118111ff05fd55f329fe7cd821499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b940a02b5b0b4ca1c50273021843500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5d6f2fc524918ba28eaff13ecf456501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4f51153d281f62406a7b652546f09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f57051ddb1d240533f138eca436414503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a57138faf1ba4fc22ce57667abd8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e08ba1d63a8f10b9eb5ee98cfac10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a8f0558d8d849625badbca17f0d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f27a590fc203e4245f451f8c46cb82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c88f0af27a60d90f26cbad9733a148508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d1be50d3743a64cb4758513fbe008509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb19a543373046c60bfb503b09edc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c9349d20c3b0ec97b024e47660786511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00290ee99de53e684aa405e55824f42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e47a1f5416f8be450cb1e5ff1e6ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951334e705486250da51aa12c3e854514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dc22a4edef786914982685f94fdba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72759b87a8d005fd0c9bcee1be808646516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6ae8d833498ddbea2308c43536918517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8b58d39ef48d990fad1bce9e3e61c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb73ca5d9445af9a4cf8209977bc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1659a518f0aa5ea6e437631d4d654e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5390ed098768a31bd3c52874fb9ab4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f885ca815af9e9c6c6e837d83e277522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18453d02554b29a14b49722a486e8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b39afe72589b8196811cfbd01ab03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b50d28c271eb24925b8f48a8a11875525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1c95dea7f4de80d6e0a8b7e7eb5b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd18eaa4c9f85cb0b1de4f7f32efd7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfa38a8ef91ef247c22bacdc5068b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9669bd3a6c23c26b1111b997b72f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bafcb998d5b27967e3c32d36de08d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7e28399a429f306fbd21055c7dd01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6337ac2165049c08c19e40b13cb67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da871f13e503a5d01f88151c7a0fc323533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba0e61ecf21fe09010736c7a5ec46d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901b4996ea770be2b9d9d9de923af02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c6dc3c1f7e1762c5afd6315e408b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be269e5aeabce8bd8c1ef87cc6dc016f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd064584b6f1d2d4f8ca97fb32d29d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0516b3a5b09df4f3a274a1c40812f42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e79f2734419942920fff24efc40a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1bee3a766dad7dffa52e0cd496002541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ecaf05862b52886698ea3320965e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a928773bef10264f455aaec53ffbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a70af046984cfb84d4fe1cfa79ed4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94fef7f14c9114568a15582ade5ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eea7fca7b50f29adb6062c78dea92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4768b7ae27cfb6cf64dc32a45220b57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a3cdd057f4fbb951b121036d0a93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567ee4217e8e598f72963312e5a50e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046983c2d5e1f229e355fc398b3ef1bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d063cb8d93501b08a6ea11dafc239551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615176bf0dc68d14df0f2479715e5e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746671c6b93025eb84e3781519a178553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357994a5a75b4e6c47bbaa39322a0af8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c64ee621daf4cfadbf37f61fec9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe9f29a299b6f602779f2c31ba2e0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fac181f18f226ac97e88562322023557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce01b5ba21b14d617219546d3574a9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab93d29c3f2b0e296f0c9cc879eeeb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b66e4f5fa86f566371577234e91654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e8a210fbbeb302df8efec23880de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202e32cfeda1c9dd76c294d6ee9fb7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd3338c7ceb86921ff9eaa8e9cd691563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2bdfcfcc9c9000fddb53c5007028564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfe11a64d3e62158e24b8bec4d2e47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74d7c7959f919378fd3ef1ff3e3fb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f9157307907fe1af795d137aa856567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dfd00d6b98b501782f8d7c9e3ee13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5f4fec3227b5c31841e6597fdbd61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985108e2fc5e5cf53638121eaa3bd75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa402f8f32c480f41fda2994c4ce38c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b27be23837ab29929c9126ae6795c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66989fa32508d1c04b4e755676b694573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243927bf2396b93cbe947408de0e93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bad48735257a6098b83b41f89d1ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e8d74670152eb9f3f08692a79f442576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901573e51835211282deefce01c586fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a5e714df40f210cdac03785650c72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d1aac5f79c7178316c26d12353733579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602789efd179c9cedec147cede372caf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b87585b792a03033c587d9123f6d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d3d1b92c756f982e2d935d44975bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d95dbfdabd9bcd7147c62f084a9f8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256002d975b9766601f85fd28deb2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ea590f491b725f24dcc9ddb863ec4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15659c143feed4907715de98e82d3f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cfcb47fa43fb89284b1743d3b57e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459e4c57f6054c9167d451229e9df20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644b3717d15768e433d94dc16d874c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f47253fbeb712cf2072dfa70ea69c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a9adddb252a8c1b795bd1e85355b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e7f80cc15b6a7b2a29a4e1ba5136f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e03aac9c1caaf475190ccc664976e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba6564b88e93619755a294da9b520d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec60098fa996399e5b727fa5c4afe42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7782678ccc2f9788787a16c9eba80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7c6eb167a16b2840c18ffa731049597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de1fbe21bc5673f7bdccc98aa1ad3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4e50a91119fbf8c687311a253b9f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27111386457ee114d2279d5bd8efa12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c1ec14a8350f946155af9b37397c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2265d48366728cd6c9d2682e0746b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d6f0183917f594d2e9fe5990fa32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af18afb061cc27d5ad976ab9cee0a24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7dbabff17d80f6d26ae0419096b25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eb0e395236fce438cb521166aefa1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d619f5bb03bbfb9e2aa43e96e164c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2067d8bcabcd2e4ce0a0bfbbb6b49b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c3b5dbf4492d9cc6be4d93f91b92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e5a19862f11f45dbabf09a75f595610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e495adaf302ab99df89c88536f855611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369cd3f7cbbb65c43d3c606f83f624612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ebadb0298ee2f4a490b7ccff1783613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959df6fcc9aaa584a6b6cee44a31f4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e0e9010af74185f81c517918a6e8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53723c0c21419a68ba34a9b95f6e6bc9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a43baca1b42ee6c24cca48ee6ea12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc1a162c96d6d3d9f2c64d489114b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f65f389e50f357e3640ee8467191d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773f51b436aec6aa5822dd5d5ccd16a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7b299a563b9bc3205a7c580d0bd8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d949af67d942da22c7db427f9c779d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a373d3c17d1ac14da46c77adb753f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5648303773094229273f1416d5cc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f6b32ae9ebc88caf79f8d97ba3aee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258dc0775b86ecec0a49efab0371f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbaa38d60c7202055f025fd92bb3a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29a746ebe009a576bd6395d64ffdce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e46e6ca2aec68f399bc439dcb65ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c74bc56de792133af06319f26476630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89476ff3acd8e66652369c9ce4960b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52f89b135bc6f9dd5ad842673cbf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517bfe95617f2ac6a476d42f83d34e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ef40dfa47c8f946db7f9f75f64e74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd67d9f34275d55870128c828e841635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920fa93ec89b6be5dc0891e3a3c0597636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad201aa38dc5a0f4d471e63357fa56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855953772211c85b9c32619cfb05258638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ceb678361c0e1f6f6ad54c999d590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d217b4b8f7964bdadc5a69a67ebcd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a65a8e8c950323f7e6052157796be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b86e401341c54ef8a330cc5b8aeca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694228671fcb17044788e04d0887e0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26bdc9a7b1e65c7950d809fdb6e6cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c60e9c74a5bd77f2687db9c222d553645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55a3e725c59619bcf4b9aa0983f04d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e46dbb67341bf81d4d509ce831e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62810f97d574d7c21498d013bcbdd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1967cec40e2e69aa35f758861fd8047649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22519dcc7bfb1b9d3d7ddaea699b9bb1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aca3fc1a6b346af18813afa209029651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e832bac094d1d27068a9a48cae416652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61900f17125e899412cc775114f3363653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90068c538a0defcc31534846f9a07d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e0c742aeb66f370affdbe12fa84be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff21188543e87355149efdbd4dedf1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2877de01d5ab5b6cd2add0eeec5a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef889455ca3385f9676118a776c55da5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8462f4a0239767eebf708c8ab1c742659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f1d03441a9a88dfd607fe80a24f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69151d950f1ffebe8839c8c3f7b6cb47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb630f94c9dc2651a23d489478a94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf196602984ce19b2a87528b5ef9e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ea0548661bc18642bd49560252051664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29831c7bb27bcf7b6ce3327e1644f802665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371146a6f7fdcafea2a9da6887ff1379666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb31f52873ff2b3332de5ba24518c9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f4a86276d3163c0e71acc1e184608668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f5d85f64fcf8524656dca0ddb9d01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0166f241e5b5975854b96dfa3b87d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579868531cc6df705638985f5c88bd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef41148826afc6dd94b76a5ba19e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bdba2ddec124d12977f1648579e28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63384d1efc9ae1297b4ef664c3ef98de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5487f0e8e5cb0fd120fe64d2a5fb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42ff20e5cf5f57944262cdc2543da0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9520145cab5d1221cd76b9b81d51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d139a042a2c819e0954fe2136d2ac4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04880394d8c9767992179151762d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4e06eebabf849b439ce18cf26cac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc52f70c299ed5f796cfdfda97ff1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa6b12f55e7cc38565960eaf34f80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866c8c1f2382961455b5483cfc2c269683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc092080d3f930baad3707b81cd7e6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c00922123243e88e1b86d9f4c8b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec974cebe2d29743f8aee90139d5fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d1da3e7ceb915d5b1fc1900474296687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c157524f6a455a7ce55e94779eed58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da7099f3221d2b51d14e05ca901260689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f50cba77e2e365bc6d5a012a03d04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb5ded655adab92b655c283f22c658691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6496f5f498dbdc2f343fca786a1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c8ad178d167394da8b43489ea253d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f20508e52bb6c7c0953901d4eecd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96de0a5e871ee067643a21854ac55b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dba9f2ae18ff77aa9321750fe90ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58767f92c60873e1192d32bc1fee3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f308ff6cfb640df5c69567c90129b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0f5aecc05271751f4abc17e85e6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428605a3cddcfdefab85e6f7f3a1226700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae641958527be00c7cabf176f44bc45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c25921d2407364475fb4d0ea22a40c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b1f72218c86137e3736045c310c91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56b3d842d1f544158de70ad6a6e52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a5862069a876f6c811fbb0e31aa00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46c4610069d32cb61c19dcc58be921706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93aa102b7db7934c4cedfaf269e495707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9425b230e46eb872a8fa10034bd1b0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8888e4669bdb755f4f26081e9c0a5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289d3382af1fda4c4f4adca903ba381710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ea0b59d0ace599163d7cc05b2d97d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b64c319bdaa88bc00c5ee53137162712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323db55fe2a76460ba4e348a1fdcf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc1327c780d328a9ade47190606b5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e44e980a0d55a45dca80ad8dba38e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e41fcd2aca2e020ad5a26576da2b19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e74f88237333d46ec8ecd7df554d8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720a01662864ceaddac1f2c770a5904718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23b9d9cdb7c22cb17fe0907b8b8651719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d636cdd2ba1afeab4a23e0927f1d5b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092db5599ab8e7ae19b9c6ca0514864721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd615b3876f92771a3a1f5796d9c44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f752a92ef4aa8f7199ce25e7a92c67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69633613166af1c316edaa7e12a463b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5184bd1817f86b55baa57f8df22a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dff1853e82c43e13c24aab56a6eda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b739ffdfba5629ddc87b01d811d2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af03911e4dbca87d118d026c5bbf018728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be7286e3eff1f9d082a0c1e8cc629729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a225ce16133e3dc2a01559e3dfb42d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3882ff8b0362773ebf2864bced21aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000a92270e3b62d4a54c47a0ea7a183732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b928aaf5247ac5fae486de1d29dfb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f2b67553e5db8f6a990e496602757734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5c4f8e4186a284e9fb9c324afcd81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc7537ee5507887e4f5d2789ad7d9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606223cc54425fdbc5a1ce8ec637061737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05108d7073c9528ec3e8f9c4aeb6018738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f48a86923187a496dc6f0158bb0040739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368b271bd42a18c3181d66e8611ca9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba2afeb61ec95a56952f2c89dac2f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653269c98be14548fa8dff9692c3227742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5d2dc7b7cce38e9c0f917821ae88f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1583befbef9f7da770db2842af4a93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a22588bfbb360e14e8ffb93aea0deb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5c70643ec5d1264dacaf4ffe70f54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030b998ec537041c867c539ad544f83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95342c8605ea01102bd04581b2343ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c383d7ea384dfa74e55afbef9f6b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f80426bea531aef405e332c8f3124c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b7b20c8b698f03cb7ddac1e56144c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035fa8d3e15bc66bd020f02bd1d302752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b89b8913ff031b650f7074ded7760753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bbe2454dfbd9181474f9614dc437f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c12ca407d31124eb7df4395abf3bbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f205e68fae766dda8e36748c081cb05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e1ce02d60891bb941e3306fa7770757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76d030851325370de8c4435ed56f96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c30b4d7b63294b23b20d60a3307209759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd31be6d1feb28adac0f1bd832603760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c9ff2821b03ebf85b0104184d75c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4594e268da96eda1d893c96c8987f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a29fb1b89e6f4d9617cbb603c6678763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050d56bfe17bb91d7974680ac91dce9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970ddfa097512bd606a71db9a677a6d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d240f31ff24f12da77094795d695f80766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27f5548bd7e4432e58bb397fad711767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ad3fdbe4c4841b30648c2279671c0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c327349adcf95f446a8e374200fe414769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828cd4230b5c7f211d9bbb3b511008c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3e8ede22df602e65579156a55e66d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0120767060066a346d1609ca37c18d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb3c762ae22f061955ad1fdc59b78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fae86911cf88af80f66de99dde623774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d965b359ad9484254cd7a7b92e3ba6e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983829e8d4fa63988ab323e65fb23931776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198ec148f8868cf3ab56b41911a125b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f980a7728ce5a09b4bd6cca62023ece778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d707eab33ee34f367a886c5b0c268779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa6db74fbdd9341f983c20af7ae4b2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf108726cf714b1cd5810cb9b15783781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383694ba2675b930c2c4790a437a361b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9dc1020a0dae50797d1a5c09a7837783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e841d61c9182b93f745c1ce2abdba1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85068e3ccd5a02e3a38fe4516af0140785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75059fdb14a1f899d11e08df7ba57786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e44253a98b921a7f1eaf636c4f90787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a85c55c14fea61f300b01c2fc3a85c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559a6a5cb5dc46a210f4cafdd1b167789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099b384e21570d12089bffcdaccceea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea6e3fdda53ee297e0974da08bfc99791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a5c1bb504486a36141e86c2943bf9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106adead3a4dd8597d76674e3b3ff28e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d47c7a73035609257f3009767febf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068153007791ee21cd2cebc92170176f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606d24ce5a74e46604bbde80842c6dc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a22675a143793e38310ff036c53fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dadb422c147afe904f458fabd1b94798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb096d3b77bd0b7490167f9533c7a71799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f971238328ff66d457a82c491a14a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e266064483ff8630ec1d5479571806801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e69f6982c329770f279b247f7de72802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056f3f7b7664397b72dcf71a6a6d1d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342bc5f3ca085bf2399a8472a8efd8c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e11b16c1c1533f7627352fde408223805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294cc1cbc4bc1251837e611f6faf08806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e27b5f6aff61d9acaaea5293c38d0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44140c747fb681afaa59b4fd3efab488808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c666146e888d19d1d8c6f5ec05c8dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e685f645048d7cfc084928d4c56e48810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6d512d71903bde66274c426210ff3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cbb75cbc805f82bfa49b2c2a6d5ae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9ef5b6515b4f61c023efd8a0aea7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8daf8bd418f8001f4f63fd28fb202d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ebfe169106510ee4926d448b55788815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da89154ef55adab8cc930d9e767dd71816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017163dc38c295ca7925b4fe2c8bf754817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a6b8d80b0135b7ebc828f08db257818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2cbd9933efd6fd67cec67b857b2e7819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97681b1ecee42a95c7c8acab0a3deaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec8d16ca07f9a024351f001ba706e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc2dc77ba8b2c3dcd854aeb6b5b7963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be16325d5ca12589618385def1fa364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4688fccd64c4612acbc8097fe5a1b5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0bb241212388e539c1843384b7b2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc95230df45f83c0168b3a6022466e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6504fd8b823d7524fc7135dc4651e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9572525c8db0a64890eae4d34f0b399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfc52926342358531e4a1ffa6e0aca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0565e15a15b29622aa1446e26a02111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d8621b1659b12aaa4abc45ba4f8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea49f759079f68fcb6dd4e49217531b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c107c6b62fdaf88b727423f6e892b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5520f0fdbc598486c964f8b1c7b4f2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d72ff3ca3ebdf65c3eb84381520a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6ecd40ffd9825abf2b99e7fc9342717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb4abded297705040d6def959f419a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9197f36b595f8f9a698cd9bc87117719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4dd8b353b0c54f82efc9a9ffe6b1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f941d95f70c6019630f726dc6d697d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466bdfbf174767266bff29661f1553022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e6386be7472e4ed5ee533dcb9535423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a48b9485de82bb3cb8e121ad58b52124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1d1468734a030a7d49985a18c5f2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50ed5f1b85e675c5271f3794fbf89326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04dcfad794982d98278dddbca7b33f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07a1f8d693a76900055bf5150b5d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff930753354cbe85924c3c4013a2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba70d59c91e9977163f8471420ebf6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6c3c8a0068e97f84354e8bcc04a8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd479b653161b7579af9889796d3edfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e0b5e091d5c9d077a6154e13fb5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791243b5975a574d055cda2612293c5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8f483849054f71e7ab6a96f8770fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd80dac860d9b92a75fe84c78f4e4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369575cac1ec70c5881b9814c44285d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199bb5df818d67985e1b3b1331243fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f4127d67ff5d13e5bfa38f19f90839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3e05007611d6374135ba1ba0de2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e5e1c29f538db3c2e4c8f82119f5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b641a84b0ccefde8890398afb19f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a15cd187138b93d0d6596df8ba9be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6f4363de3a321c0217220983b674744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ec9d126737e543c9ce3beee6bb9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2066858882b83a843550138418004146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fb618863d54c82e58841c9cd2927847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf409f94164d269ffa432a1c5c794a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9037f0ce30b61910347df7b7793a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e0a59daeecd48f63a7e08dc2224a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e39c7b25ba6726c599da7e67bdc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2906412fe42970ac0d0f06e81bf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0683e3ab6218d9edf3a97a3e8a7ac1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371cebf19e3b7ca334c7cb737759b0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0baf9b1ceabf0a57902cedcfe590655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c371633b83c6c0f3f5557b81641d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb741927f54c61eb22108dbb7c17925457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944a42508d4d5cc771ad3aa3a8af17f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b9b5d21553cc7344ab16d9b2b94959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dbf1d5be735c1082033d6955854eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052da7c94dd5083f6af8185139dd73d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4d1398a922e8f7127b54b1f8eccb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450def0fae6d33bc1e7a3fe85892ed9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11593ee0f7bcab5a00b95359d33d4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514a4f429dbef983a3bec3156a9e7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aeaecd168eeb823d906d9b385d0bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f57e7791f711e1c605d9c960a62f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d18df21318445c2a1d67560700c8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93cf1b227d107222f388ccc64a422769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c6a916c8c9188c56186bc3c12bf3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0088d58d5e7ce65db345f6b45b6f7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5072694fcd5c81ac5dcabeaebb18c1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887f25b0b47d3c22e8615d0d1c674f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9dd6a9e11fcf18112aa80afb5e83a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e541724be0063653616ee147ea66c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd7744d1e489cbda565f3a1eb44e7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc5649a8aff6e745595f96bd363bf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3196f093af6a34e0dd5299ad4660778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62975786fc3d383c733dff83336073079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51ae37124475e4e3e07c65fed6082c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10201b314d84437d0498fa1a1dbeabc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8120d3e9aa2bfda8d136f26998c6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499c6b311890d67aa46bf31d516bf8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a127cb67992a930dea952ff1cdc96d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddb244a0f7d7ee49df19b267ecf98585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8907c4e3fbb1e7e4329dd1ced84dd2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973df143a5a318eb312f36a85e4aef6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ba26fa88721cacc2116a85d3bef988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b75725801481a012417ac865ab1ebe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985968ff3bcaa2a85729fbc73e9de190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed1b19a0da36208e3cc78189a6fe3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dba04202f3ca00e37f22225b8300c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83cbc0a86062c6125a56f48488ba1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58343c9732725320a501e684d0a4408b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d94fc8754479165e2cfbb7f291b87a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2572b049fbce4d847057c6ea54c0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23776c582865e1b932568a03175da5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480736bad70fe206ebd11fb38d16965498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a346e56397b6bfe1444a37f0329aa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f772cf23be325374d3ffa1d7674eaed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5b2d5eb037551cc5706d9f72ad3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9625024d84942c62c72a106eb02aaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71592b15e932454119071f7446403d9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c8d49c994634ba4b12cc22075c4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b953fc480dcfa92adac8ddbe2f4f8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c74d1f59c1c7b1665adfad3a6a33da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cced7215cf41cb61bbdfbf3ad5e193107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714dda5993470f51fb45b8a5740cf94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe93fbfc0f2352681653254e7dee0c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aa49f38be815594f8c206a5300f6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6441c5998391a58acdf664ac22928f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f292e41cc284cd22d729df72ca9eaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5964a38edd6fb3746e9d36483997113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca4fae494ca39e5709a0135c1cf8bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09909e2b6384b37a5cffc88b3e5bf3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d50965106f3f9b25630244a11bad16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185561304dd18c7e6e0691477509d1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c0e3c79e71d4fda52ffbc7eb83009118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc03647538e1eb9639f3baef77ecd51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde79789b647336918f6bdd6898cab0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026d136c6e664bfba0f9b82dddb8a01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2835077662a5a8de924701a95fdff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd234a33f77d1600c976f3e4e5f5cf8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7be62043ca1b68cc6690e9dd1fce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eb9ac3be2b2dfa1c33cbeb0d36048125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b58d5ce33cb4a563a5700efe853773126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d961992fb4e399014cd5f3cdc5629127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc01d69e7c67c7f7f3fafa2a71dbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6fd4f55c23dc68936966d23d7e79a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae505bf7b339e187e5a76e3f71d97e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf855d8676820ecc760d272d649591131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9ba0be81c65109f0549b915fa6c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a456904cd96b747e0a69eb9c0177133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41ad90dcb48fc8e686b56637ddb10f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f479b71ea44e74ece2680d6760156135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0729e95467517a331984237e03ae0b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21601e7ea24cf543febbcfd02d81adc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176977908b218b352ba3568146c8546e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc47282d1846e573a06c697d893160139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46f0f2a446ecf22a3765da7f59889140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bf4bbb9620f50ad717ece47562b41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4439c7ee7aa8d0e6d597fdace6915d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944300b345d2ee68bbabb5c44cf7435c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103ebdb53a8af5076da335946d2624c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b386db5b96a34621c947e977839351a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c56f1afbf76a9280800ab8eb6294c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16034c2ef8bce2b5717292c91ecb3e7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09295b04b00b80b18749133f61768292148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db81af9a104f43c1d0996367bcb6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0258c9114e4335e94abaa87aca7df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574542fbc0e5995e427558c267cdb24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e2e8243ebf71db2ca491370732b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dcf114a73e039089962af0c470e82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1be7ab108909aa459de336f1bd512154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114c310ce681c2034ed4288f577bad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6998b8c5e2d29b263f4fcef7a2e430156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60959af14b5243d310d78eb496bfd33d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b31111acd3dba4c0a98e2d88a587c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc65baa078778d01f4b7f3cd442112159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5497809a9d820f4f4b5f8f406c0fbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a1778282bc3e936cda69201f954ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb13b2a10ae6fab1aca78c3dcc06711162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d92bbff4ec78f28e8b3df4a27690c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab1fe4aa4efd0bc49767fe0463afe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a957655f2fbf86a16737decc287a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040f17d70a71403b5a17cb8aeebfdfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca63c39c4fffd006696cd01cbc5358167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d97cb7ece03a08a5df902b6301146168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f423101a225c7db421f43c3baf2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71787ca8482c7123ff32103be3aeb8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620078cf81f9ecd8a61770e6b678d792171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb85145640d6098ad7063e558e8abf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b478e27030ca632690b28adf75b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f2b1006ce04520bfb425e20f053c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e956b1cf4d9cd2e9586c7710be9b83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752018b1e0c40bce7563f57319c25a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30028bc98afad64fb42878baeb1d9669177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14430a96bc837251d6a379983d93fdfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4d36fcd09ed91365ba62cde31f4c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846c5f545fac18d8e37e12e560a285c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc8e13ceea96fecaaacf5c9d32dde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23ac6dd960945055a48667e506a2cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a7727c3693667cf8aadc79fffe88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d2f7997770d052e275507c051fd54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c6a2ce81577bc7c570aaa91b6bed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d93fc15103daf39e7ad6c0d4011c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06657e09dcfeb2c3946192e86a9b27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f3572b8cb133570924144c643f34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf328c5017d6f6a814bda01a9f18981c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c7e5af5eb47b94e7a43624c207cb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde496b2a2f424e0f3423beca439afee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f61bc2eabc29acb3fa7d960ab2a15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225462277166bbbe0245134728772fdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad7e9c3b72f778bd1c57838599f56d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839700a28284244075bbc36349540e3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1bfdd4385d19ecf50b25d3cbff7ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922b862f04a70052e6702a81541694197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4c20feec81e544d7aea45ad27a472198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8e5a63d0360e0eaa35a8c54999090199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eef9b21a63dbc92a2055ef8ef1e4fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aec6873ba6e1baa981d9d789f8742f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a727a082d60731c2962563e48b83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a2b600baaf7550e55144739729d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b6b165e13c9ac512dc8267ccf2c0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d607d241057dfa866a24bdc802289c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1ceb9e8feee9ec60676518846a49d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623fbefcfd9cc20a497c5278b9d54f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219c071bf99d55d39aff6aa119ebd0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7360f11a90242176885e41df85f5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e73ca81d7ab1ccb5fa6e0a756095c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c0c2b687f6c76ba404580fb64dcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f640265d3956b28250aaafd61532212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0270eaf999f12216ba7b164ff10fa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047a7d8589a0037b944a8f7d0f76bea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cca05f070ef6996df8a187ad03a43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e197f52d6a900adcc13275a42824e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1178c4504ce305d3b1cd1ecdf17807217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d9a120569026ba108f6b59cc72107218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc822dfeaeedd10b377dec0ccabe9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7848dde09fdb5162f3ae0034192235220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce70f0880926eddb5fd10408979ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab374e8a759873e8e8850aaf996893b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2d73cbee598e4bc9f13ca7f048b48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421c90b30c5379b41bb2269a69d37d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c018b32eaefae6bd7f298a76d0000f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb605c7e35484067c3906ecb61b1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e7d40a437e9a3cf244cab3920b176227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd01d8d7b3b34f0d945d940007acc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ba89e96eeca57105f4895f209a1a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199d9eceefd597ba6574f50e180c06c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840f08a308367c3907de87560a9bbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0f1288d8d47477835ff8cc74aa32e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aea43f09285d7b7a4948d8456bbfb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851f431e38d0b77081c5914c2f86c45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b1e0240e55f288a0099d4b932e328235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47f9b910e51edd4faa5bd8f50bdd66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46905d0bfcb13e046dad97b6ba5f2ce4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f114de6d1eb20275b1b897b4f7c37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449b31dbeda1f440d7f84e0d3bb68a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb44fd8dbf548d3b7f9ad776273ce10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff30c59e162268e114d3f42ad8c9225241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1142722350352b4b4709b54e60ca9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e93cccd1e53753372aa2b5714965f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8af5a6e23c8a2bd824834e5cd36d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893fad0ad61963470cdf4e288942294245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac5405ac942f5c271bfd957ce5ee6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad1654059491023b1f86bcd1f811e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c248f02b4f0b790c3806e1e09ce42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f6d51c23d80216e29116ab5e31a0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b2d5510d154239b1c38717fba1ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7780725f858916ab863df884f8e0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c596e912022298e9f442cba666e7c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c9155355aba8a4d971535bebf495253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15254c9c90454bd5cc6d0f3d45b971254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380fad8404a85e76e793d89b7ceb1e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9c7b225b204458a0f59d61c6ef64c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4659b73794883927be86c279df51a56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28850dcd43a8b1aa5a6ad21d36c829258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab21f8e01c5c86bef777fe1ccdf065259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3aba3af2e18d63b822d15af5f28e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd8b0b29c3a71c1773473a0e2b968c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b734ce5b753b739e45476b36dbc0665262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a8073ab274154bdd4c9201378b520263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d05d817bc246618ae7d55599a0734c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75665ba2cbcb9c85926e9eb28133c716265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621eb92ad9cb3f053c71f92b92abc15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9426dfa42c684d101aec4d74e2474e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eeda19986951970a0483fd02780c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678679d628b2370af7b3db1b5e7f5e28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671abcc693a710e50e725a423f0a4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf356b4517f12d51b5a2f64ab5e82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b034c0f0b8f159f6e896f9d795645272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c926a9543f5888e6492c8aa9cc118273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f4a428e401ab74513dd8b23c3e08e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7a843974b1ad41a2839054da907ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da628ce20f1866c39dc1bad9402d5ae9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c934b2d5c8df2f7c81fe1ce22f075e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483075945e3aab9906364b500614376278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb440f0e70064ce5c76622fca050d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8b24f34c056c9c9a62f85ad650dbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a8b98adb0c8cb6aa22aeb87871239281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3bbebce7f5e84853702233c6ed0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4ed9597312c0cbf4e1db0fa7b671c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528cace0f221f02148b61ea0e3fd333284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065750005b519adc1038a26f80f946e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49762947f5a4f606c6c42045e6d27669286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8670fa3f29a692fab236f231b2920dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc71c2331c9c5f9616fa805baecdc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e36203b9d59f5adb3e334d8783de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c26e169f2216c3d3104cf200042ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c16041032659fcdbd39d311cd7830291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e2b6911a8f97f9b51ccdeb1e5de44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351116da864e5a0544c0422c8d9e8a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12235d7acc69e107d49b5fbc1711c117294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f469f495bedb07e0f587ce42acab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f30be74f9ef521ac08ee767894f052296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247768f1ecde48c4a34dadfee01efc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0f4995d5a927a64561d36ef0cf4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd09daf360de91daa86647f06026a14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c6e0e125f7bff65f77dc02fd7c664300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cd22e649c3e7638e638f70aed9815301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b172166ab0bec9fbc7ab091e76bf3ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d7ef450a8f64e3372e29c57109c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8535d9c1fdd4a49854fb86482d2e7fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7554638b403e3e75e1f75ebf0a683305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9061032be51939ecbbb7de62049a99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e93dd8eab2dddf84bbed440452128c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403d7da2a2e22ce9f4e61dcb586f761308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ab7fed24742e02131d7f75a04908309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a958e359988abf1a7741cba86b2de99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b1a1855d6c2727f468262d00b85a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be768f13124d2d21a67f3b34ec53bb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e050db7d3a20d4edd638474dbb4b0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800655aaa95f1c5f08a849d9601aefac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2af2bfe4b9c46d04035d2d7c65f06e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eb550987575cc5beeead9aad5a19c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaf3ca04275b9d24f8fb2875f66cfb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837deba6cc8fc98f36a7a195143bbd0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88ab959a7196af9f27b9cccf0bf0a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba582d9229f5a484962b7b37c038e80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1101e87971ae059ea356dcaf049c474321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5a1e7befae641fcbc51d6057ac10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8d491ff40d74d4449b3b2a7d75e6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8cd8f9b00c49b741c2d5689fad210324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e9bd9edff074e71ce027c6c08bfe8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4ea12e02dbe7ba053092d5fe2e4d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef72c2cabf32b24d391f5ced23182c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd9025cba2d898d74695035209d6cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d6fa7aac6725b895541f111724422329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa41bbffdd64167767b6f3b78a08317330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff858d68fc4964c4ac4359ae869d142331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb91d06f63bd08f60de498a6d02256332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03285f74972d71639a995f2629f31034333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8aee3760e5aedc3bd65f84f9b431c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20574b7b5728ff5cb85d72e088dec2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fd256ee5e058b4dfd40523ecc34f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb65a2c64cbf2ada66719d2ab5dfdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e535e543c7d9c2dc73865b528ab94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0f291620d21c1d10ac784689738ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895acec4dc6905748b2c1638f7f3aea8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e3e5689075af87987873eeca1cd01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5158778938ef5ce1c6aac8d25899342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735661c510b916722c8084dc9bb4e26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec45c08ad14800dc3c4caa7a9ae472344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217e0f8c3bf00b154b32ac6dc7e5112345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906005fe964d6d9b568384340e8a4d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030578b7556801de23c1e3480578713347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f9fcef467e894547aed697e4ee97c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b811c0e6f7b016a8dd2f428a8905b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a51a20bf60fbf274f2bd2dba2e274a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170e58c9ceed2e6024cff515280e523351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200fb09a1f458e21f4e01ae43704225352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44977a4d7da5dbb540520377c0392f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70148fe91f71145da2566d6edb9a848b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf2c0c2576c3b4a6cdced8c77f3d94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f30fa725783d16d432647d616c382c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88278b0cb71e2554e3382fd383364f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea5a30c7cbe2b0e1684fe691fa2bc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a69ace3c6e438c56386bcfdf1d4917359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e4fbbd2860ef382430dae8e79f31f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf7191fe5a3f5a813b884b2f4ab2ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d9030b0d51b260c626019f566af92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef8d849ce885cf64295678557807e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187a4349656313cbe25ca3b0330318b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79271e324031baf46b3dd9ef5ab24c4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cc1cad8f0e41e3541bea99639fd61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d4e9da28d44d4b81cb5de878971e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd601651a1d8c296967cca600c815b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fc68bc9983e593d61affe518781e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012e37dfb933e9648a646dd7d57edaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb2e747a096c6a0872d5214688ff9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167380f3a6fadbf8fde1c6ca5bc5ec6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bc8ea30e99901285b4f89532deab0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42fb52d05c979ca601a4ef97a807d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ddda300c429ef517ddd137cef0105375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d043aaf1bbd1ffafb86e72d55b58e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f9aa16e0423cd2664a02ae128655e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853557eb0014479249af385fc22db0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2211ec07d22ed86ab96ae3911b10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ccb8f7310e58b2a15517c03e4c2f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65b470a462073e07eb2c7ab8ea809c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153471d85e07a04210f66a0129c82d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4195c7e00ae1a3113269eb3103637f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14c8fc2ad77a2bceacd64ab5eb79d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aabfd919cffa094432e2cff09c126385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3371fb46a49103f1a409a6e5da295386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3af7f88a6d84203ccdcda7cd604a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b7cd526cfa6ef6b78217c407fabe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cfbb84c82bfa16a296fbb344f19bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7657be704bea1c150d772d86f47b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa10f351067c59d1bce4596c7db432391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f064ce234ebbe8fc11a1c463cd8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9221daef5a360b5dc79c2c4ec2b4b33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c6e05659c2f5caf4060764ddf988394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f480786179e68b6a6232ee5e34381d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ce705598dade676889e7137c00a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaaf0c8f60011deb8b2c91b07f144d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706a443af71bb85cf5996c53c56b181398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f2d8ce91c8c7bc50f24e38900ee80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da807dd28dec28b1c29db05249f88f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238729f22e6da8c17b588dbdb51d03b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b367ffd0cf93357b26cc3efe55a88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae36fdd5a3037e748b231415882ef8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c02c42c3a2a0a479e2e01e162f1dda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d9acbcaceffae643cf304b2881dfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e32be089bdc38d6290dba4ac261173406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b302bc204555f9f3b7e545a7dea43b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee34a51dc3607aacb0f8d44dd6b80e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4059a5031f5c93c3f8cfaccb9e332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc848844321d09ea2b4df46f7d52b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fa50c23becd78573ac572f10f14a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8515098bef1e57b83fcf13452bc154412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7193fee987123ac68054fb6d80304413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633417488328a9c30ae4aff203c1ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7918843748be7e9830ab3b48aeb276415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685e6460f9044b679a7188372c9ec1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c03a5079e11aea84335fd77ffd8b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74bb467bb564b72f4818e4035041cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e162768b1ef8a56667043de8f7106419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c834dc9eabc6d00d503b2937c132ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426cdb87239da450007a82362767158421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5085beda9e179051277155aebc1ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a0e1c8b89581cf644f7adb60ed32a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd910e1ef51d5076277e2ce7a3a489e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e04a5f9e1de442c204ccfeb8531631425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288516f930208697a15f218892b4bc90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae091e828ea114e5b889fe78312d16f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c050d3d28907ccc27b60631e635d1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490840c666c2bacc8db83b932b8ac9b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22acef12170990d0f38b6c30a25147a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b4b2537afb29c4b6e9d6dad65bc0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020e58dd3aa461e24c3af855de1f567432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a35b7d5f22f8cc9341de23d23d4d1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dbf6bab2d0e356b0d372a8a5ddd95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aad2f1b8101052a5556fad357f7ba2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c56dbd25e5e74f791a7651e9db6ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f87deaeeef3337d9637ec10df8b81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358d183cc963b7f892ed36b66825027438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff6651c29b25cfda8be8ee0cb6542439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aade3023706f8c8056b3998a623e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d5717cb4a68cdc8838ecdc6abc6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97965bb51266106a9bdb13fc41aee5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1eedab2abe70ee2fb223478df7a11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef4684eeba3ebbb38377e10c4ea776444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f0d30216a862e5d037b6c3e872d7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1cb10d46d36f8a45c5bd03a6e39f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa578b7189c9cc9cbe837a54d814cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa69984ba7450e14e0d5010cb66e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904252fd12c58d32d6092a4846901a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c46ad1992bd942b15e80eb8e0ee87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828ffb8d718a519bfd14f98eda2c6f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8e9d11ba453d1d6cd82c2d758ed68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7cb15a514e0fbe902d19544bcd6a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56174fb199e2e6fec8c40bba670248c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05bfd59e3a363f737a3d5c6b441c76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794f3f9e47ed6b75b6a20677d20ac8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624baefe637b5cae28d5b51ab7a349d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c00edcc0543bdc0e1f8a8f34f5f755458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d932ea19f7ba5a4af798d1906ce09b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb289daa19fc194c274f1ddadd67294a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7901c2e670ae1e19fa14d790ffd2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b524dca06920c65ecf1d3de49cbedaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f19ef91867ded9a5801a932cc5432463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a4fa5432d1394a0a71dcf35ec035c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79cbd190e1e17c9604617026250bbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f916a81a9db934c348141e13fe28d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e299dd53505da2b69c17cea90023025467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ae688246c05d38c2803e6b629e863468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8a2f3e74c4289065265011ae2ab06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061172d2801c86e56b79ce90db38258470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb95869a4b2e262f78b5ac5580045f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc70932c76b643d058ab9516c5dd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c4a557ae9f780da4f0742844e205e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13563fca8a1c67d33fc7f80562afca3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798459c00c488f39003484866371cd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c43625562769f902262f358e700366476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21567d08b444db7dfbfda52e02e18539477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8d98edc6c38edda3fc88897d7eb7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967181d1f631baadded2f1c7951ad755479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8416cec3c856901fd5a4cd9667ac7e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ed2a9580c81adbf8e528ae753ead481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e2229e4cdec533a26f7df56bd637a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935b392cd52e26ef2da855a67057eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157e37d09f0151e9e78cc6cb90fd2d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec21603ba877680563e82694fb82356485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea8094447ddabdabbb407150fc1c1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203ae30aa09d808009d8977519d21ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2a78632eb3eed0aa2a213d4e8b29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692a5e9c1585c8e3fafe6a05dd2846489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29f3c60028892ec0a1b7018cfe6b6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829311095e8985cbf621e23d289b60f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9664e54d78ff4147d8344251e5493b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fe4caa1444cff5dff9999a5164f1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0f7ff7feb8d1d885091a6ae86f27d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e24981b52b0adb8567ae1a763dd36f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cd39c5f54798ae4570cd7cf39e479496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9117fa96b84bdcffcf450b3a8ee264497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f90ff94f76ba8d4dbdd1ca2647dea2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd52c90ed5870adceb77de450b0a33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbae30946e287a8f999181100be88a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce20e44f6bf897f9f3e7140eeba4498501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c239810597c552848f1314889ff61a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa944bbe4b3607c119998f7c3768ff49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371310d3863352dd4ac2ac5efa98946504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfba444ec34b3f57e8c4c232898c7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fa733e25dd61074a0284e91c37731506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254fc988c96bd9722b2697c825e662f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962958540c5751e22b19183bd53c79dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd52dac8345bd43f527fabdc596cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1cedfe01dc7c3911ba34320f3a25a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05477f3513347d2356b88bc2d8346cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c599a624eb8cc4f525b444432fa4cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b6d98d11016f78c9b94fe1d0132c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f18d410deb72315744cb9055ec1ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557de8202db6891ee6cc462d3cfa5ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054536254ccddc06877b1e84df3979a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58838fb63c5cf02977d05195d9482a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed625272f23ebd339048027f65dab85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3caa347de575b33f70cf31386adff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c664bdfb58e6dd9c3e15763459f44f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d6ebacb10cc72922aba685b291b8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69a297c59db7c1b09872cf6f1ce063522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecc967f219169f1e034dc740de9c79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d83e0cf409047939044e86e1af9ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad9e93f7d381c2adc669d5057c00ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad120309d05466333e1622c8e97ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6f6fc9e7cd97e03ce6783ca6aa9e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5fdba92114002509756a27000f0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe52777232937c410388f148efb1e8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88df86e18c4babc3d7e75f59c8caff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262bc76b7201221fcf617f041a11ec8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0822b85dd0bd95b86081f592e0c31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78643035744e6d485896cf4c8e7add0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69dc016e46be0564e9ae899b4d6115534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33e5aafdcd4679696b90ccd734e103535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915025a090be8b2ee70a7c4da0a082a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcd26d2aaa378f80f76d0256e262ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b14de4f394e6e21b88d4ed62528f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddffa006cb3e05f286ec82ccc09bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6760e578e1557ac7e6613d12932fd3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdae80485527653e483227f0246d9be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb25ae9738e39ff9eb278ca610a7cdc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980339889a8bc62b0aaed4a5798872f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bbc528c6164b6440f65240d63c4c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85500206f94fced1e69c96aac3eb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625541f4970cfadb3a71ee3c41a76d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94072fb9fade3a85a1c4e8ff6686563547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a20bc2243e381be0a85f22040f03a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c5b930597a5e401cb44e1ab40e46a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b45e27f135d3a9f1d1e69fcd3d32d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3facfab4a6ea3dc04f9bb3dcc7227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c42955ba11c1827fda5d29977b97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ba92f4f816384f7574a18106766c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f793ec430a1f1c66cf8b072209c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d868eacbafd8365f365540a3eb2fc39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d34883527a5fd9b8f49728b0e2413556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e51eb6610b8ee226a6625a7a2919ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea5c56f0fb77956c9d1047f3f7c330558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b355bf326a16f0b99af3c7a499e080559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770053eb6979c90bbd9f86847e02f64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a4436985d566e7b552679cc6ea623561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b2a21368bf5d7a190f4062c56f7b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc161507461a98b5324949676d6ad99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da53e4b8afde060386bf8695316d811564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188e5ac9ed55a858454f1de1c3af66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c9be5a22842ef7ac8dc557de92df8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a282dd069dd2d99423d1eaa21ad2375567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abbf99e69d4c609253fcf116e8458d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c43fd5e60e54c9e40aab4d0a9be3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76392dc88e447b686d91f35d3bf5af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b7e9a6e2e11c77078d23bc121bd67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6677d13d05afb9db50cd36f6e4fe429572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1d4fd7795ef1be2d1f11ad1ffec5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbfbc1c0db90027c2b94c721e0cad3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6042dd125b11bf0dc0aca3059e71dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbb973b3ca2767f2409b2c30de65a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563bf5f392f89115f117759cecfc567577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497504b27ed3e17347e4ca1d3285961578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142d30b52ec1a9ed11c45620e3670f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a617bbb3ae5be229f91b1c6a5acbfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a80d977a9786f084de8e0e93ee47d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e43fa08ff084115c89446190d6a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c77dfbfa1de8895289c6ac9fe43a32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645b9777eb14657fce15e923693a84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d01b8e49e25f7b7d506f11bb8197ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec74dc2bedf1951234a525b8b19dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417bcbc24f7683fe89b3a1baf27ebfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a331a7356abdc28d01dc9876757f2c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ddb45ff1b4653e9040821562b9ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703483cab83cdd1cc4c4cc20854da5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d30e467765f3a645e2bef3b0d5a32d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775649c3d76a0a1600fe3fd01d81d16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd5107bacc381f9c20fb820771caa4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7b3cb8713768f1c53d23c989ac43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374efffe8cdd3a4c03d32f6b8c647ddb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36698a20a13a79fa894ce6f1cdda0000596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f4367a120fc16a1ce9eaf35a9414e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02421cae700ceadd8a1488068c6db49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a80b7f753aa410a5afa900197f09db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356713c4502a7c5db96edfcd01e3eab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd222876b029ebc0a7cee26442f9d4a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfce12cf91e8a27be6772409f8e446602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d114f13e2721ce91859800e6e04c83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539e580cfe19b2b83303a0f4f1c8bbd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4364f96ea567fe1b7604744967a6e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c876dcb0d5ea5e9e2e71d746aeb904606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c7e102f7645450deba0290da714be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0c79959b9c4bbacb7e5916f65273c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b1213a7aa0dbc600ca0f762f8d2a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665b62ea62a5d72bc7c5cb7524901f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce208462b0cb3deb9fc1ab9351393a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644d1a6afb2af496a17a1ceecd4b81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ad0f3344bdc1c89876cdedaf97df3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae4b0c21a89a7468716bf12ba6bad5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313711795fd63c510030f5677489705615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c4a54895bfed541169ba18477524c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7fe8b9052a855fddb2a28c132b7bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe596f5078b640dc6a59f487a33dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a3f5f7fbc6b0435557e5d91962f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad317ca7c3d1157e5fef3662c96b304620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d78a4a068ce313e15c3135b463c490621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fed1b4619d420cf004e1522d8941b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70819a58e70a0a26c1bd3df97713580d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1d9b34af8c38aa9f17ccd653e76b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b346be87e2943bea86aecda8b8707625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb233ef20d5fad8068ece12c309b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f52f95971822e55ca99b2bbb6c428627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f695891bb85e058af5f868d74b260e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7164f0305808b724a85d4c5e8f6e203629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb043130bc793d282cb58b3d405edfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c6a789d367f54612f26fc731adac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c82d1b30ae61e92128afa3fb74a68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511e1d5fa7855aa3230326360cb839b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb130d0871296270f6d305f93083c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1826e4683057b1fbef9a0718dfa7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e918cfb9b6780436563e2510bbf22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426aeb8f784fcfcc2bfb48cd4bb908a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd069951173b3de2393628023e4bccb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c7c89bdaf03b68e523966b22c240b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443773757b03544173fa5bd7de70344640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d92f639889f261a9e17b7e6fa327a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934498c5199e80ef0f57bf892c9ad506642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dc72ea732a00982a065bfb0f9613b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176006262a45060c1827c8f771cc7b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9de32238f69699a426cfeec681ff4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf902c0278b60c1871ed4d3889ca5c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12311bf33a21bb813302c71ce8598766647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0df04e8bd22cd2c469b8f0963d4cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c469feb0faf57cc5ce4c7f8468fbf9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc81f6f37aa458b4f0497f6b00d851c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2def922e6c044e4315cb2827186bf83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed388af785ecb3ce7959f78c7fac5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6e060ec59883df890bcc999159b5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613de30636e9a9b4fd10e5d9427ddac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bec4fd34ec0f8443e15623dbd3dc0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127603f3a54866644fd00940efe74ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba3c9a46202d37b7df791a60d7507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8753f42a620e7040bf4cd6c03628c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8e8823d55095ffe47b0706ea2605e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ba971d1f3ee77dafc8f1257443213660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76b7aed22d1db0cba1fca43af1adba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f31c717d021ff7e91b8486cf2ff06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf16d033f57e245abd1434de1fe3f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ee564aa117183448c44df18fee591664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19c242dfeca89ea1952bf45b34bfbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36dfd8ee077589a29ea63001542dc8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a799ccfa408e94d1738f7cae92c8b1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063b119dc103769b1eb557d71634a9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f63a692011c1c4b16417467296a3ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39b9f3c45b0721a68d3cfc0eba354e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f71301d64bd54a7263f418b0309c3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027375fbcfc5e4b99d86952d26be7581672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ffe487b38f8a5aeb687b7253b5e60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601c7dd3bc537e7cf1a463325b19d2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851c1e474333ccc443fbd8f6f2215c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd884f436a2562f5c72efb1361ee6360676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458b5ad4c0c07ceef1948dcc5a442f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b7940574ec2213244632508092a2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aadd7f81adb188e159ed75511de02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eec99d58b1172d2273efa67e67bf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717a36a05625c8d3d0d97b94ade9d5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a828ac9622e13a65ae13f42ce514d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64226fe07ccc5c2dc83cc6e27999ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b74becc4fd9d3a42fde6cce1f19a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32067ba2221bca3730f91089bb0bd9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b720657470d89e2fe79103f5047fc58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f225a40676654036fbc12f01953f29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660456355cc3c5745bb60c28daa91f2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f327d9ad328bb3f57e54909f3569aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889e09f24a2333ea79fcb1a1bac479690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8dac679e74b921437aa28de600ce9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b242a12ca9ce072142ef5eea8741a66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5b41412df1f9094770ec12130911693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1e42ff09bc37252da825cdf41cb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b527999924f9cedf211c88ed6e3b91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0fd5a2b9f2e4030e35ec0cdb7f4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339d580b74059070fa3264c8050a89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c73411c4c90644364137cde55450698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366636cf5e1429ce7fa3f11d48e7f6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de1deb30c606f804010968096c3325700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaca3b0c09ec5b2470eab6cac520231701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b483854bf692b5ba4e918d551bb5ca7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732bbc9b9ae80a23981dcf059b20a3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda7edcd573683b5f2e140c1e37ba6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a783c37231b377c54b1cd4adb0fc608705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52550f09a44fbc06c9370be82e61fb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ad96ce7bcb9b09748602761de5dc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d826721f36fcbc60c666979484d9d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d42b9f91ed43a51e461eea58cf637709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d827d88c2b7943a3c371fe1823f2f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1590f4b40f6da3606308313fb0ef9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc0f5da74a76653dfc1bb1b146062712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0bca5921d21fd9c41f847f8f8033713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9699fda578dd1d3c905ecf7d760b86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cfb058d1e329e24eb77aec0c1fb24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517332cc7611982b8f363af5b0fa9c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a477d9a69f28f9bab1b3525f23f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb5b58c477a683c24f1ead5e44f6c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a17e23e32d2e531f197901e77ba814719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d135eb22883ad5c29dde63f3e110720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82379cc532545c38e03407a06510cfd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5038900a723aa6767a575ce79a6c22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1b15fdc0ef03f4d4969f833168678723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bd2d235fed91977fb1f112ee70810724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f4d9be64187f57da62fa93cbdb374725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ad4fcb97b3a0bcd328226a1b72055726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ed52cf1a31766392e5ff5a3375518727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cfbe52938fa558a1419357ccee594728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d959f00f9e86ed263ba452f46d2e8b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052550a84ccaec46ed03fcbf46f828f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8ee45de041d34eb1c97730793f78c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb49e7bf92e83a583fe9f4f16f5ad8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952e71d6a5aef8e31729eae3b552c77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8160898714c3399857783b13618434734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4d01e31149c966feb2b4d8416754b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e66395a9333f9aa7d03f5980a07b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57631f86c432b00f24bb0980ae125df3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f240def434fe7c7854faeb1bc03dd1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d90a2ff9cb3ea8627d078dfc048b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e05ac7ad0fba0246d79e34f3c4e03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407986b782307ffcaa32fc8915f29124741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6193cc16a2518bd0b197968577cd2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017fa378817219db437bc6d61e050e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a8b66893d156a330dbfd74db9e53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823e802814ec9293a74778d7e640f73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74256845224d3894d2909eeef74fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20c03874e1664b93a41dc23a1e299a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb94eded9ae4eb59329157b859d49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a27ef8d80c197c442ad90df9d96ebc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce880d8ed047dc0e551f4b002541ffeb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257ae141351bff4acc7f4b851865490751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a561e92a4f5c97feed7cfed95661805752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9997afe3db2daaea5d5bb9f12a9085753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8097c0b3f07ec2d64f9f6ea9c53ae7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ce5b21ba26ba2ba101390e2fc9b2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23ab05815ce7b30a8b77f466029b81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca6691779f34ad521131e6c1cc432757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a4abbe1962097635c5ae8e7861f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0c73c66c2c869e63d4830b8a3b673759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51202d5b623d92eb2a256ec6e30423760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb28c99c0d42ad5d30037c4147b36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854255deda511540029d6bdcbb39f001762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea739b0fe9d81fd63515f9c24a88577763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7455302e827e19bc9ecceb889446764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dd576b15c8f1493071099a99ad986765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b75e880b2cfefa275d98efd44120b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d636f2ef2c912572209365eb4992767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>