--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1825,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1900,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2011,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2146,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2335,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2407,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2614,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2704,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2848,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2902,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3094,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3478,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3568,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3686,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3793,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853669f48c3547c8ce0d020f9024c8701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ce1488ad9fe9aeff2b9f6ed142c0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac80f4120b55e5ef6a83e2b37d967a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b40c15ba18a4ceb05e9c69e0e1134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2e50b213ea341e918b9a380ce0b935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d554d380e715999a06f387980ace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb840ec494a4fe20296a29f2404bdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a94bb9d12c3ff331355dc3565c5b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80f7164ae9be5b13158fe9131532839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe694298d23bb4da81ff6d945c1d1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537636329a1ab22fc8c331b04980830f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9448cfe44d152e68c2da41d23a67012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1beb097addd2beb42ccf038fa903a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ccee62d27004cec54b6dcd7299c2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6ad89af63cd3031dc0f2f2b55624215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac09210f1323ede35cf867551eef35016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a28f617399c23205d3cd130b318f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b49fbbeee739f59eabd55ce89f3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64ffd3c2cf1a208eec8724145967119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c737994cd5410e8b0f85b53f51c6cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04497ba2bfb6e16b04467c5f28cb1c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3f0259bbf73efcc0343e7d8804e8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e72b66eddd938098a0831cb3694a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470fb46ff021554685cf30205d031a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac847bf1e73b682a28f865ee58bfea7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f3e769fcde3745d3791976cb5531026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce71a011bcbe70200b41046a6ed613827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c217db9a4aef09912aa0766d02a9c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a154e4358dfdf4804551bb860917729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4576ea3f4289b78d82fd40a5c6478730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5093751a8a8a863705314bcbf95893531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214695e4597a391d5bbae13312db42b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b37374733e567b6684268bf6df9ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8f546ef89e05dcd7751b4c89f260c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bb501347d03f69c9a78a2a7fcf83935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c21b3276c1306ada86a2c587072ec636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf437b0329631e53e7e2e802347e6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1c52460299bd98bb3d6152506d8e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe527ecb78c90c0c4f48c48585c22e3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2ea6a290a688cb5f7551775f87a2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeed0748d65ba31ebc574c73d44e06841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0890dc7cc27439d3b09afbbd03bcb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8b5d1243619d258d131ee683ae73243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e70d059a955c3cc7dba403dda5490b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbcf33e58abb3f31503b27418f189d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271502eb4cf5984673219e86e0f104b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b77c6fed433330a14909b9e2d511c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaad3816ef453dcfcac3b142de80c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643eb21ea84a0056ba4b87db64288a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae864f22ccf6418b6fd4d96d3fa907dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f7ee9fed4fc5bd0b62a4c4d14d8d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa875353734166a92d0cf5454f5d3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc298a749459cd0979cdd0bc81f6a56653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92530f628bd1b332cb713a4041cedcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9986093967298abdd83cf181f8a9a7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df475868db20e4a9b46ba0b8325b6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38198a15b59594d06103c31fc2b1af2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b336ab06209d6e588aba6f9dc40f27458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a000f8914297ede6601c3e7708c9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66044152255320395936b310e0072bf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c665a94bd0cde4e10adf934335dd3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e599b482549cc4afefa8bef0867bbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656605776be0711adafd2c6507fffb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439b4225a1514b52e397191506c597564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38c6adad604afaccfabc8172b4598765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f7063c57d9982ca0e173f34de1d3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481e14ef6fdf3b3bad90500b5c536a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2aedfa47c1eb3035f472f24690ee668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058dbc45bc3523499a34c14e323f75c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae8b3325da938372b5c6ed09ae8eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bea110c35d5f2ca788fbe0dd1f7d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb18fdc8ac657a56ac4fccd2481ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6abb73fc2cac388d13cce3f852f0fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630dbbb9387453fba18e0f6307dce8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1dadce6f1775de1b3fe09a9c916d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b11f7ed555b1ecba11a535a8c289b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c67722f46108945757f49d03a86a1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93874d43ef393b476e8d5cd72659f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913db3a66e1ec926cd5f08db0fa3a8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c327d0f75ecf3e7242708de1a4591d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c00d628ebb4df6a57cd993a4d4d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc235c8cf11e277c755ecf7a19b32582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216b180050257f49df2eb338e580d8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a6e486a4cc45668599a87352babd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59919a5cbfe16b64b5c30c74c2415285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067c57ee5e0b3a905b7d1604c8310d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ab63241fc82796e6c0cb89ac672a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705034d0843ba114580382ef813a98988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc098f69d9377a9ac61ad8a4cae931c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8f5eb7d629942c3e90e6c19d314aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b071d1616d4c3ba4d185a8d66f7f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025d8ebe42af34aa57a845dfd5b5f3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c5eb75dfaba896a51359bd75005993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b98de9a47bf3de3179390bb3f64594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125e8a8b90a9257fbf1643caa1e773d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d0701747f3d259ec8f0d403fc213696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde19546093fc8038d44d2eee560f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f910a2490b65647a68dd807d88fa18d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ce3d54935b146e001252b819a8bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcbe2c79eece6575072dc882a8cd5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845b03efe44d15edde5ffa043964839101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198cc04978cf43c791dcc740ee1d39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c765dbd2835a1c7b498062664cb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fbc1506175d0bc052325a3004c472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10f329b30ba84f61becec875575f1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e85bafbaa8afd0e906a3adbec85ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd357b3fd84b82ef266ba58b9b608d0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65654e3972a223be31ec84b1fe26a26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541e7294fcf44b4b450914e18f89ce6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac06caadf20aa8dc66044616da8b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6be5a2bf5bb946e7926234ccdec02e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e556f37c285bd62fd45829e1732718f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457756749aef5bbd3f1502b760f8af1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf094b48a6398827bd8818550646dbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c2130a09091f269a6356a294a7038115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd99bc843d2e58fd1a6601a1ae3cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86388e4b8b0b42df7e2e3ad112f9478117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de7dd8d633e0e73c447f5ce6d34d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31335d34f206a7eb60ba956fa7403c97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9688e3e54f710e51cd34cdaaa814065120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c132e6c23aa6065aa6a61c133dccb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289780c8058957de27ea01411bb3da0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9873a1c89f60856dc67f175bc4cdcec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407b7a159f3af566fb1cfe339e45b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f168b364d9c2e12e4626af1f71868125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd13906ced99aa0236ff6a6bd42c2cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d2e68b56eccd9feea589e4fc02de8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86433b86cd86c2bb7019b461f73b0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60256f9a4a58a35a822b9d4f73afbd10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d96b46d7c3b0404927035c8723b611130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d389f8c18d029a8a513a806d8ced60a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520ddb72cef18fca14dcdf89c27003a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30b9cde18f5773c2a6ee244a9c1537133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3545ae74f024440a56f8973b53b0cc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4431ce3841ae389dcc5cccb9bf501d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618fc5caf7ed2f1db8e2d2c6668fca0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0375b664f4f9b9b1b67ceb1f3455137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe7ab3a7c2df8a291af488741bdd54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab68fc15cef1c2ae8c57811c29a870139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f33c4de3cde071dc0012867137793c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18c58799b3c5665128642c3998ac51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765be6f7c5ccae2f61153a01f3c1561142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff573dd289df590c1062ed18c5e34f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764cebb58b7a3ddc1e5a5b43d6c558144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc962968cf961590d7d119cde1cd14b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee6314523a7483a4da58d27577941146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439b323e3b7460e2aed405d3df18c3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f172bdbd3ee49daa66dbf1e42b58d7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70573336ffa80988236630a2149dd726149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969e09278468392f1c1626862bbb2d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83110b2bbc2dafe026821604dd69a0d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a695f0456e7184f9f853ab053b30b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c9e8d82e85fca48235648334db8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243c2aedd4047e8c5d97b4f1f9dd23b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7145d087d8921f06436e7100833125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31655d18993a33bc62e070273c6f884156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014874b32278dc5548fd6213f1c152ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c9fe99c9cb7fb3ba36d1f26849b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0867cfd1b9993fcefd11258b69a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aea09d2cf9a277a80186fbdb22681c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a066f06e0a0cde4e7b146fe6ba00a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800fee6743c4e67e0d597e62dc72723162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa384136597d461e97ae74a824e64916163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dd1e8f58e1c9b67e143e3f36c027b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566c86924f03023d4f2304d599488dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7347dbef05c33b29f182e81c07c89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481c765ce4bef219a250d9683d0537167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb74ad593f9676d004d4b55d98ac3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206967c0da1dbbac661f351bd61b82c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ce4db800c94f2aec5b92dc8cc19d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0cbac750ec229ee7f29ed5a0d90b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048a2f9c07512fdc034beccf7576e00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bdde32aa5670f09a51f9a7f082df3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2202f631bd14c2055c9e60fd315d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3318e7bcd2352d451c2ef0310b8741175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb563af59cec5f29806c7179255a60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87466ef81093869351b6c9e28c3a27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ec64a4a8c22879fe4bb1c8585306178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4672dee4fb9b1ff95a60ea718e8c09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee12ba26e7b322c11bfd7e75fde5f1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700898c048c7a7ac02b544fb36315a6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fa4108436ba04d20c683d6aebabc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f0d162af5bfe71c21f7e80175f93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dacf6198c9f771d284366406f8ca12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9976cb7646f9bfdb32ff09ea8455a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d1e88414c516774dfd0be9987e4ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8719a9002f127cdba4f6486f3ed5a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e43a4c9e42b67ace34774e089a859e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423a696f6de27c87f3e86a9b3c1a258189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1c632096943869d5e2b4a554a81d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf7e48dd6587c0b8d534ed7c67b2ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48dd0c3cc83857db660555fc0c2c3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9442d0a5d285d8fa701e91b1570961193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26bba9906f6ee76aa54ad28baae300194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16654d4220943961bf5c3f906d899ed7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7b36b692eddfdd9b6075a4a9ed40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc03038733d2e4f1ae7b0013689d4b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4833e2f5f66799ae65f9ede4b3afc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f512693820be96d4a0b52a3a0ceed61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772ea15147cfb45efbd54d6c7a90ab9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7378e55b0c94e1e32448bd5c5a4d3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1ae59bc64b85f4006813737c4b29b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8769a045c693d5531956b74bb973036203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7c34c4f65442936470ee214b1de04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d22fd68409bf07b533523ef781dc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd6147e869e79942c6683949e9b17f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6558b3921419660d2c25155e54be0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78aa7971398b328d58ac80007a5795208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb6d394695bd3baac40b0905dca1ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f0e0ce8675fb065d77af714147a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d83a205783a7f86531f64eb07bab34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f064df66e75d7d46edbd33e56fea71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23430acadd3c3198743f448f624ea8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f46eb16880f3bef4f804c8fefebe88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca91d16609ecd68504fe93a4ba4aac2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d5f3ad30902d64d797a566b9e2f0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f89ec3f131fe6d3b24e18eb33e4e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da27b85e3533229a76e54c9a875eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b847fb9e948c8820b33f39364ce0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8122ab054fcdbe7922ebb747fee148220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c7525208e196d2fcfaf7d02477e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf0561d3bb4e0944e6ef6a16c47022222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ebca49d6b7d5004a178ab5a03a460223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb011e034c4ad89635806542876603224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414526b11ea576d9de97962c8227994b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2357a62628a2b2de22f0b75affed412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e231d9380dd9c912cc7d07bb7fd1970227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cbb67c6729e26d511059d8275d976228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229223263aba95000406f46cb23e660b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176ddc12172d61dafbc4fd6e7d7be21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c358ebe649587816f7dd588dd7d87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb872e8fba6f630f5a14137892fc90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d0e4b171a28b49a979a7391908b9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a914b3bb086eeaec550520e908f823234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b24143085fd1343f11785b494fcf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bb1ab88f1a398a73dec243a387809236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f5b6c75a71a664682dd64126dcbcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a76de34e6ec96294fe351fbf92db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69432f5d74df1907effae116ec59504239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926c28f1c00c043d4f560eeaa636c53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd4baaa833bc8e9473c038a6a5ce19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971399e75bb291104b1d18b2efc56d1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa841ff9a12138c48515ab818877ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af6c84540af577b9d1712dc1669db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e218364533e70c45803decea2da8b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12ef30cafeed74657f6a1b9c1d5dc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9bd0dedbc350b67e1ec2a5a1a073247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b7148e448e899576c6b493e20592248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cf49754e133036dfdec72c3271aef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4174762b57936382c4722666456008250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffb29ffcb4b17c5a1cb3487c5ca056251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0296a02f643bbb48ce032393cf0a25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25613f195cb423bdf7edc49f9d601253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935887416ec80ad14f4f2687972f85a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc83c94a185151bd7e8798216f90ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc52150bad4fca667e98eb1c8d37a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b869948a7c839c0d0e8f160cf1f944257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d5a496b546ba0a7bb5a154d8a67dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e3594263817fc0ca696ea17ac77ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634faecbd8af7bd33664f34f79189d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c22f2820eabcf008c0044b4c123970261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79125a16ab8f9bc9dc1a14f33e9440bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8562178333836f03ddc2cbb3e0d47d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e080a33c07dec7fb223a62290cdd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5207dd2aca079a1aee82f90c7137a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d43851c5d35f0cf7da2690645dac7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d6e9568d2346af77b26f70e0e190a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a349f0205599c5fcfa66215196b61ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913a539689ff1c57114f25e7e39a389269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6e6a6adef5a16827cd0671f8bc76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d8adfff135b23f91d4027e26daf9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bdafa35331f8163b57f53e86cf73b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c81c83d2e7dc7bc47dd3710b861e54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89123327a48c79773d263184467d8ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e35ab5e1979d63d9082317c901537275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacb1a085a89c431a56086ff5f54e73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978338a83477d20f69e5cb6f336720a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f49528b30037ceaaf169f5b33f3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2562fa28c8c74fbe5703a27fd86f04a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a649e28cd9718a5f0c839d53055d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0912f2e92343290b90c2ab3311c1ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024efa253a084525bb3d0ad5b03c809282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791c14be95c6b162108cf17dbaf4915283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e468e26612313c2a807484ea54930284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad531320ff794de7099c05f820e7f16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d024fe45722d9d65f70c40ee57afde9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450791fcebb0e3eaf39924599b8958287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb959b851c8e9e3b4f1d6ec72a95211288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe24a659496005b0898196521411e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46735a2ab35d7376ccce0b128d97649290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018de9c25159be621852f17a47a19b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e5b84f363d55a7a7c90e521ea6e5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1e4e0671e642943d8d232655a43c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b32eda3dac100650a3aea3b7210f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5665c2283bd228ac2de692c626a73c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5f016353fc57f649413f698840457296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f64e091df2b83b70687cfd6d468e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707dd26b206abe7d5a63266b04e89ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2acca7a860adc2bc1ad6252c69d43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366c63ee8935ec2b3e25acd3c1c3d8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23803ac47d387a4a117b610c3da3b04b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67d5bf693c736e56567ce4e6d9bf3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02ded85a8ea4a98787c5c8f5396eee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef490996d6d15d83a9d57a20a0863a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1510899bcf2e90faf1a44f285c926305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a4487d5db53256fb5a724154ba95d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5efa769d5291827845ad31c7d1689307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf234176dda49bed80f335dedf91a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f056c25492da0b9c6c822e28a659309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ca6708f6d5c9aba3c95fa22096f8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544403f8ef35b0ce671ce6f28c8e9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7199444b9f4e02e81cb87f080e3a08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14009f3dba745a84314f3e2489fd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5f2f2c8fcbd20dcc0db60fa5383b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eda493615b8e575db28fe2474f001a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2913e5e6af076fbcfde7ddb398ff1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e2b78b987fae16c4a109d83a969c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c477ad41bee226dbb78a60c03ea2517318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1462fea4566cb884ed0dde55935095f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9376fd7ad817aa18837382216cc1aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c65705043dacdafd731da5a8315f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f754080f97f68542f4eb98cdadc353c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd6e114e1457a3186d3fec58c9a63a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8014e1ac1e84c64bf2e3d50c1fa22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b643b69d35ae18872602872266fab41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e79503528809a14bfb71dac0f5af6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335ba9a78d217f34ddc55e2884b969a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf0e3b8f3d85a6965b785ae1c962e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99810a01973d76fd0deeedad4ffe9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038efefde3e4cd6bebcdf0b0c240803c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b30846e941bce22e15372cafd9342331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9b1c85be6105044972a1ccb99ec5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033926f5519584d21e1c8be740259a3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ccccfa3f69b859b167f2411ba569334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e182763f03bc7c53cbb832aad4c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5af3892224ed2652e155d39d10aa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2acecd5297a72a8a8a4d3018105f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1692a8be2bbb26ae4843e8722e5a0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5c8edabb7eb62fdaabd0dbcd1e792339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5806a955d44d3be4a102b661c314cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f0cfbb47426fbe18261d825d4348b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622050ed8f8903942938b6941f0c1dd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362210a54d3468ed67b63db7a093e76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd10684c99fc13a49115005e1a5492344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225832d30327557a812f990537bbbd2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd97c7212994ec2486fd5200a9ecde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d207d839e98e3c2b8eef11914de7ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed382c2ae95cce806c94c602fbd25be2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef5889ebfd314adffa4d6f5acd7de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc2b5db0be94b0cbd08a23bd3cfab1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1738c7cfaa150e249728aefe3dca1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8a2d5df68b64aebeec8edeced25bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4294f170791af959e5e0c9f78670353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e66461fcde05369368e63a013cd88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8966245f6bf57c8067b81fbfb6602355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d70ab91c80b1784f940847cbfea0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464c886fd981749019fa672fdda516357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bdb1ec4c9b2419b16133f651b172d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec24a0e1f188d6d70dff492afb648fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56235beaa342564ef8d2283b1dac8a47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081b2b3140355c0522d84372e259662361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2126dc3ab7669be65ac607259386205362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c335c9785e15af5bf2d67aba8de3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3529dadcdd3b9344370538664a842364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a32f070037c6937da605d801702b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c18072b6e35dc659fbd4099ebe0639366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d024a48197153ff1ae6631a61c84367367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e88961990cad6fec37fc2a7bd12b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdf51d2b37abc9435120e7553c9e83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b583f4ddbba0695b8b394f8871a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725fd9d0b1021f20579c01bd88d1c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47cb628efbaab4b2e8631a82273663372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2f0206dfe5af4dce6fe5b773483d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8800f2dbc807e0d24c08e5beed1dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c4cec643f4c7ead9d778c3af27425375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f58c90b5e7fce49c74518069a5452376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf4dab6f3ac4b317cb0742712e2cf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c71324478071c06f9744957e758a4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4245862130b63b077bfec2c5e32c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54855359a3e2168061bea246c62f83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9edbc2d8309bc0ff7367fd796f641381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af9e1ec011124785b1cf8fd91a521382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276de3f93f77f94aa8673e8471eddd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a743cf8179e2318ba6a0115ad6a4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0783a354ee9bb47d7597278cd2c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860d8acc8735415f77edd698bc0e590386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c305d1571272ecd424114b39869f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93479be639a70b86ead4dda914967096388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea27d78fad19c3a84468deff451444389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78124a237181f169ef652f9dd1d34a01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e4d10b2589adac5fe54933d0758b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c0c414fafb219ab10d086cbdc397f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef19525ce9d48eaeecbdf2bad756e32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ffef67cce99fed3890dfd02ef8b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcff3e8e37f94ee66157a5831b30c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f329ab61b0767d8e5026bb0d1a3c6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce23b9c51f6d688898331b2058d48a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420da15b36b20d06e787497eafd4d84c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9befaa0e2ef8b9026a6d978caeb1a7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab102b9f7e29f2678c14aa21b6d6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8645d8041c3e95689e0e44c1109e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8b2c16be86a973b56d66f58a3f922402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9d6860e59f0b4669c21b66c4895f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c540525b35110d4055b9cdcb38400404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dc339d84c49e56024a0beba3754bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6313ae35f51f2977e223aed05dc24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515a9f454f4ce13c4030fdb538ab22c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d61923de1d2e55b44ab3c644381f49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1766fb14f95bf0cd0063cd8e75ec1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78228c6e61363b4620b82f86fee6dca7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37883149f65788537945c39ac50548411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c0021ede0259249a5e26bb035a087412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03938b0ec1583f07e1ca4926696d845d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc53c98d9f267d539b3069480f688414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641fa1f64121ef5dc9d2b85e4e52a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e988785e0a903fb5a2d958a9bf4b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea521c11e2574db895b31e436ae0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5844a85cf2d1a631ab7a317aec69c8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc0f9443879c675fa932662ed38d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab434a1e9723f5c2597520a72dd286420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f429c4252cdf76f041d3bde4cc0ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c38de29505c92ece0cacdcec95278422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb038cd4820188f8c7d54b8e547bdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaa5ee3c4d69e1df33f513e88fb50d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e282e8777f628d570a7e009134de6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed92558e7e010d18c778362bdd1d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4609938f7a8207ee7fbba467c5a2af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb05824bfd0c93765dbb973879f77b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0744ceba32726f30e2148ce1dc1a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c88843351124a5992bd3cc5c5db5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ef8b0ee293592602c7b110066c70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e48c662a97a486483a4838994cc44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0b7bcf7485cf8c73b9eb1586fd867433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292f8e710cd436f8d0c4237b71e15f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884fea216b0296012a10adec3b2dbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457a9821e02578b8a10ceda1f4d38f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7760723552dd1140f1acb4b53742437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3330d8be944763d2d9d163791235d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b8a6e38a27526a151be0cacc298db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885698b7c6fb1e718a003063715f02fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc93d729383afe8151143f6b74d5a41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2797e9a2bb83934c93dbf0c0dd1f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc0f4377d54cc549861f5edf27610443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f85b0fc37cf71e5322c0f83a4e76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae13f86d51056ee1286d2cc5b1a629a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec37c1dd6977984adfbc871ae3f71c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666752e17a8458810ca5e63380c37cad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a560f1a5810704c4bb525eb8aa258448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259908a5c9537862af1d8a511a2d0d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c534297b84c2c146fff489581fed1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14ace88e4252b8e126740f216e6d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8b4e5c5f7220def6d4e10b73a9c20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47df4d775025642d1b1ecf58229e2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e2ac4f2323262cea77833ffde5dd3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13611e925cb7e99075ccb744c9d4111455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a04d88f1112b15120eb2ae8830ae66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a401bc4e89bb6e55cb7e43b619395457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4c1ef224c5eb63051dfc8ef8527b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad19d86ff2240f0ab67a9acd90879e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa90adaba0d63f7d07a3c90b5f3ee7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce52393cf1f388332bf453c016e53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cbcc38274f3ec33c7a25eaf5280b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b018caf787446df070de025b4a56a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bc9f1af57c3c5af0c8ecd9f2d2555464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff306828fe53519f5b9a8002a4d9ef30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15247826af1591a3312cdb3ec5685ca3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95e765cffc8687d203077f8c0bb6ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bca5af18b2bac12ace37ee1068a10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac1e75dae61e1e783a36ec29e6b7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2594208dc3b03c48716ef71ab3abe1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f3d00ebf25fc422ccc0229e93a66e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06386b52d83bae1fec2d969f6179ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b172c8346fb2555f4c3003ad62617473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e257d927d9f65aecb6e1d0d7ac3e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fbf41ded26e97ae67c42522f60f7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25f89566ac00e3793356694991fbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c79fb257ffe839e3371dc3b477f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bdef25cf974d77dbb7ea490690a67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae2abd346b7546eb65729dbb7454ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced4d85b4c82e5bb8881f52b5e455d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b163f0c1a3e84764e01dd27810cad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b98857105d66c7c9174fedc6a880d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb24d632b62c329b53d6c90a3c3a8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0c74873e1bcc59797eeba2915ba23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a67fe84b3967757d66cd57032c183485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0823db6ebb64884347f58e5f08d69f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222266a8bb95be809c7f6fec9249b2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c629cde5848509d2f79608ed73fd6a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10418ed8db5d0732abe7b6da43a4f6c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b598a4f66a02ccb43ffd57790c03c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e4e64ede87d7e6ae9062808e8852b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898dbe00e08416585d155a786aa6854492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189fd14dcecafc3e1165a4871330ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f75761d8d8e9fbc0173cac8dee70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f934efa27c742545f9beae377487e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7a0d66ccd06907bbaf90eccaaea37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a98998418152fee17ac8e863fd69d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e93db33e9e7f4a946b7418c6b606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f331a20a03fc39bc3590c5966c47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014b77257b05e66b11e69aaa40fe2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fae927aa02e6c22a4dd3866685c7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac49a83fb96e634623fbec76ab9fab6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32ede70383da54c9339a0d16805dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe93e9ffe80a2c47f2d417df76a5faf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47411154393ccc35f8f3222fcd3bf0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89b4e498bfd2624e4813677d1c0c8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a81bbf0ffea1466e422841a6453cba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f71944a1d61208921e7f94452b06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52804c90842825c4d09871a5b4e64f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46c57fbd07ffb4b8291e866dd039f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb89603be8fb52ea2fe381cb6bbfa90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470a94e42a416298a2d9e10f2928c0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03190c2690cf41a5b8fa9e9cd7e051513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c0048dab0e6544fcc6d6d63eddcfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4328a2f8617b7a9734c2b1c303a77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b29f0226f9247957dfbdfa3691ce2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f11a6c1d4f755a44d28b9111001fd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d82d8a480b7322b75901063fc81c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d6224f0c59a495da6b7195cfecd9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd4998ad9aacbf3c92edd200332b8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c274d77fb90b245b69e6b008a741b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803112570dd5e5117039c0fb74c05e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49060ae23ada848e7e787473af4b7146523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe9ab1e5935fd0fd9549a51fb520c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb49321a695c4ee4b774b4dcd54fee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4253ed03d27fbf0a3d2b81a03c06ac1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990c78abc373d13dcb64d6d3df0b531527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253605633a2f42f2c476ea6973a728be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742cf2ce85dcefff2722c35205d7927529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bedaff0aa5d30eac86a69fc7639283530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304028621b9f80c6c6dbb5d7b9513475531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9836547c71b925cc2f8b331905e92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40bbc755a2b7240af20c63044b922533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0642277a5f0849c3d3d80db158afa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d59af68025845b6e44c0668e8805ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3db63d8cb0c9f1fbb9439c1aa3377536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12914bbf710b52f800f5ceacfa20ec46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c6cdb989c356bee00c3cadde96262538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536d9d022de8a0865d13f72171e3ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f289822879366a018d837ec98b6eed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f10681597c16622a7175169dc478d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e2458887927ca0fc07cd3a3e77312542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7266c27099bee9c8e56ccadf9556f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fef6114b4e8fa9333f9e5004cd9ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688016b3734bfb4418c0ea89b8726b38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82039dbd36e725e76f0383c2f433bcbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c60111c3a2e8e6bee0546bd1d77f94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c77fd25e1f86a46e3768851106665a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb10c9cc39f2724c0861025dc69c46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c2645a3fd0eb417b24bb9db5fb7d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa006c99738aa809819e811265a963551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3631af66d74500a86d54e65004727a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d416143adf138fb47a72ba948c81ebe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142bae5baadb722cfc3308217b2eff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7475a69ac55104b02d0265c358615a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40c51a2cefac38c3f4d53fd70a408556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463bbc355b2f11d96d49a6dc1c8c10f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1146680280092a74752b4dc476e3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9758fde153367dfad793b34194e4a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c3027b6e72cb9985e1aef45be763560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a834cce3aa4e6f6f1c7f7d03274f853561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f214efb0a5eba0f34caee9771f518562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd7891aaef43f832ca5143bcce1906563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531fcacbcf74d1653ecf22a4775f9e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b17e8a62c94f53b8a2ad7d4e7fa93c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4975b3f0ef96e4109a7c91ae4f60bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571531d00118be3630f4fe61c73c252567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa0b25cf02f6084aaedaac15635d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492be585e5960582f3db18e911c48f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d853291bc21e253fb6f3163e350f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34bf91dd44bfd44d9eb25577c5c153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fb41601c868a53c630e9c975693c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaff03c87ad62c548fba90941b139f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15b89ab698573eafc7f9a2c5bcdb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc8c97bfb6ebca2303c54f38e4ec1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0014169d2191bc6e1f8dcf974add6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033db7577b9a3431ef6bc62d2f06da5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344a49de5ac571d875ac12bf7cd045e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce799c01cd60b807647c4eb5f3f0a5ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38e3a2a79134e0ae86fca6de066254580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cde877a701c67845c0b1f582e09189581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fc6b347f532e366ed89eeb238b604582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef66653063acdeb7aefe41872aa8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd07cced0454889e9df78b929f8bae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cca0eac21158ba1dfbcb6d5e01042585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59707936ada47838905aa1bcee939c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bea36d3576c40b53ae7f41edf6422587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d167da86b76929b58c4ed7b73b382588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a03fcbceb5adf0c9da50af21f4581589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b686a81ecfdf944bb7240ec7c80cf49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c1be078109a7eeef7667e67983a1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337cf37922241133897222a611fc6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d625a4348b8f6c71865a5e16f81865d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09fb164e825c5a2b77dd534de674db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89d490d1d182627ab91aedcec4f63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84c3f9b2f07e83a6935d35a64f7bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cd065b3a4844b18de0e2704cda027597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c00d1bb1313d1bb3a2fe50b3907a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abceded3ce9b5bc05aff8782c43aad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156c52ac5b4b24d39cfa44ff1566a89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc2001e438e8a15f1a7488220ad67a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110617b771b84c1639a29e94be5c053d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d97575099c4718f01dc1d570f086603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203558a65488731a0c66963a8fab8b09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed3c2051087e00db614251916a181f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75844459b7d8331ae5d1ce721ba6785606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaa17b780564a6584992f839e892ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0f22c9c12c0c3de418a33348b48ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba818b18528f97c5bc19ca34574cdae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c1ff24aebb425351676a99398c68e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9520643878460aef2c5aab3da107c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73909e5c447e3d226984ae32cee965c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c22fb088741b0f6e438fbcff18600613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b962cbffb88305060179a1851c5fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c3438998cdb6d84faca70131e5969615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a382f30dc30dbd167cf89d5b47bf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577021dc72730f4d82977aafefa538a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfeb4e205006256779bc8de9d5bff2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c66e37d2bde71f00f328bb061d9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ae644cff077147eb8be69740ad1e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864adc9061161ea0f7f2b1462694adb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db374358a603dc50a3d5d29c7b3ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64d452fc16bcccdca6f588868e0599623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60034e7cfe2f1be2822f0e0e598eca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bafebb545e974974cbce9aa4704b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e341ed8c30c30cec138993292dcc95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff781736fdf66fbf99caf1b740ebe38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f10d55edb056650538b3fee0741ee6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db9a6897c4c37fcdfcc3be595f6870629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3f86c875a4e823982ce7251eb044630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b30ecc254345d8c6e2e583335bb2a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def98a8524bb153af1990f9015a8853632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db41b256632964f8e631bfc89344d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910eb6b5bf876e4833715cec2f863b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d82f0f02ec9b698fabd73dfed1c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e6994399837832b536a833f42489636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335d155f4df79f3df83ef4aad4edc0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b243405f377faeba6b548e168e7de6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa30dc315c132f246604a68c08e2f88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38262ee5717a36971a791444c1b1f0a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe566539f9a2b1add408bb2cb8c7b69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639a7a8418c50f5c84fa07f6ee16f1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d361f3cc5260cc9e719d71428c5ee5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76590f23f2e049cce62193fa7447bd81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a90008125fbad62c964689ac40f27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723012c62e3135f69ece9ed507d99648646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73febf65e6fb7e18e1624fc211a07c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0de4a74b12c4ed8d180a80f685956648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0e97e5aa0c0f0801055ed664a7dbd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a821366c3e2f45c20f9b4619ac6a387650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dd71449f401542a909e45295053ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf381a7c374de45432d21fa043ce146652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181070b17c385f11724e2ce84d777738653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f86b7cb2548051e191aa6cf01d5ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef082bfb40dc623ac7a82c7b09c492655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf6b85e6ea98991319cd03f938bce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04279aff2c84017822417d140ebe26e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e27f555f586cae0eaa75c25440e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987272b2d6869d5b5178335675f50f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c6b00b115096b5a13e8d913ce83bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed398be9919eed10498eb00e6f8f368661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb11e92d6718516e320efebd6f596db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbeaf45d82c881ed566dd40e3efef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de619ee370b7d3ab73afbab0ab83b90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47464af153dfc3bcac6d077a3d2e802f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda853abcea01e970f873fa0c4a38d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa9a72084425f96338a2da12ef9cf5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a9f5107ff3f5744067a50df72d5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e063883321899b0c01b98e11b19ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525933bc42cb4c25fddc02946fa17f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547652b57dbe281f5b708f4f3719ee9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908172f5826a6e5cf114bc785fff3c83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ca27a6d6c74bc8978f2c9b70cb293673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3405b1919867cc583214a274f96dc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f687f48785e8f6260fc55c3fc02799675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aa6b75d7fc970b426de964ee535c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9606868a7d3cf453a2810f00241aa46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c59c2778cc068d66cd3e201d81975678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033569dc9253a6bb74f044e06b2159679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b43ecefa5afa66223f88e5ac9acc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84707076f3a4b8c2984a4a029e1822f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddfcbe787fc41f3c599d88a60951e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3635a8e161e5ea632885cdb491c6ae2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d280c4eddbd9be3dad43b1b6c7b85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192686adfad2fe4eac1909d59df2851c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4b6f07613de2c4f41fb88b7031d36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf908af5c1cb123040f3898e5f0b8d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e11c6d35ccf200a04772b1ab74555688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d359e8c002eded17ccc7a7f8150e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d9ab28d66d2f7a0a749888bedae58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb5d968eeec3daa6c3ece0c04d62fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97b543f35831a496e0805fb3228c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a636f4652e03c49ea246cc986e23e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958655183bc107b5b55ef8f82aac5947694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bd4e503b612f61e025e5bc3a5f317695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc15acd11fc7d0ba74cad79b8cd1ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9429c598f2685b030b7edc1dd6228697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53925e9838ad2843aef876b92953a364698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ccc0cd0be51f1412440637aa1eacd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799329ac01cafb58dc1ce9d56d8dcc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8893c69aaa500303b12f2c29341c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af6ee1afac46b1079fd84379dc52e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b29b5b14ed8cdc39431781b53bee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46b9a4efb4eb4e8bcfbd919223e289704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d136730f6dfd73005a0657698c2c05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42632b206c7b89faa60890a92fee667706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27e0a951c94d6590895df4a9f17a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f701a941d2c8324f65a5c0c4cf40d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663f28e5dc24a55f2b7a1a20156d309709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e3ff53e2fdcb8794ad7744c0e6bc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd462afb05fae89f741568286fde90f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d298a931b6b3e992ad123e5fe400cb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbaa5ac96c98e52ce6b5ae7ae3f07b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf543cde118069591c15977b2db3cb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7852f1d1473dc2231784665a2ef64e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eda79f7af837d41de7ce44f3cbccac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fa47197ebb38b447994280de9b3d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465df26251878fc95dacb4b955e1ebe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008f9d86ae6b369440dc01c54f6b1b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455267a373b2468e9c62542243c7e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd99649836efa817eb97994e2fff6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bfc13b93fb94e9b6dc8596aefba87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d68841733597d46b4f98aab11f4be7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bc8e4441247c96b24ef8e4a40fb96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c0937b68c618f3fdce60a306ad31d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefeaa5b6a8570fde09e34dc2e06be2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd471eeaf9010cdacf1169173d7a1dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b42deddc4d0a87295dd123529c1ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac994797c595aa141bfc292fc614b568729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486ad46ed650dc2f27712a7bba46f7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15c605a20c7152d4ddad45f023bdb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be6915186bf9437d1b6e5deb14723732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f139b95e69a8a1cd8ff4e008f35caa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13551328bf080d7acd118f90af05433734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcdd54852f67b43020105bb4feb7b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9259a8e8a8aad5f929b4c25e64c7a02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd789365d9771485417854cf819612737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c94b28a4e69682d6b87228a3d59b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed35432f4118830614f2694f18640e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b938adb3119f17f07a00db4b53df0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66de04354e4afec3035b820632e6701741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb7cacc4d504c6fe2f2bf642dcbbc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e28f96e322bd1e1f0275acff7fb8e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6206b9f73f811fdef1ce1a07702498744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec3b2781a328a24927591849d4ceb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef560d59438b645162a479fecdfb38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e353a50f0e0c1cef6687d908b913d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c986dadba90e50d093eb634fb59ecd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ad3335ba550bb6fffc5f916f8903749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2cb8f9dc679ae95062562ef5174d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81fdf79d03246f5a98f882f81b1001751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abfaf5fdf232ef28c64d4429d5b340752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65845805395a6a9f86ec6bdcfcc804753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a22966ab39e7316a1a950ab695225754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442fc157fd05bfbf59479b145d95584755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a611d55dce1ec7c4f755f5bab58c36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e173ecad9d7ab926555a2bd0eb4a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528359b98d2e21638f247323a72c6ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e312d0726aa4a9da7131731579b9c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491c413b80656ed5a3ace9c92d429dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f403593b425d47c51e293b4ea57987761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ef3ec6558cc61a8270270b93f45fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7587b6b4fe25de9c02fafa731ff52763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b98719e1132a8ba19681d09a1141e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897bd42dc7e6c050a430d233aefbc58765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fde4c171cf8dd6ef8e77c3a3bd94f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26099304193dfac7e0555affb80fd4ee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69858c7851f09183bd9d3f5bd75decdf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be05743578a40e5afbe0db91245587769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389ee63db358af321b5af518484650d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c5ae3abe1af441a834be9303cb53771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8da7d5bd53a30fc491281385a68271772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a0db886b6f0d930aa9b72cf908ac2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99365c70bc0e4f1dd5fc48caeef57d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b75a48946ab100f09c47a643e54806775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e389246cd7f3679ab32f4583929c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80f6bd9a13e1e78b7104dfdc4d892777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1a1a8811012b8195efe1f8643068f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b978c66b4f0d49595e1efca99affbcd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb3c398c3468e1b2cdaa6d957ca143780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786801bfb517711d697f1daa3d1e7e29781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c85bbf34540fe123a791ee78dda67782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bed42a9967486e4b04eb6d74b15893783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09ed4b3ecca317d47dc6b69ff01636784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca08d876bd127e6cbec75d63eda7ff8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4370b300b2d67d5bc1aa9ddfe3df44786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f95835c5a2c41bd544da5afb0f1a22787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bbf3f7a0faf7b6e3f504699aff9fb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5b61720ff9810c61485a6fe742264789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727f02af0bf49fb734786a3e9711ac1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd577e97d6b07b791e88dabf81c07c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f168f712487c87e7f47ededfce62a7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1c3589806c4bed5a72ce96f9eb1a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c21ab1f7b4b46c60e6db77a90098794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca1e76abdbd855240b638e9142ce8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615affca3c52990549bd7131a0e34455796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d78cf9695699f79b497fc5480322f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0658b846da84f44fcb243b38763c9b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981dcd01d6efcb4040bdbe65f9108c3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9482cf9ab48bba340c3816a71a84f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ae808fd99394abc80b7e9d866d35801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ba277a1fa0b5dd6cfacb51d0faae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd1b25e5ad4fbec6cfc0e5aa2e1db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe431c3ad4eb33e7342ce7848c835735804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f446f810fb7df64218f5365cca8775e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c6d052d527c54bf0582470a9f5433806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97076f92c6b258ad3b09f3b671546a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb8832b33c5b0a673b3b318272a36a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53251c1579110ae6c67ec6e838035b86809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd3b8fe88867c0caba82680e4a93b7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077d49a58517f02f8b98ad607f2cf9c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b0dc257c1965362335a56e007aa92812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ff392c94dc7bce49d114687e808b8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e35e9c2d93cf579b187ffac5a39ebc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b53f1abbfbcaa3a7924d2d548a70c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4cffe6a9c1a49ad6e2f59e7d52c52816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c21ce18b58801f559049a8aa708b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a32529da6abc7ad43b6a31fe33e9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d840e3cea0312d9c7e6ba472f7d2c5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25019909bc9d15e0ac65a2a125d7a6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2ccb99d45997cb554de738e68d310821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa786dd71bba88a2aa1c9002785133b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59bce72b3b2ad6d0732cb742f01498823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c304cc547efccf81f294dd7a3c74824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe029061417b52e79cbaf1175a92f1825.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145ba82f933cc826b9e878e23508bbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd8cf77cffeafb6a6565e311763022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80b97acc4cd6e4c893d226055bddf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc1e34b61bae0af889102352d261d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81371e70ae30ca631092bbfe84e45e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21ca08c5c9402e3eb4748f5dcdf61b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4101b9cfc08baccf644ac6e61ecd1be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcd68c106d7d0f9106f8abdbc9cb698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f54b8e7c1dab3994da58f9045402da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a4dc0bd622f10a5bb2702471109f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b6b92b91d3fbdc61df3887a9fe3a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1096266303e6ea94ce56cfe34ca0fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e2255697343e4681acd5f6c8b33513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6966982ee188a88a5dc3e9e6c53114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7f4f7dc6cf5ac25df612ca3e5c36415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f262afa64067120c91720f8441a745916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff3b8104fe7bdeef9a07b12ce60f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90099e8debabd1845a3be02c1f2e72f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01544556b91c041efd99d2756538eb4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6265f40bc995f2febc7e69b0028fea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d26d6cd331e075915a98b1473b4ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934597b61d6525c9d64fa42529c6498c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8261c0b1e7d681f4379a5187c03ee123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5e4f5d0b490489d50e591dbe1d84524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2b73c3f9dff55e32391fa18899ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eedc2fb05a41430e2660302d92eab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4ef11e7d692ec10c7d8ba5963b1c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaf0a9b64a34cbf9c5495444ac0e1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9881648ba5a8c9497f06b039f0a0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff6c9eda4d4ba84c9a53bf26c0194630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a177ddd09994e303cac5e4736a76e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa075c5bed6d28257ecb293302450532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0bfd7b63beb1b729ac93ad55aec533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707dcf53d462cad986fd44d23aeb00f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87cc947f4a1c2395f3a8f7ee18af735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e1d0796ece6e0b6ffb801b9f6af5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf23b281db6304295de5f9337018b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53a4928300e0017789dda6d037569538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c24b95f96f6022df8b8129d6694ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f1913cc01bd4aa617e705e51b1f0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678abe1f7264db3890867dd377e28b5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303c4e812f35ce9abbf053ec773868a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88454a19517256683d33e17a2c4f83bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebeb04c33ecaaad259be073caed99244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28198838bb48317768688226f6c4c78045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f993234ce0367880cc6c3f12a16a01e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7d071ac90a264b07346930961b8fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd2cc9bee471dfda851953aa0557e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1c597fba7642919745f63922e4dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd60c166a1c575e3c39312a393d74e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf05715845d214616254782bdc24d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d760cdac4ecb67c077010d4e6aed81252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d23b15fff2339f194f9a7fe9b573353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a60723fce277ed67bbe64fc0d681eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db355cf1e9c3acf62605f15baafd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61204be56ec69250928e3dd22651c8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c9875e4a6583be2ada96f34d01b4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c6e0ca99304fa3753f1d66397a81d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e3323be12f646ee5b92ab4d42cb4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4e4735dd5c296eb6e41216afbf67b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf0813d02bd97964ca8d567c7551761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f94bd216bafb174297f83029d697962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ddf657e88511901f5e7be7ab40ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be8e25478633be3280a72f352f589564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf7f18b2528f5308d44fdd856d01365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae6a8e7cf6751a560f13ea7af98c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57257e7fc5bcbfc69b49df7cc8df4a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dabd3991c5c41b6cc3480d34f142868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d151037e0d9d8ae88e07b0db81aee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e444655af12c7e730b9aa6ba9abf36f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eaf6dcb33f123c6cb6247cbf4295671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007e994cfd9eb5c4f7fe36d18edf7a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48133e69017a24737ec743fceb76d6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1033ae630949d3df2df315681df95d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f27f5d6516daceb0b3582801f880c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ce4a27f9b247d7efa64829c75c83176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82c2acbe7830332521df858af5a73e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced572bf88b2bf8c726162db2b800b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae31f3084fa11a791ee69cd6b70e3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a288c84e5c97a6760e117b2b8540b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40d9b118ffc5f4dab480eeaf0814381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2be29f6755ee9802f71b0636f0218482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ec4b850b3a45d3b1ea6360f76fba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2d6a03c7aa9d3f2ecfac681e493084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be79e5183517207dd8aacf11577d0a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c44872e80089754348937ce05f96586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b86179524744b958498956da0dbae587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99050c195f4b63d9bb947a0031f22d0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7327effbb708dff9d36523f30c8a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b07566d40243dcb2a6b183e6aaae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2984196d680e3a3c98a716ac217f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65f3fe7efdc0e42a79c11b258c168692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7befe9251e27c082606a686f4639493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cabf32cb0090bae18ebc2b3d46a5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbe4e8b4b9e586fdfd0f89e28e3e3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91750f80a402c8123fd16a0b3b3f8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d03c8745cad448cdf8dcab724bba2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fd192d7487d1c94e2560c8b9d223598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac76c871e5b8e5df7e7f3fd4d99ca699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c042725b0aa42cc7d1a2eb1beba9457100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e03c951062d0caa7b7272e65efa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830eb0c383b9dbd3762532c46fe6fba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530001128f4e3b06a8f05607a2fdee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524fcd8570c88295506e2f6b771a0ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b6601b5402cbee073c21cbdcc0f02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2546600f5068313aa166c2e39ef58d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aa595200a6989335cd7ceb0f839f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6694e02c884be1e7a95573fbb7af72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec31a0e1c5a17c6831b6b8e79fbd677109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1e88ca3dc5069560a4d0e274596ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d31e7d373a00f1c066168c470b54d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e963b12b4699c0a174c9f11fe52a97f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922c4dc08a0dc9a7f18866f55253f19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbfeaf21eec504ec4962dc882f7501114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca3c54d5f0db4e09c9a5af2b8ba9b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1d98d0bd11ad5f0755e58a0968a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5967acc03d328a1e75b313b4633f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dc5138d47128cda04255cebc3ef0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b90f3ff05a8e1a30ade0dc451ac99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb21d8555197a6bf2d1ae6dcb11511120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9f2f228403a41cc9e9373b67af036121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe2903589f589f009ecc6aa7db097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a429eadde6a1e7bc34e882e865e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea3cd2747695c78b67a65b34a92c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7caaf9674a9812a5cb1fcbe6bae285125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74debe4e254125e813063719ebd775126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b07ddff8495343ae39b2e91e2af08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a639ca7b18110831dfdf4ad52aa6d39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fdfd942d95cc7c62321a0ad1e9691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8ae85052d0286a60370cd7b0d93ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce1b271d37d4e5c7c969913ecb0b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f361d25666bcfa03561e7ee86d1e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1a3bb919678e6c294d6c89208c609133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc982853dbee58a85c8f0e2f65cfed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a939f8bff03c2535f0530e07faee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027be768e9779154bba1bf41fe9f6dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230018eb48c48dbeff8e98166ebca3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61627e6e6724050a5d3ffa51070d117138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce964eed6a40f4f53c44ad4f9995eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02aaedde7e7f746f16f2ac250fcf72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a19a2756919d3439b2d4eca777802141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733256a9934beafa23f09cf3bf632bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aa82aaa102933d2aa12cb60b35c92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a629cd73e78e141fe9159abcf00a72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbdffaef5623040ba253e2baa6ef55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5606243090b78e52fe7dfdb0c20978a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86984c885d459d96d7816558806d2cbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec052c5a1b167b61c4d07161b9267148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cba2b470c859bdc9e6cf910b3d011149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257025688c85bd3894c9cf44b75f33f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2de0a88ad3f57792913de09ffa6f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee59cbd75ebc08231c3ecc3e43e8ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2fe79a368240d27426e7c13d48a70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc433fb244c882149ea771bfc1fe07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d693d2e40dd6720bce545f6db12c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71772a19e938a1d0558fadba4a8fa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd057231fb3b62968d6370205fe0c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ce563da2ac74d85d74aea7b222e35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbaa466493bad8f736b5332956dd29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea152844e6a606564288ea4487cd47b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855881393cb15d4fd1b675bac4054b74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0bab324967bb28d54f61a345b65e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5df61b2116ae480443857e6211195163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a936893027ccc928c118729922dde3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44573f47793f8941ff3980e9da06cbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83c63e1f6d4cb170f61b246d2f321166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2ddf7e916e2cf2e746337a5c44a64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93d5def0348674da0a19466c5d1982168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd1dd13a8646df8454cbf0b310ad04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543c43b26a4db4fa2b032579a5dbbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb2906229874a6a1477166604bd93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab446da08812b241e19e5885b3c70215172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bccd19525484c8bd9202edff112883173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ad0759d242032f59d43f24316bbca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53788bc86a5eba9490f307f0c25cc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fdd224bb141db78fbda828a57cfcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3085c818fec2d57c0548a993d7e6769177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97b91175db6d6c97a32f26d3138d4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ec00033ddbb7702cce9f2a74dc279179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675108db908b5c36607af28a051ba06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240555f189bfc51367606b32dfa3199181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7be50e49713f5a5a74cd180c2ef40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba459cede8509ff0c3062779c2d799183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eccf62aebc6ab6fbf7e0c3b9ced441184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b3b8015460013784870a90892cb3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fc9f30565015e605b2acd3bc74d3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd0816730ceccbc1658c73a1b0b4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5ffae974ad918917ffee63d0d54b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26794bbc4247886efc63f337c33c88f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaf14b452886585fde07f0ffaea86c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5454ef2fa894055da7eebbe9c152c12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fcadd635eff4ccf55f1b3c8726dac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a722efa9173fceee59ddbdef23fc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551721af9456e9e57954067b2066d043194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc940b3a4cfb101dd3a3542057663e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a2c156198b10da5bb2cf2f0f35907196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60355a7852cc2a3da4579d88c211081e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd0688ae04cbb8567feb05bc5f5c9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ab179c7ca9d419b6e09745d8b328199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6c1bd9297cfff09092cbbd739fcb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd35edd628f7824415dcc7101e5c1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d75950bde1ab4348f6183df051e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa3a49526955820f28b53513abdbcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2341391491c49c7e8889cbb370a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecbb3004d82a236d743c345f466b61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda408014cbcfcbc4f2eba9267170b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266f813287dd07006a14caa10454b73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802763aa38d01f6493db1983e3ecc77b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ffcee024d2f034de9f007118df26e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f38d4f034c07ed197af6286c2f06c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c291ff341be7bb6ac9bb92a6d03fa07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efc7545f6369bb8468dd643a6f1617212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be5862c24bccd85b762186eeb17657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da66bd3126c097f2afa9cd4af86b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb683fcca6fdd9c77482c6870294cad1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff1cac1ed6324656ed4728babb430216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7a519fa604f86710e39d10ada7778217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fca88a43e2a39a99a6c7763526d63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc5fa0e0fb68b3068687669e53080e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4494b7bed9ff89872fc98ece3176f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d08949a7c8bcc7ffb3eab7466bc96e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6e84357b44d2004e42debc99b67c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7f132eee559ceda07d63e749544a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e0e386b5ca65524b36342842efe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf321623d82c22c8e3905a46c9789e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea2f0b99940f7d942934e70c05ba7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8438e74f084d0c213684100efbeae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60c14ccd1d06a4dfec286cd2f63a23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6e50d2ba10f80483323be0824fade229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fdfe4ac4e60b3bb6f7adecea89fad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf5ca61e53de6f86772c3d735bbedc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b901e522a308facb8f1749329d0ac3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b3afd002a0846f42e23956124e50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b35327cdf7440ec75f97082ed65936234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf0e707835039c2fdc84e956199974235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa88c97da9b7fabed55f4ef26baae44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9032aab22819834675088af9c1f65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31452667ef8e87e2979b83c083fe168238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27583d4cf80d4d53c47d1022ef0bd34a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3e73f5ca1d7956895ad0e2b86873240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15a62c8ca25e7350107a1dc8693fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e1fac1bfc97e0b0777f41428e83ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ebd1206c4f6bb1ac0271c6d9e8edb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd16dbe940879b2be0c591aee1b451b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af41dbd73f15815babba6e6d8faa30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1e34fa5f1002c2623eabb4eb364e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d25ae16af7a49767704c9a57adc97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026d113724c58538efb69e81289a66c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553ecf67e53b575854721f5302b03d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beec587598936ecc12bc429a6cf3cd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b087f619004ab90d76519fd4b5394d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48f9813382c259a5d0c16a642accc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84645d046433b2ebc88b42581396d735253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719e1ec9cb3a154e6b0f684a304523e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be46b2b06f9d8e4d3b11464a4276380255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c332b4448f8e3dc78ecaa87164374e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0fa7dff6c50c6961c08473eb31574257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47060f42e9e6485ec25e052d8fac32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca386f84057b982719746666b5c1859259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391308ccbbf128a3f5af20b1098bfdc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c437b99f109144be0ee358486923b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea7e33ecfb15821f16e74af728bd4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68147a6c9516b4e0125eb4d0ec455f69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05a38ee3d7545df4c7dc955a9c5174264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe52eaac2b95fd0f127838ce2d54b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd154cc5980f4b9ab36dd040f93e2d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e10e2cddf8313f1e6785cbf855b699267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03508cdf4419301e7da7526a52f875268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b184da5f8ba9750024a42f7193201e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f700bc16a3e39e504477240874ad68a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9213cc89264afc6826596a5a63d0a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5de88a3a4dd91ebcca5fd3e6be43c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760d0bc23fdd2f1e5d0a6efa7bd2baa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cacf29c48884459ec4d2a250f04910274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad6ae29b7610bbb5ec5c798a4ab98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f4b026fdef6fe93c94b2f505b14e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc552404984b09b6a4a6f4aa3895f1ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb38ead71c4bb9e7278868adbcbcfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eeca432039e257a2a7f6191fdd876279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4802b8dad8a90385bf16807284029dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b35397b839f2de867c5d1a9857e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aeeb83de2aaada96b45d8b83d93a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8010b64eb12d35934119649a98cdda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f5309760a1a981edead0e932c54e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3562c77a501712027faba3495247285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db35c5412d0c2e196ab1430214debb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5dda0b6627df8194be367aedbb965287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c50ef192796d2597ecfe083cd871288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f69074789f7efd8a71882fbf02139289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b689770248f3406c3431cf4f977b6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f7744eb71348829c6738179bbcc18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5beb4cbe30680425f56ada4c634030292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc7cfbd9115a4fc7f1358332bc7ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2a1df02515e874c15dafcc334bfb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089326e062cc100bf8da6f5b85e6827295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2331a273bbc0afd1374c1de9e81dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcfa87093ab2e7c81a7d9824e9f1be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae343f91a6521bbecf76f15c023ef8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962bc11a46ba1a455b3ae0617eb4445299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb000474ffb8eb845694bdadc9b7c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798ce2f816c90342a34bbe0614984c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623806e1d2bd2a668e1c86ed0830f0e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e3dbaec959ad3a5cb19d58c9d85dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a0279e78f4fca5e8044edaf9bca5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933585a56d342116d7842ce0910ac2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b50e624f08ca0ba7552d27e96474a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a92a656e09347b0692a10e0c32090307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4ea03a74143c0549b0da259ed5b62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36c875bad9b5e063235a6484a29445309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df748933ecc91a22138ff5dde97cbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97dc4b40f528448f2fae012ccf807311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f5e43ac4f311bd46bce5ee1a3cb78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef115a05a8fd33d81b0c19edc09035313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56047984dbd015fcb7ed4c5917f378314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4753c722314294327c432a346b0f680315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471c7761d07187ef4fd8a5b62af304c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed959b30e9d078bf6362dd26405f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187aefbe2ee4960b1b9be81b3449cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c7be61e60e746e621e0400dd0b720319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d075601fdbea14b361abe642631c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843d8fc6b0f774726ac5fadd2b63ad2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019d3df47f0a30958386bfed1ec24b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956031b52a69f6b3891db52e400b07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d533ef7d5cc1d13e0a401c76c811324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31595c4960a45ba7255a10977da5e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e525baf8cb74ff920d2814520e60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b88b4f86b369dd761aecab12c5ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6413731b797a98dac442dd2a517012328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2b03d964191a2d2394f5ab27a8570329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf02790c866d9aa80d2dbffbe2dbb72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6bda373c7533c2ebb20dbd1e2bdd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735819212b2704745942014de8f79985332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c490290dbdccf733dda5219c9903a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024cbc8260b2955cc447e940c60564a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e9010305779939b5b0153405f1925335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f661d57eb72227bded465c631ef638336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a71209dd4df0265ae3ea49d4b9bf5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a490bfba99f7af2fb1fbe6e0e0fd13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db04eb3b63eb29097885b90f989ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc4ad44eff3c8781f7ca2acb43d8be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e8b6299cbecf6838fb697b8b723d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c8deb83547e645c6d3c3b0a05166b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e386e4694db12b60eedd88d5e32a15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50c5b0ec76ac9ddaf7d7e8e3d3b42f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0d6e2cfcece44b0e76ed608353ba1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab6b64d80c5efbb5143c4abf3fe38f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147e78251d9f5b2e04971c33fa5ca2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488f7ec3cccc2cc517296a5b090e200348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1135ad299f70edfa561ab1047d1c807349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e145d59079ee410828c4a319024e0aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283e3ed05b0721cb9c400f085de82ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91addeb7a802e4900586c260431c8a6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60688e0f5424febb0abaf046104a334353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a78460281b63651c5d0e44e421e56c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5f77a507ae7a003455ffa0b024764355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8586c6c3fd34dbc628e97dec8122f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6952502377f37d1502eaa46e16989ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf2a6946320a4b80a54ddd7b304f87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677b32005582c9626539446f26cca16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d1f92fd3f5889aa51559f773391c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232e0956348bb4c9f9f816307929cb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c433b8fe5463d7102a0e9f252e8fbac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf1fe6223ecc1208e0b5faed117be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602ba53b16487aa21dd6bc879401096364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6a9549358705519248fd23568c31f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de6951452e9f09e5c684b098c3a09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc2110f0c5f693ec380ce5742d10fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f7d1b158b685035fd5aa3fd2d10ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1eb1e1604b80d2f49159ab5a68204369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498b65fc93145c80a53a6e696c7d9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ca7b8979019f4ebb4284206ba43e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4f72dcf091cdf90a2588c76796773372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14975d51fb92038dc29d7fc87132bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70fc820f176fc3460dac8f8cdbf719374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56377cbd94c3033f1b925cfc1592393375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d49b3d3b24964de410b97392cb8069376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe299dc4f66ae41177831e7d7e1b84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f37c58186be9605949911a4269f79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb13c017c6e1e632822f5088956672379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33309f731fd80ed15ba11a432f9d500380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa030fd6e7b4b28d3d5c832268ebc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ab401a80d9438359fa66843fd443382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d311ef7266ac8de4237d48e34880383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774111a28c94448090b4907e01bd13c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c400b05a3f1c2074304146959b8d7c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4431bfdf6f6f36467b69b143ce222386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee554bffbd7dbd741695af61b01d7cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab9063b041dec8fa0cd6f41f432fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837272501be5f991bbe40382163715389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba080817845dc125ee145f06a4664d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f4fc96c2f6146b0fb0fbdedb3fe54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92ad568bf5f91b8030595bedb1ba57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef5452c31e23a205f88ef3bc94ae22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa383622d147d01f3d7b374b9049d723394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1a2b04cbd2becf412d781dbed495c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4ad71481f8d2878bda866a213e3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13494e5d2dc1d1e0c2c0323c3c37b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfee043d923bf800acb2101587b56d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5108e7a614a89c6e9f9783701e4d98a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d0242e19aaf291311bc29e1ec24a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d1f80c4377197b7e0aca5b63ce12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24e3f0fd72a5d9435bd676d8f7135c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884bd8f0cc42ece8f20fd22ce00dc9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8981982ac82859a6d484758725a12e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24378e669da4b6fac5b52a43edcab0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba261661f233f3a6eb64660325555406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49e9a0c289462c6d598caf257d1c8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f4732fe14d16489e0f82b0db8b0ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756df78042d30c7c6aedc9904b65e74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3452b82a3de61b8ed785bb475b5aa4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49362c90f42cf3e8fe65073b5f2d617411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7574be87acd9f830d137aabb7ffd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32deca1abdeba9af48c38e42100d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512c87dcc69f4bb37cf445622856832414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04808c6f7219ce23bfe31fd84b7e92a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db594b9a8ce7dbaf948e2d71691277416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e93ad8997e558141827d9c5d4dbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9af10f1c5906c29a38b0eb58e945c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64a2255f2a6442c5742d84d0ede473419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b46a531f2989ebe02f4458e57777e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd04544e2f32a27a436a831d8f8564421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747b1208670dd140097d5f2f2d73066422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741776c4cf1dfd2c27cfd5d0fb52569423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016018891071370ba2d1071ecf02d44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b47de907e6b302dc276abdd1d68ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30e20f4655778e5b3b7869e4bff29c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e8a17bc8a7c0dbbb0777d34464cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268806c01d58cc18e46b367103e11971428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823f06b79ddd82146e3c1285ab2c38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cee81c16ae780cde65293a393e457430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2294c5fff679766203f33ea7fe025431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd52b35ae6a126edf148177de0965f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3226e5edc3a379c0bc295db460ec2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde11f752b3ee58bdf3fa29e2aa5cff9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c7e9ab9755ffad5881630c37f605435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa35b09ebe0e5fe0edb2531de2d0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297d5bd4b82aeda59decf898b62c883437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9e94c523b59e510de2f12e097e7ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0fdbfe27c23d73f08a090a05d5ad3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae64b69132ffd44b0fc8c7f938b99bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e2637bd6e317c79745a761270219f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e44717d7cd2f8f9ed3b09f1f766fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cd6406efb005bbdde84e22c818221443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a221ac8a0984294737bce0039f70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c82189ef8f0b9aa6b5fd0bceb64a91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2407f2f01ac86a0f15e5de21ee8222f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4517e0f692491987690b757c3f78120447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d335af3da2f0bcfc8554d2147fe91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737db24fad17d09f8f40a96f80cfebd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ca5885aa9e61e55bbdb877b6a33c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c9615df5dd5fc4339f02e73e6d53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54994b3e820423c30431ad2e398ad904452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beebf06ebbf407ca44f2f700345a2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc090c0f890316c9dae3b779ab9ce298454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32534e65d554dcef862c4f1f15230e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1586d86fc7b6eb21792587bb55fb5be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db3efe92059728be20a6cabab022fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa41c27f8588ef9f396b69340201e8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a25511c084cbb02eacc3effc20ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6fda1231f85d69c4df8fc32c1a092460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d39f66f5d64c5a78fd30ce79f8e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78234f956b5ac963a44e9a9170f993a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eadaf8d3ac987df742e352580930c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb12035c7fad0e46d681fcd53561b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adfd42b8ae64c94cd6de8484adb83d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fb8d0ccd2a8450b5eed98650bc733466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afa150a5bf7abf0b5458524f47c2a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c55a7493d2f1f9b8e186cfcc5878468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a05e847d39cd17e2a179c0b4e77577469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038c7d5fbaed839c32f88292908ba6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d85589c10fbc4ba973eadf64cb2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805ea9fb0bc36e01970b2918401d4fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98b4df37dbd0da66090b0a90727e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba7bb10829babe849fed460ac2e65e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e079c3e15f79bb86204db0a1b9a58d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79346e11d15cde2563dbd87e87b49e1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3568496f3b868121f03dbcfdc20cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559055a5d778fc4876c05658b6df4819478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c9c7ff298d6759d77608a892ce36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26af150fa8459a98577304624fea71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9891bcba62247bdc3eeb17ff5e4cc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eccb93d4c9e6cd7fdf623b1028697482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a430c15fc347e40f92dc83e3c50f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb51625c1bdaee842d79d0885c489484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8162f8d554da1067313349eb3a88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3756b078d42d0d3bb8ddfb724e0c266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045892989d805c87b30d0b074b1c44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ffedb0cce1d870b7c54d2562ed28f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130129d470343a2f2626f4322a0f1c6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917350c2782eb28121e233cba12f5c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05384f64394fe9253afbd17ff61099491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5af66b969e89fadd27a7667f6576b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9693345aeb6bfab1e4cf6d177b9094493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67b500823f1c10b6941b39eb70c07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279ebc5f5978b2db9fe717d1369bdb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1365c3db8145f9b79467f316aced1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92e773de939ee05daad0d01b3f37c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e12f719cda5bc1ccce4b33d107835498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6e9c54b64e1ee39f42d8835107f95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28447eb9570c4465dd4d764b42a1a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c50d84888fa2c291898a5c87c4a480501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd4972a82900d9a7f9e3058613c16a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e5e50b7f53cca1bde56324756d97f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2223f8811236f068b5bb78122407b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be3cc1239cf35d407b0181b573269d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae090b13238fd5fe70002b939fa98b66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0750d3793dc38be04e86417a911043507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493596d344930553997b43246339bac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a80734d4b71ea2c9fe26a77c9857a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28955e7d45dd6170b10c92a9260ad592510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1cb1dd89ddbd14bd044cec038d4a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8bdf597caa1675987c63765df3643512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb9cc5abf1dbec8914ffea4520426513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6ffea043986d9d727672dd312a77d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d455748d5f0d18f2307307a304ccc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcc5fcb334bff731c2bb4ecf7382de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e3ac78c8e83af91b2b36c8d14a36a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf6be1509066d489e6e98aa5afa11d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec27659ee7626f03e0f032878622b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0524c09f495bfce81b287c3d4e86b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d99ad10b2062b5790c2d541391f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f01a2ca495a075eb3917c83e7ffeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba3f86c5275c9bcce10b655634e974523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c16a7432db0c66339e6c4685c5dcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f170cca69eb4a4969076a30841b1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407ff7c0c606486df1e4cf52b6cf10f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b3634b9f1671707920773695f1ff4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813b1879bfbb3fa99bc110dda98f3b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a459678f0e7131799b55c74ceef86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b4c57c9f74bc0d9d08b08a5eeda4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a901c25cf84d32e970843702ed86b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ca3fceea72e2585ba4c694b456588532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ead7cb9517ab76c433a844a1e88388533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961692cbb42f15ee09773a7812928c34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2293aee720f0047091d0d44e17aec01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3c4f205cf93f60234f9bc5d070f38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561e1368e593dd33cf6f052e3872aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab57c10820700c82ba56c9342a31fcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e4c03d8a0149283f7088b98011e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8826ea5b5135f7cb28488b5182dfd0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adbaa0bf831d3c5c0fee0e5156e214541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184c98aa290523b8fd745ef9e143f22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f24584a5a5633a74e8991c5705e9db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb2907f86edb8ae66d7be4865f3db2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ababe037871034c6f7bfed9d81f149a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36315b22263132823bc91e71abbb02f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c37565b943a57c06fc1010678f1a58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c06de2e5e4d03bb1d53e09f58f046548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322b45c339dba00b128afa70bf687af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4e8f6781ac64d8b8af2ff22265616550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71719ec32aca7bf949bbfafeaa9b7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06c51473d37af12bf87e99f72f7684552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81be7e6ee56ac87b53b35f1105f223553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b2714cdb03a93b9d68c6360b38f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91577290cdd44d0e9564848cd201d16a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742fa25cb9fc1e1abd984c87c87d1df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5bd9dfcfad299fd5bf6e3d916c16c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89110a452f7b3428b99e5b4387515e68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dbd37252e8d70097ac3127e3809d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c474c58b05d12396477d5fe69066e9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9943cd4d507c916c98a75d30ff2777561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be8c0a8b0f3231bf8c09a4c3a85fd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bc71fecd67a3ab95eaf2deea1b35d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6255d0043c2f61ec03311bc1e48ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e5a838d07e38d3127e364999b387565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b10601778e714251d6815936158166566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c505d745d47defdaf1f99c85a878e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a686cdd11e6c004eacf42a5c010f824568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c259b82ff92afafc7a0e467e0148a07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152be263fc66b0e0885bd1de2333c3a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6cd19450a6d9f8e88054d9b88e4ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0066813b0a979966762e7dff9492a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f63421e97abd93be7930da90f550b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef04b1f4d5ac502067a85efff2476e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7c1b3a911833b827787bd84920695575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761252a9bbd3cfd1a3193017ab4d8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818102405341e37855438b8f7ee8802577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081cec3fe2e437488d79afdc77cb036578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea3e18b95354b4d533c6df55d7f067579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79462d1affc61aa1c3285d566efc331a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3776ff70256955b60f1c7adad7240581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475db49016b34f35fb4e27666be146582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5cacdb8c7013f51f159d9c1468bba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7260107f5b2418c803d375094c1a22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a9d9027f38eeec9dab5ff2bb3ec08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a378be5b246a6b1a4052543c5874ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5365bdb8b9ca992f56de7990d4d402c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e27d24b1dfc41b9e7dfdee4680b4af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec30ac0d95694073160a691f9dbb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908c214537ecde4ae19867a58e05e63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eac7a6431b6dea30259874d69cb07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d86be67be7cacc85dc7feac0aa16c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57117c931fa111df2c2a780209bce1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2031b8e31f4927eeb25a7fd89f5a2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a603c5bb1049a4f8d2b708ab0ef7ece595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5fc90347d2dae792612fe139a86d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc33b5dd458141cf6d3214e63d3036597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b950b8ee62f128153469a5345a1be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914627e03eedee2105be6b1bc15eb49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c926db048820d524e3eeed00e34e5d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c6646d2723ad09e1826c20de0e971601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f82892fc107d27216ea1e5463027602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf89ff341f81188234ef9d81e9cae5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcded978976e25395b6eb7d1668c09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c10e62ed9973689f56070baf4ef661605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4e61be02654c1f153e77d914e1dfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56b8b3899a31016bb483eb30fa2bdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f769bc6d58dceee5660cdb9be6303b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61449c82923d765cd99ec761ebd8c7c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d39281fef13053f0f78f70a8fa2dc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f582ebb608843419e449d7c17d0c2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3d9daf52f2493f05e5eb12b9817ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4aa8b7c1ff02c1c110e2ef1f23c7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863089019328091aa02fc139a4542dca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed245c39e244a0600057718702d4d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c242dcf28576aa13823f14ed9008616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d752b548d67eb933f2f36769e19ca8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0f4909fafcf678c1d6af4194712d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d463b8f4433331280f4d8c7698492619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0f1cb3de50f2092401d5f6de23be8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfae6dfd72a4c83ec49dc88d0cc6ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b583b8a3e6ee3066b027536f1e0de0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddcc084251803c3a15cee05e79a151623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a3ae82a6a3a08e8cc60e0f66e831f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707f148ddcbca0ee22c898e947aad24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513b4b006d1f5e430b993639064537c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde61bd20e5f7e397a5a00a88e939bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a3e2dc0b33821da06d27f3cca240628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a3884c359e9023c690580029105d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275afcdc4c9191b322f9aee16328641630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72172095d7d6499ea19795538ea9169c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385c9e5d83cc1f62ce3d1457bad9810632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb9e5ce777fdb142e2e3c79bec0689633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb257548f6398c6f7759a2693cb50a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dac21551d3d1a7e7c35f39795012b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1d456fe90dd03533a6cfbb9bcd3ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfef6d99fb9c0eaae23131b22d4537637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf732771b32e9989824cbcc6d6777c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abe5b1d510578a4505dd4585909793639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1de96848ea554fa8b4497384f4e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe56cbde19a613db4620c6b267a907641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e137b921c04d5c1a43ead605083ae7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aa2361dee666a960e89215d32a7e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85f7b2ef7625172d2f02409b90dc9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a517903d6a6ac97ef7fd4c170ca27a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838ba34546a5d4f0d39fae644c53982646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c423f34165ab27a010fae7ea736a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec513a0853506c330db0abd9215eacce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b6a0b8949067e3ffa45b3b053ea77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf5f669ec071c0290c732e77a1665650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5e16b9881d12e3baf0f97fb13258e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1dc8684478786eed6055ca61a0634652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302efca56a218873d51b919eede720d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2c5b21667575c359ed7d467ddf6bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef670650a8c00d77cd5535ff5432be62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c8cb405c66a75e5f746c13348acd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777105ce2b86d8b34f13b2926d931237657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858348c29ba679882d0643e1252d7c69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb5bfccc7618ee9699593e8b6e44de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710299b3dcb53f22eed4d2a28914744660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d193f15cb3dfd00736f0068775cf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b442258a9bcfef3b7104a98de098db5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938bb86629387fcea12db018a28dea8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c26dc39504892fbb4f049a45ff2cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950bbba70f66f1d5dbea028693e2f58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05591f9a7bc02640e58ff828c449960f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9386d785705e16074ba1eb8bdc53ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96959e558c3f3b9e67caa9eb05623a46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57a432fa7f8f11f016e8d36ef411d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df5bf3fc0505d3332c6e1a01fa8505670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284577468a02632c3f43da7ead35ea94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c089f458eaf9bbadaa584b63e99d6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1783f403a55a34afc5f64413f344ce6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea42e165ffdfe976832379f921943b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a356ced4dacf682211265dfea6320675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e440faa469cac50d4fd2265a9b6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb3863d77d90fc45ff151c8b1c6217677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878d9821747c394a7c0425b87d36b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737659222ed101608f2887baf19c7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a8b05ec4914c3b67496d213ad9ede680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54736c41736996f8a0d5696018841d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c55ae6bfa8bedc2fa7bc0c610d55d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab05826504289454dcaed068527c22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3181baec2d7efd34e4b9c6843e7d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f433c297d23775e5410947f2fface685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187c9059e77b3691524490a3b49655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec08b9c144f6cc9537b3d7e3600d30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01b800ad0c6452d94ef58fd5450415688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c7d04f8d0510662187f31e342239d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cca5a221cb4eebd31b052eb7fe233690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774cfde8f700392fd7909394d088ad5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f400ffb410020d7fbf94945aad58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49236fc4b0dbd14342ccd720defe4a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc32b69099df6c12cd56ad91beb74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf60cab1da6c9ea4168763fa3d0bcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f4495818a6d19721f25a58a30b438696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6916d8006c305a5319b351f25a5b7ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450067cd16ac5083b188ccbd4a583636698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f43552f7e62bea323fe17cebae440699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e49733548e8c5662fa163f1bc846700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19731b3f2d50ddeb60eb38f6dd4919b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb17484b970a572a573fdbd11dccd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5227e2bf6ad30277eb15eaf572d06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf5a84a03f79bfba90f5b558a1dfec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ab9e3cb24507bca149fd3226a0be6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e00556675bc8053ac825f9aab66ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9960ca73491feb4fe55f2a47ee1c628707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5936aaa55d6951fea27931b0d1985ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9199625956d17f55fa30f357bd4b81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6bd0b20017d040d9d835a54bfbe3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cfff8e46264ff73c8fc9aec39461b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e9a40344ec9c09ac21b65e7293b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8957074efc04ece870ef801efbb2f47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1226e5fd0473f2399ebfcedef95d98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d512a492c0f72d2660f4a1adc2f30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08e4eacb2ff4d223020cb9d7c0127e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e2f2465900eb45c2c072f03cf67b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a90c5df339f4f92760c30eb76400a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7b5bb2940aa9dd2ce052eeadc00ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fbfabae6da639137e9b1a53a6e4e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f438a2af1e2dc58cd602bad7440d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd262bf1cf44da249a9278def0d0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25468142cc182925000b11e1a2f65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f7603e2467cd232954bac14364aca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831d2118663bfe35866a3759101e7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23f39fdfcb505269976c050494c60f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c32643e18ccac03dfa02f8514e5c84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448135f29bb8cd644b141ef08de351e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a446f5bb7cb9db3171c9a0986fd2b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0297c93bbb0e3d7a7c35c24aaa856f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c215d08ba4d5a1463052411fa3084aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4f584a868171aa6eebe28758262b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccdb1d01935855f317d1d98df56685733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc029a963e050eb023aef2a4f1f363734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd79e0e49bbe774168a9a20a995451735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9997b95f74fa69bad66ca6bd035d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fe8c212430369b19b4319d98f8f66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c851b550b1f5306628a07ed3666e16b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff357baf754f739f6edac3cfa077453739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91943415bf56879a944d8ca668d2fc51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47788cc3543aab597f1dda2fe6d95815741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f9ededc8d53b27d7399b17995bfed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b554b7f5af31a093e7d672e701c780743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305021250ef84060d02d82f909374ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477e0b9cbcab78014fc5a0dcaa93a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e596cdfe9a3dd8bb73d81c2dd581cb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d79cc6a22173414bd4b7db8c0f33bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8eb6479a0593a99e5214e0fb2eabb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ef8bd95261e59b78bbd10b6d6c9ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc81ebb3cbec7886c176ca20921ad8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7cdea0ad2c99ce32f5616d169a8d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc56b627db84ea8dd1d111fc18a9294752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394d8df290cf3ed755e6e7efee1fd72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58b831b95812d764524d303a92bc10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd7a4419646e046810cad88af52cc4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913e6220a35f0e24bb46674da22d59a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019471ef5365ef8d7c16313f6ba6e10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254921be0f8f1d33e714a900eb534ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf96d328cc9ae93e282042ca82b9ba5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac7ad5f4ed3aa432ae429fde752e54760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3987c7cea5a89bd49476a38f87b648761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7622dcc7bb0a4b8a141c31160a191762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466e09910a0a37db91be49b1eea4534763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceb8383a5b5188d87aa1527a8f91f2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34e80ca06ceda474391dd5dc401ff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf3657e7b9ebb64245d3fa52d0ac3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c0ca334b3abb0952401c9dc0a061767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5875,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6115,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12350,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13225,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24410,1701 +24146,1701 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26795,1790 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1738 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28845,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J415"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29571,9706 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13866</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.45</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13878</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13877</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>611</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.19</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13885</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>8.18</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13895</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.7</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13896</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.26</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13902</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.56</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13906</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.61</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13908</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>13.18</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13909</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>4.02</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13910</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>9.050000000000001</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13903</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>12.61</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13923</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.99</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13927</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>645</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.12</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13930</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.28</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13933</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.55</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13934</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>645</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>9.789999999999999</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13936</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>3.32</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13937</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>2.16</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13941</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.41</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13942</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>1.93</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13950</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.84</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13954</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>10.88</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13962</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>17.44</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13963</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>1.49</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13972</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>8.41</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13978</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>6.24</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13980</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>11.76</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13985</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.81</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13989</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>4.47</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13990</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.44</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13992</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>7.17</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13993</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.34</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13996</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13997</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>9.140000000000001</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13998</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>10.48</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13999</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.59</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22003</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.89</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22005</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.65</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22006</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.56</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22007</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.11</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22012</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>645</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>10.4</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22020</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>8.32</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22021</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.61</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22031</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.82</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22033</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.25</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22034</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22035</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.22</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22038</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22041</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>13.17</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22043</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.45</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22044</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>3.64</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22045</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>4.57</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22046</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>474</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22055</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>5.6</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22065</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.9</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22066</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22067</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>7.06</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22068</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>6.03</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22071</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.89</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22072</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>8.890000000000001</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22073</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>13.12</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22070</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22075</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.32</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22074</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>15.45</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22079</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>5.69</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>841</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>842</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>843</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>842</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>844</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>845</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>846</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>841</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>847</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>847</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22084</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>11.86</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>841</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="F287" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G287" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I287" s="0">
+        <v>11.82</v>
+      </c>
+      <c r="J287" s="0" t="s">
         <v>859</v>
-      </c>
-[...10 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22088</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>2.59</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22090</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22091</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>7.28</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22094</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>9.25</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22098</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>3.94</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22099</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22100</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22095</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>8.960000000000001</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22097</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>7.71</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22101</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.67</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22110</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>6.7</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22119</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.45</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22121</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>5.21</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22124</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>7.22</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22122</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>3.68</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22123</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
-      <c r="F304" s="0"/>
+      <c r="F304" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>4.61</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22129</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>14.83</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22130</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>15.08</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22131</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>11.82</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22132</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>8.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22133</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.3</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22134</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>9.039999999999999</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22136</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.35</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22137</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>11.36</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22138</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.82</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22144</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.94</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22145</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>7.06</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22152</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>25.67</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22153</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>9.51</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22155</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>9.75</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22156</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>12.12</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22158</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>5.81</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22165</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.23</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22166</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>964</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>5.6</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22167</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.26</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22168</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.98</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12896</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>3.75</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12906</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>12945</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.31</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>12970</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>4.95</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17049</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18018</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>17.23</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>25713</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>6.17</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18167</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18161</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>65.88</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18221</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18226</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.87</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17100</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>5.89</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17109</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>6.75</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17247</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>11.29</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17533</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17590</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>8.619999999999999</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17605</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>645</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17606</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>645</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>40.47</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17629</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>2.96</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18255</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>15.13</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18270</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>45.75</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18305</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>14.02</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12930</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>23.92</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18245</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>38.56</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17291</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>25.06</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17335</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>56.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17377</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>20.82</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17381</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>22.05</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17382</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>24.64</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17490</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17491</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>25.02</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17526</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.6</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17505</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.16</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17506</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>37.59</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17627</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.68</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18326</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>58.62</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12384</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>26.28</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12500</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>18.46</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12553</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
-[...1 lines deleted...]
-      <c r="F368" s="0"/>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.73</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12621</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12705</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>5.22</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12826</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.66</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12831</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.16</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12832</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>3.92</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
+      <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17007</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>1.98</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17011</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.69</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17988</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.36</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18014</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.83</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18017</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
-[...1 lines deleted...]
-      <c r="F378" s="0"/>
+        <v>1128</v>
+      </c>
+      <c r="F378" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.49</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18057</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>19.98</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18061</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>4.77</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18102</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>29.59</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18164</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>33.8</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18194</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>11.26</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17250</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.65</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17251</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>47.29</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...722 lines deleted...]
-        <v>1241</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>