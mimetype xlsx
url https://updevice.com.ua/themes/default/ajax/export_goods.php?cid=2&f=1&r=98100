--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9034f41b818d3435f7f73cf7dadf871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715a67784e9589608ee5ffdf8251602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d826416cddefac626d1cbd0fd2b4333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fb8cd0a37be3e138432b7d832c2694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01315365eb3d55bd15829ed28724cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b37b63813261b741d5798dd75ae6f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d6225d60e8197a60ba4e4801af827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8a4b34f5b7096bc7a0308264e85028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba935e662dec3180efadbd1bb10009a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca98eef01000a53e01b88359b5ace4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72da4da5073d4627a2a0b82f63da4dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec5bc98ab9a62c425330c4f5c824f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7055a3a7291714ba28c44928cefa91013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc86f82a4ea9d6d00ae7f31505b57814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6f92008c9d59ce93e63bfd8685e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3289605ff84d5efc60c61a4f15e9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a970a33123de19f77c9e1723853217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3aa6a1c9eed36b4d8da9902f01c1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2586e2a5efb79e779ee5defb3561b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbc758903409173756e5c86ab19f2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce8bf3abe9f14dfa66a640d47904021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ff3977ca68a782552ec709e8552e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433164129ec0d6d50c2df0d26e2b739d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece8f9dc2a57faf79cd83aee14b582024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424d4685c7502e7d3753b681be3460b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902fcf8b0a762a2485553b703a2d31826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f2082492662503f959a1c6149c12527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421b2acf957ff5ad079dff40bcf17f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ecc30f9e56582acc3cdf9c13192e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43521d31e0c76ba828639cd887d02c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63507eb2918ca1093cbc0950b9c7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948727da0033d987cdc970ca31dbbba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8341f909c9ed9899b794ecbc6156cd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4c0af8aba2b69c9f5d6bf1b8dfe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2295d334c7693db31fc4c7b6daa1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1621b8540295f9493dba9c04ecac1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e645dcf310c08ac05c85ff57141c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d5a7b280893ebc341ff2ae4d410ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899db98806ebfccd15f208c88744b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4318a0872e90b234d1e18461b898a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0a33fc323a6672e71617c5abbfc7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed727b223f28af0a1caa60b1f6c7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140bc93ac1941f8783953ec1c5f090a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36edddab9adcc6f687e3f77fc4ad2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe92e8253070105f84c6fbdd24e74945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c19b7bb734bba966b72603002adca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812c4144488c0f161ae79a13e80897d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6bad66e7dc14e29ee810b31fa3aac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475322f448eceabb15430e23ad8c8e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17518530b96c534831e9842d9a981e3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc2dde4af36d3c7296b52536a0d1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bdff119a1c39af51310e0f1d4e1a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571597e038ca52b3f0961944ba3bc2d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f1785e443d9bcd07483486c4f01954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bddef5d2899a6b90795b1abc1fd0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59fdc051b9f85294390c6d724dc1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d2b1b49edfbf652a0cc0d2546f8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aaa9a199db811f2ad40abffc4964458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2c5112a3259ffc49740ee9a1d1b1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f41148f096ee91ed29599ef62f6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d634faf4c2084037794bda8d5290c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e97cb23e8a5147853dbdc9b9e3f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f463c8bfd5d5ca90d8e1a13abb5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a39d6281aa623afc4b98c94242d1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207857c034fd79cbd07d2eef5b9ebaf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02811bdb7fc5fdc301b0ee8f46b61366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dec8730dff6ccbbe7ffec9ad6495c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec6c11ad45914a9b3fd6c44fd69f8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b4f81c376943edf975ec910e35ef669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50884dd6bb38b2fa5bfc37a3c07a518470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43387dedca497370da59834c40daba5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bb6efba19b69507a0f8dbcb60a83b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860724a9bd5f20ecd09c173ec231de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271783d6fd6e9e97e6597a37ef14420a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e94e6a1ba2f9a5a8263052fd96fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcc664d1bbeaf4a3415bba44f91d7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a50025c7475e77d3c877a1d68fdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bed2c42c229e34ad2360ee72d6e4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e16d24d83aa0f6fc981e9a55bd87c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19279e6abf68da1c663419f5ef6da480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b52fc8864d0014c1e6ab8713e77fc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e461af35fb49ceb70131fc596d536d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a2e72e4c2fbd84b9510e7bfc3aa483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca027bb83ac852cd5d1d8bf9b429084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda058c469225680c073e75aac58945a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67359cc7f81cdb762bbd0a9fc31ef3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a066c3aedc268205bc901c19927abd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490cba5f7c0913ff25bc56595d5359188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7150b749131b98c5c5652da370c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c317d77f36587ab1d7809b05de1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb93c67d979772327683ebb606ffac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f660c269ed82d194ab3e6ce0a7d3ce092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda0565f8d8c74d70f068a20326ad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809f3ef49b7109dd2272a49f2462b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3beaeb6e4ec24156c90adb7e91e93b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13fa7b8da8bad3e8e0578ee94a6d4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d987d8f932b64b41891bfdbf0c0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c7c6388b81bb88153f8bb932f56c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e7547ca052805a44ed1a7acb80e9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b52cdfe21b576482c496388f352f99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138aa0f3db54c8110da8ab1cea32cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c973af1188cf7ae014e1eebf02d95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b215b8c72ea2d2b4fe5687c7c9ea5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51079472ed10c2d6485fcae8d4c101c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017350d1f97dc6359aa52bc673391de7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cad55a4ab38a82fb5ed4115b62257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632e56474b18aad38af9d222626253d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b794950876b0639f879d9c57022cc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acecc0cb7a32f0999a265db926690cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550142b2aa05c58fbec11e85434c8553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cf8502ff71b181bde599ed9997318111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eed0ab1b6ea86af987ae3798efebe2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8058d3349e6098c7c08bbc531a1a784113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adcd0e97692234163661f8edb0ffda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc104131de36eebc12028eab4a777b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3390d5e2d294db116fa8f06235571f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ae431e1279e5acd4ebe5c90b1028d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1ac3f07767ff5b60d189ad29332ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d124dbe2c1e02acfe08fef3555fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61b1e73265bd4fb23682c8b76220f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf629a90d44eb9e9902a07f15ee9208121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074548696a855c97ca11b6374cbb40a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab23a0b8b4d619c709ebf78d3406d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f808604698389cf72bfc1cfb487400124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed551e024173b9344c9db463cbfacb32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe0ee2f9782c6359ae82738a41a75f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eb51595c8017cea7ddbe8afb5b1b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d6432d2e6e4b1a62c8ac52bba7afa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e161f8592d2935ade157c8ad594e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878d6ca8245eebbd382eebeb84bdb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cf6cf3084345a2384524e77442aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe3551482a7248d6addb32094faec9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbff61bfb1fdf48ef765dbd15f3d44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2779a9ed25149591864a655b80d927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377855a6f545062028f810573ebd0330135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf43a85dc62639e2fbccfc03933aaf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f159f3a0ead3e3ffa40f6354baff2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a74d91ed45dd6fe7110ca1f5d682f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d81320b403ca6fb509840e7dac5b89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69431b2c598d8f86caffd33894632e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e6b8ed8781fcfc4f6ff6cea579a03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba78d499c8a939213638e48b16ffc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d81c029f13108bca892b5d2bfa1312143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01eac69a60c1ca528765044321904c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b85e37c26c4dba91538410e57cb3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65554d3aa56e80cb4b11492cdfedcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703aac26d4fe5cd4c6fec4b195cf009147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb8ea432eab766bfb512ec35fb475c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0073e75474682921441632084e4bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b1a4549e71daf81ed660c1b626af6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651d848bdd23321b630c9efce622117151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92c91007d8d218a35c03b376aac14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c041db8a719f96b37ed9f43b5a11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3060cd38d18bff6fcb7c141e222022a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231e004fad00cb5ff12079b9d92a80d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d860093f731f64cc58120aa3d485208156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6b7f360b6c1146bf95f3b466327d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0c6bafd858f93c4ade769648fc18b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca774d64db181980b28eac2e6fab7e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649f5b6f137745ae1cfd191a516cf0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e8e9a71764ed10ca59c4ea513b1f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7547815c7e29a28b691cc88180b160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b21d041179d16bf1f3b07150047226163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a291f1f00ed0b0d7513d499b0035c2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120c8dfa96aa62d8ae0b4c5e9072ca5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534ecf75aed8a306878b0b435e928b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc88a5052fbd0a2de5265ebacfb8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e254ecebbae11467533a622149acbf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3f6e28284dac454f6a8c7be9ffb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6f09ed517d846904f78eb7eabd93f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ba786f1ec032353845a7851cd72fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac93da9aa0715b06b631727270b458172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f4bb69b454b4dc8bfef2f88aa41ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601623867bb45238fd4ff60a95cf132174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43174f6447d0f8873ceacb7ca98c5a18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21696eb1ad07da1794cc6227c73babfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07242d1c1af998890e2a06aa169f7ba1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2ec0c6ca83b88090ecc7bef36db7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e017153209284f02bd5b2e7ab7aa52a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b304dd56f999ec5c4f16a0bb4e327e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9bf4d65e8391deac987547fc1fcea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e0d499dc8b801ccc3d0ff635d7128182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f431c4d0a6bca0d6f90655677066183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39617cff205c316d0fe7c6989ed7d02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dea6ef905c7a72f2e40734a6cc2c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f41655d8154c4c8558a730109102186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414f975091895c8b4a5d1f68313e979187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf24dc60b1fcc070d218f905f39a5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a4c01759173de88790744ca92a345189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8490ccbd63fb442879a4f35214b4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145caf4cee95cf72c9bf09bd03cd59c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2dbfc90bee6119ab27b7ab937d9ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37974a2172f3470a86766047274931193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b5c04bccff7403f956b13b148c946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dd77cbda9c015007bb9e4a6075536195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4193a222564224ba9160188782bb2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e8187310870ff9d435546d65b9059197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b05c6c080fdb81d2735354bc550a1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4c4e53051a9237acebf3c725bf445199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b684677b16d9d43c77577636884bd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aeff4c6087bc36da9544160c571eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94116549bc079244704d2b99ec9871202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba40798ebd53b90375e3f8c86027dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d5db2494838f76b43fe7fbdffbc05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607bdaacaa15778c17c69c9b5358c43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cfec0bc27f3d7358c18618fd6ddde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc536ab3a127c2197814ec64b8545207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2210a357e2ebaeb119e9eb7b82473c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073f2ef77ac57e054a50a7b544b6445209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12243b802b42672e7e332d772afeac22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25881e77cdc87454be4954f07b6b1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f29fcb820143b0f6f352752f3fc53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302392a1147c52f20b3c3a5d705df3fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dd8cd076d2f15f7613697fd86f69e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d537e47296a3dd68337f8a7ed2118215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5397771743bd8bdfda72328e3f204216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c84ee89189bd286f7bdd8a1404ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee88adb7218700c80532b0bfc8765e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b3144969a91b72248f8482ee3d37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe1b4455b2023239ca463d3650a927220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135cc92027d8a50877babef2ad6cbcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df0c44b5a621111c45bbf0a0c5b37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d81bfceb6873db1d289e88ca536f92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4243b0e927a1123b639008ab5e83f7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fce3c9563c61298d930c1fec5373a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee96e7cd146de1be91c4dab0d24e176226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8257fcb10de9265012d3732662f78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48164dbf6320442121f1f9c6faa4b121228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c276a1d397ef7730d08abba6881a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd988d47a383882d104cb2da07540e30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dab31bcf02f75bace9ce6be26e806231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dec171552d6cbad07507280bd429d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9cb5c75cc9ad088e8522f27a4ebcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9bfd4daf06dd17620b9997a0f290234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a708d182615e1153102e2cd8ed354b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df35691bee6631ad89039608c95da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b9508e2bddaf41d401312f8bd6c98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b377aac8de44d04c2db397f4632c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb11c816620ee1688ff5e0b6b24ca26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260c3217fd5fd3ee9c5a429b6be3a1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fe8723a2a21aaa9ae82b9d3689769241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078822197d66d534e73635fa69b4b56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab017032903455acb469ebf19ef7b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae715c2adf9de2b8493897c83eb7e0d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce01bd0d96d73dddb6c0b061cf102a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b95532de6f27f3dadb14f08300f3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1749dcb0f7ea7fdddafc0195ab4f7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2401c1574b4a977848866cecc6d2a34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedac3601acb31b0e980ab613d9e14dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a2965d27969513dab2ec1ae4808cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5f37fb6401c17ae67a4f78d2f0abb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340da23d45e71347718f752e9d1422b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c18283e0b8195c85c57e3675f2a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba337cbf3e35e032721a65393f0ad2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3128606c0f75cd7d9c5362e7e7560255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684981ca4be227b3a3fbfa8967ceec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c359c684cc8c96f2673ea5e7d4d061b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3728967cb577c1d8950b67e018e3d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d20606616724b83739e742d4960775259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8806ca7b057d7c77404afa747c6f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aaddeff8af04e96fe8442d8d44239261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356cbf98c18c28f7978dc579437c80e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb1300c3693c92cf3be25508f2f609263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9be862b460df88484342da1fc4cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de0cf6978c99ab03640dba9d795c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ecab955a0b2d1015371afa9e1b1e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22735202dd0a761b917ec836f1255ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f19e8aeaf1c98338cc53b5396e39ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39e38444ce285413e1374342c4396269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f9e3112339799d3dac9b1f24d4c07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047343db4c74901066cb824687bb88d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d738eb9eb1f848d1d70c559053e0db1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3fa29d4d2939821907469cd0e3133273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817b10ffba61bb045c15f073a10850274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ec13c64c089313b477673cc0ab5f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218434cd122ab1242513cf1783e1465276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37266442aa9437a8d3f4641423f04c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92391d0e183ec54e531dafb5c39e8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bc7b36b54352efbbcd0c8100e4156279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfc535e757dc5e66c02840da047023280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6106446571a0f56ffa632706f8d664b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab7fe58d04da961ffddd7f1a49b9f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f18f760d9bb055fcc8d72e9ad0d0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66799933b819012c6237f1db6faa01e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dccd074911f1ffaa79b63aaf30b19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d444b0a19c13f7974b443e75e6d66cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bc9a073566b8433904a7c3c9dc02f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e332087b74aa65062b0ba345b85011288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b780e866535e9a4a1b0828505031eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e0aa056813a398480ea44a54b7f4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac39832d5deb1ec81b51f051484aee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a1fb46804c82ab29b5c75ea96222f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48a41d24c204100f80f0c8535b7ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba01e788410e0e4060f5602d381101294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a687112c015ce6997c260e6810b12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6493070dd07e7ab2c5bbd6bf8b7b79b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31420c9eb53b1ca67679eaeac14b9efe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e81daf42c49ae0b4a29929a5f65ec9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bb3dc97d84bd612a1ac17585de2c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89e54c615c7303d0792e7b5d9f1a23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4de3c9663c714729afe848be4e241301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bc50b7f5f7899f6567491b3d8ac83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae59bf1b0a2fd77bd384f57be5f34c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a9b06b3b925396d5dbff1b389c02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c79ae52ae2e986c99ff3840c0cc11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8de5d3da5342ab4a8faad59ac3c96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01aaddcf559bbb5aa5bff2df283a9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd11538812b54f786c42391411b5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61862e5b3470bfbae79283939a5d03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc018a6ec2558f82961bc73fb64fa79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d2366b7ab476d12c8ed57e9bf38e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d094c6fe6a6430a3f65211c1ed3f2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda119021e50a11c7b341cb43351917313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a7af89378b1d7b62b8451a98b1113314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4d44a2fc48788ce563c09ac1765c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30475021f6d43c2dd19fc6fb18a1edb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd205f1eadac13b2642b3233c9f1ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452d34f06439b1f8b3b13adf29e48e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b33fb4fb418f4abdd9ff2cc01d01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ca366bcc652c05f337ae8bea0655e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922754155d3e0da35b5177b075324f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a36c7a6cf1416f801b1fbaeec820c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eda7d76a80ad4a84a6a723ebcaad1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633779fd470c77bf8b034c5cf8bb3db3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad30d752ddf4f96daff822cebdb5fc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a097e8ed23ae956bec98752f62f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b6d68ff39a87281d60b35d565a25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a8e4e535c598b3fb78b62f3936c83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369891a9c08cd57bcfa3f74821b35b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21819d2d534af35f300de721b211352330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d958e9649e6e64fab677864c3455915331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292dabd58f6573bdc19db1a8fe1de2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc3a4691bf6504d426c7ba23b4b4ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f41ef72a5b18cf826fa014192383f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74455448946aa02110750c1c8635b66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19779e26aecd9479b23e299e89edc1f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0583f8c4f9ac4b7321d9e08dd78e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbeb04fb62e9e8e80d1d251873110d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9b56f4c7b9aa28572ddce0b20ca8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f84fe2f0e66dd236269ee55660333340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2d81c3d60ac426443b6e3839fbe9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02a90661d804df9754ef1dad52bb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717682b055d16fd16839487ca559286343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3de00a7ce74d835bb8b52e2b14b37d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad031453a56be38bff4d6cf20852d1f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75a03347dad3f428de3c6c22913eb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccd010bba5e541df9cfae17de83361347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23441a46e00e0d0bbbe56bb29096df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb97ad5572f418be7d06c02627cf329349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9689354bf78b91fa9dad233079999f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3431b8a69df43a5c71ed27eab511e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be91ec9b58d23095a2a78ffae5ee853352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311aef204e849b6c5de162f7fa20461353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb491f3e898fa134010886cf23994048354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa88a42625710782e3ddb719464f1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb8e37c9c4bff514ea3d6e242e0b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7cb503fcffe38a052e95c889fc2f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a1bd03abcba68aa4724ede023f7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67d48a0b613690a44c4b226b9938db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e415127106e27c80bfee940e14b314360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df46f48d83f3b0d5b619cadfc9d1ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97835eb392bf53902b1d767160a9bdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f735407396317a75e15cc9688dc176363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7ad19d6cc2aee00407e7b1ed084d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b109546802139d781aceb3fa20211c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f0403ebcb5930b33d19b44f74c620366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c420a9bd3e4223fa95445449e37649367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff03f6b0247af52b6ff3679e9ac0e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bee05b1d87d2bd027305798b345d3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746b4e619acf930dc3ca9556b552640370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e2a95253784575abc6f89d2848749371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f2f01c6099fd00d76b6cee9a733b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7321c6903ec3c8cc4cc7585656191373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ed5098b9bf6128a9de60d9b028e1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6eb7f461da6bf6154395ec1106912375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd7bced0931260124305520554751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd854d5cf58744d87ca6077b4f6511377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450846faa703a207cdb9ed80441c664378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c1c93a2dad56fc3c89a8e53c74d98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79523b29ad4f275a84f6f4316432c746380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cacd34eaafeac151a280fb1a69d576381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda79d20783a0026f5ea7b785484033b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b700122c5da15253895eede655a1ad3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a226a14e8a70d9fbe925d8d831e8514384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1efe383f436d56f966396794506c3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf06582680de7d07a6922f75ad94c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80028944808a50798ddf0b932b88f5d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a928c790aee37fbf16a2750200f4a11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb572fba31e380359682638ab6c9f95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990facc52bcf02045b653e82e626195390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb65020544e30dcac9e938ee51bad03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35967e2107ed839411a18e77a169f4b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79142218778954333016124372e8a8c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a60c8acf6a9bccc5ac0572ffe5b1aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c70d3cd9e23bdf50449bfbf141418395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a605ae177ddf54020cf416bfc7eb61c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174714565dfc35df3083efe647cc5d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b282e4604dda29d6aa53201eb9f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06bac67d73ce0b82c06f0718cc233f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71445622553514fbdd798a373277850400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2b5d8ab02833744bbe6990afb0885401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672918827425c8b7c918d9ca72e3b46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f40ecc9f7adadfc93edd3a88ef8dfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d533aff37541cb6803461292dc6fc43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333edc3ba3cda77d41a40d3969e0930f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05022f311729218d4faa6c06d57d01e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b0e34f6e9dab6cf24c424052bce06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d467cc2084bc69a5f8c55b4f858b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d038318b1737d809d3a3b4a7a21abae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d750696d5139df556f6ec0a894023410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98933cee141ea18f8c4ecc9eedac97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99b0b265a3e55e79d6367a8d2c3d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d34c57065e52bd5576b1889c788d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab5b38d7db09b0a78ec2574226451414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095e061aa4dac929c982cd4f8c74e16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b100b2852e5773ecb4c9e079e4889416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78abf06cd06633627a20c24f2b4b2e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f210e7a53542e6c17f6106e3f04c549418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d71aaf7da33c314c7005368155f953419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b8f9137fe954bb6a935f6f0aca6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e41920732e0abe1717c7b1f6d5a61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658929988216826e7df3abb1ba140af9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129977a9dfd5e80bfaa44c26ef978c8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e797a7d024e542f9a3f826d85b212bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcb0b62a464a4f7bde9f709b0a7281425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da93bdf2d68d06748b51f884d6f513426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a5d8b068682f975421317e591318d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b514e3cb0183c0b75a0c11934c7a686428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc59da19cb4d5bc6c6ef987fcebe803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8b70bc8e0698580c7886f9e73f8f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aae200be3d01403edd2e95b2eb911431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd559fcbbbcf65b4263b56a61a2bc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e708e037348df00030a3f262a481fe6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b2aa04f63eb5ac6ef0fad2632f680434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87eedca2b339ce3c0a9aba9dd8366b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67285aec648c8047c3f079e3dfc3388436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe9330a480e0d25a35507aba3845a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94df6d6e476923ace82a438d3ebbee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fe43e52469f8f37d9c5dbd27b37f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3a55916bc6acbfe5f0f4bedc844b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd09efe4670cb8839b2ac6a73423788441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61894d32307f0bfd89f24479bb9b99d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f869bf66ce5c8097a4b17a524dc069f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcb8ad143fb20b08b1c17c0343b0e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ac0afbf29d98e5bd08f57827766f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7409addf6c5aa2bd3744b269ec88c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac9f614b17ca83b52311f51eed448f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c463f369fd42d9cac75251e19dba5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2110881096ae60a8539e1d961ca89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44469d1c4d4152b9a6ed05a162ae672f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2a32ef7cff66d397bb42e7d611c95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10133b5dd8394c536a7d75f1b642c0b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f76cb776cdf79884ce3d6cbc5fd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da73b981e8c11f347919c3369495732454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3efe62a9d8dc0fab455beed704c11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac9fee58d44774bf576e7af349aabe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72554cc0a060ce8f46f7042eb87dfe91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ff846ec181eef521415f94d0825f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7d50cdf63a19f024877fb590b8d74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820833420edae7e77ac43b102f5ea95a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee8de3f50f6538a3b62ca1e5213197461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2b1949dcfd0feb4f3c980d86297e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5043d97096c35edefcf8506f5ab0423463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c824cdc63272093ba1be20a3f437464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099bd26aafc7be0c984e231b6427a7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8e193f07db271940c6ba2506f7fb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b0dbeb8639a0263d159174f0383b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886dd4c8c5f5e5e2d332543f5157d01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce5f0aa0cb0bba82decf06f59b69f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f6d114954e5426a4ca0fe9aba667470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb355bfe7a4ad046035a031abb0ce26b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26ff1eef9ca69fa25301fa7dc132af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ba7eff794cdeec015df204366318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de87b5423ee05206a11b5d672a74a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7af274feef9d2c9ba9425ef0e77b23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140dda33e9fb92312fecd95f0ffd9fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999be41369f643191e21511bcdea2849477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f48dd1d5b09caec33d89fb68a5c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cd80664611ecd98e0619b55b2b52b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8a20de0107db42ba156c5fff05081480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e31f13caea859c4cdb45af9f781fc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64122e8317a7b4b5a6e5c6e9036907482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068dab3851487f8e0c5b23561f8c0d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b695d2c52823f868fc46a63cbdf89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cbb189f49b00e800d4ac9c6139960485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c58cc270a784f46d4a34f0ee79f05c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb928b00fdf621cee4fa2d903ad029487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dacfbbd74383c9104656ffdb95d371488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82fd7280a2d059f92c70c5a40a83fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cd444b279d1bd8e79e7dc17760bd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684118545ed72da8fc7502d8f87b5a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edd091e12a147cecfb7e71f7ddaf2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996fe12e79835f3216e11add30a12c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e7ef10b0f2deb898d63f49b8d9c83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429a4189d44017e081c75764bab64ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ebe654ca3314b93c28c40f5f041ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df666c0b8db4c4cb2a1acac0f82b694497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ae185d83a40e34020cd68a518c548498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957509bc8b56b36d359a3066983d4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9930cfbac668bfc5da42f8c2aa4064500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3e32c37de465a55cd2dab1a280816501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69165d0915ada5fa22c394731f5c13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d119e46693945b0d2d95b583ef67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f7fa8d52497e01300dd2ad1c74842504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d12bb192b48dcde8e42e0a0d156d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa26eaafaae963734bd8e5a7e538d22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b17379aa80c7ef622568d7f217cd8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07048d4fdc570c52c860e52f2665eb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbe41aa05562d7cf76712ffeed89e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebd543a8f335b0e0688cc100222036510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11874020e5a370fe752a1ca2e330ac3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b188ad72e9fe9f65896ae3b603aafbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a478e4861a8ea7fecffb9a0cbf87fd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dca3fe64d1ec723ce799967b9b093b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5715e16b5f092f5386583a2ce0b1cc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe162565ee9065c59b06349d82d9256516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd063533b1509098bbd759243dafb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85bfdb1ece1630fec4f99921090b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a36cfe6dad22df054405c11b213533519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c481910a48323fa469dcb1efd6afaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe75bc4ec089cb975d4af51387185521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60d38693f8b1d912eb87da8ffd711f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e247cc9fe926bfc13ddef0a8b904523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd5b26d679c89301457a903f519e19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785a46921cb6368a477359a02fb2d0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2904461a7606f73b2f3666f78f44cf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f254da447ba6e5444da587fead16c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e5626d1309465afc29c04c21722b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc13966817eacaf5523522762ea7096529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fb16c3d5dd690312509ca8f644ec4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676e125ae58b3604e839a0904b58f17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2451641a27fc43f8be6a49c36604a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7128f474959621ec68b351841bc92b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aef26bf813fc998b7e9c3603af2090534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cc260b29c5e0a038d6c50c8b959d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219903ff0ed180a12f54d39e4e9cad2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fdf0649480465dfd91484d6cec288537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed4435309ad53210d9e51e99423e37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d824e5a38d856fec57dad4971655ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7304ff207d8e1fddba6f91b9f4986f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38517715317bd9606491e631c6046c16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada78a4a76d3efbb63ca84fe718f199542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60049f21772247f6852faf91cd6d32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441d72790d2274af37c19b9e83d5bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286a8510d399d22528411cbc24f1ef6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c81b54ba9b20592d931c9a64e501546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b0d51db145d1bdcafc798457fdf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87118510ff95bea878b152453bfdd66f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae5079d7db2fa4931f0716424e4b5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f724c077e9b94de4588fdf266127f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4097f6d720a5d8cb06a39dbe2e0f7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee872a868465eaf1f4ce7eb7d402d57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfaece6c0a06c8a3050519b4060b32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51997e49785384ed31f3bc77d6803acd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2534ceee8469c616b9181a2baf9eff4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583bddab6aef27d790acf9ec5971f8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff227188deefd079529fb2cfe09624e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4fc511f79269660986ade267ea7de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706405e100de081818b83304e89b6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943baea575b9343fe03ba0e68cc365560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59162137adc8c647f8ce07b6fd3ac3dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f4432b68f020b580eae479cdd687e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870fc7eabb54661ad23bfc9c6cd7eed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7193df134561cdbef0fe848e5a9ee0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c6574fc7cdf967cc6f5c3fc9e5c36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899b784f08995402e5a760eb5e9767566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414cefaa5b95ad74d9b3253fcaea4e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5e8c043362f54ccd0d564d6508988568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0d930ae8b51eff905b71c74d348e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bcfdebec67b32877b71e2ad4ecb3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eaf6089dc5c23e3aa5662da2f9edc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de073eb4c1f81912fb2801192bb980ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff44203e4d932b0f95bfcc4e733e69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52f37a13df1fa75aaa7d6506e16bd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374764583358e2bed8b22c95b89bda27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5d1965de46aee81c7b25c5d840f2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9cdce4df99eac49a174a70b36dadd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c6acada9ef3602825633f611e5f99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66f1f083cab11adf3e94f607c3c32d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c58d254d4a5a34b1924db702dfe19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec914a002981547f9e4f8493a217845e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29b6d3d3e8d68d074a33d64e14a6ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eeb1ca77be4c978b62d469735f8e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f648cf8b63ce41810e7a703b091e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5502f89136c804c3a690dd4749b05e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd9e81ef6b346a4b21292acb3353e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0894cd46a96e673e9f6cc55f0f80dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ebbcd9b0d83810ed8d6d9646d0b15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1a0c410a1bf1272c850818ae0e537589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf78a8878e6d7bb9eddf8115b20827b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1aa5400d502e7a717f432152e0e91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41372d4838eb3b8365406f50c5f8dfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f7589b3e6a667800b73448e13d6cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c1c50a111527cf545b0adfe94f9ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065cf5d964a29cf7a8c249f8df3d1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974e1e15c72d558485803f529c77438596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e469746ff1501b9ec9b3229d04d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15feb2563152a58fbcd00acdc2e29f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee267d0ec06e12954b5582ababb56c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e04f06d8f69a91e3a976ebe8941ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f516dbb8364b8b50e20ff3b9ff8a4d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276057490bb8c509679636ae0bc0aa7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c829815a94eeb322ab181af6b2b9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a3e779d7eb661ad3c407607a6eb3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316cf11bb346d1516f4522cd10edcaf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdde935e67767630613ef0a608f89a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b687c465f2a8652d23829b833ce74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c53651f5b7443657342a4f1dca60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84589d5df0f8af7bad925709845b4d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e89a67850de6b0e94eef00546efbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c9cbe5e7f42d98751945dfbea2d6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136bd124868adcbb5730b570d29cc86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18a4708a39582d966f582987c839b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12006ea801b7c16490fbb3893b7067614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c1931215f92f8c8f567512c46c9bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e9c815cb010a9f722c421988af8eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae7b1c24436005be2a74673e55cdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee14c4a73cbaa91ba6194141436c8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c30b6da1a2e784cf26bcb6653134c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef98eeda553c0becaf4320c431a0510620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b267a90b1d4b8476dc707a82489c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a30da2b1a64a6db237e808d6b28f7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b491029154be1703ea54ef2dce029623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c1d3971273ffd530774912c564d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6275ad0e3a86fa05a29ff182f307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca513ce30823f125b4988974d1729b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0462776538aa44bcb96cc93e99005e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192e9e404e5965fcc86e81635b26609628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189d1d4c16317cf25cc6ad5cbcc9125629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d68dde8f52ac16ad9615248e8e36e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd4c688b0cde8f5e229c678aa3ce3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa84f204be46aaf7586cc32b994e1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d1f830d3b6cff6810e2183f4adf97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b414472634e1eaa7c9954573bee6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58217222cb167254c5d3a8565ff3a081635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc67b8e726852d3096de0b0a77ff2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c625b4ecd2d314b3bbdb59044acb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f270f1f7d0e14b2f7725650b2cf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d6b4620f7f934c910ac55603feaef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20299d4b97d74e8b3bcec09b2d0fcd8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71bd1546ba14ddbec2d2ba03553a1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203d2123581fd364314042642b1fb22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1e51d1fc2568817cc072acb2e0619643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51f1c4a49c0d5ab69586e76e94c7bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a86e0253414bb89887176a5cb5535645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccacee2fa163fbeda1f9748d639cb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef548734abbf97b7ffea376b82aa4c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ea34214e75f46ebbace1b85e2b2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daec1864411524296ccff9ba2db2f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40215da05c6e05fa1619cd0c118c2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b0929de849b655d349cace8f67946651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b874780df6c1871e2775315c376cc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0528ef98348aeed8d92fb52a3954653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d28645af936696e1989e709f6db04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4836f60a67851e21b47797aa0f3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962d2b96879cad1b3401b24c4b84e77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d24cb9af3cbefbf473eeb8c0acb98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d85032c6a357377a3edac2174c85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22bdacee382c7ceca52062e2f75a33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c13878ca616bae0f43da7abd68a4c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dd996697dc377a0476379e83abe24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30df43c5b3f3e9c6fb560b07a99a78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a16803ba0b9089e63dde8044da2d9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6bd44658d12d31da84e0176f4e0c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ad0aa4e5acb2947588cf7efbaba12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048556512bf624ba78b828e8dd0f6bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4895d133c9c6ba40a8200e6eaf30667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e62b77e70cc2f3687fe0cbe9e9dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0ee0c4bc765a694abbba09077f24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5f56a41bde2c4b9ffcd856327e822670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363260b06779773f61b8d7f184a8424671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc59611c8c67c41e0ea5510104f2dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5790ecc964ed4373d62daca67b3f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae4ee1c4371848c7de611b059148ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70f6c647e2b2dc43b8c8d259d8f40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b73ad6afb6cc23d0b93b7dd746680676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b1c24c4414813a6945944e683744677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5aaf87c63a2c5d9ab0784b1fd8a63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe7859913562c1d9584a4d6621ff9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce88e4d49173e88a693ee0faff0f0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c269c496cbf34d15d5b2b6f873975c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f559f257a5ffe797cf9651386cfee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841aef219b0e5e347608850efa4b3d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46089e17dd5647e09d9165dd86f49fa3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41191472267bb92f9036ca8672c7e569685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a59cd389aff43da241f6c0ed18e458686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43f24604e4183e52d79d140589c35c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7406d10f63c9e97e82e08ab28bef2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf72370bf8db5cdca6e94d26d967e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f4c6c49fbc2c63c8ce38aa3eec6d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d37bbe3512a5359ad8fe3546aa7004691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665f484142ab8d1f4dd615b2cd87f34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4328704416bf885750e6cc04dd37d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be064ccfc8ebc35529e519402e7f61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe03ca807a44c5c7c7ffd015ed5293695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc35300b0e85bde7cc26a2b84a583696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f05cfe854872c307cb1457cc2b2823697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b5eabd22a2cf61031c9ad1bd24f5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792741d8cff0b43de0ce7dc201305bf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ffded278002cd1858fbdf8262a24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19289d8cc10e02272e9d2086fd92b1a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0c44d9e5255135a417841e9c21db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e901789a33f4f020d8c13a81e6d30d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8633bff88b50ad9f93ee2cb7537fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a539085b33dd28c491307a5b38825d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677a18d1992c89afcbfd0f4cd64bd34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dbf3aabca7336aa656318b408d921707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef22534164c3e3c895538ef127160a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e7d2582dcac2d836145bef6295f9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca44e6b1443d11a34086eae775ea94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10eddcd0971484dc379dbc7fd83d72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7974bebe7c5b9dcecb90720e6f23df1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bffc7d180eb3b1be6081a338118d35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe3387c1a13e65dcc9566f6bdc1052714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7fe5e595e45c414fc0fc372d5cee2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d56d6dde0f0290440258d8a19bb852716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a321ce0b9b5cf74a07fb6686a4d39f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68aeaf0b299a8d9cb1628a9492740718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4ceca500ccb13fd75593af5ee6927719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b43108659dd9f9e8df6f5827c5b1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75b58f52909344a966fb712b0c9d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb12e7677a6d186fccf2bb5a7cf670722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6785498a9a607b28334bece24b08c67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde858218cecd02a4f27c4a61338600a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eb8997d9cc14e118e00310ae536b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc881352616edc118b944d35d9874ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985d07737626469f88a9bf0aee683ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf27a429987e4dad57eab829999f85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d1ca8fdd5ae423c71005f5749684729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8616edbdbc7b9d80edaf70165101a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562eaf67c3137f74b65043b76d68ea2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e0d33cbae933c098c3ae09e648192732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709394618bb495c446e6cfad5d17821733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a7048f8dfbe1deb347166280467f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba52a02bfeead6a62234edfb66a46a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8ec3fa6ccd3542bf80bc8c30b41fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bd91bfb47d27982cddb6388c91aed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787081e9442ead05fa437c0cdd3a163738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f1605d4f70d9b41b764958096a95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e787fa490bae4ebe7a09a0c2e29ddf1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192cbe0c54c58b366dabd0b3ed0dd2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e38a39a9fc4cc232434990aaa8d14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef93426717c117ddc9f6981afe4729d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e2da8b4dad92a7ee0e0cb38b7636744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d2d8c58b7a14de50912d4c0336b21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7b3a0aa10fd9a1456b8ab03c1ecba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94c02a9597dedcc15a27d8ab719a7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99150e61b7ff14d1899c7b1739f08c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8336c044fed8962ca64beedcd3cf0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ab4a4de8e688669b8f2219e28c58750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6940617dbee12d7fa0ea4f405a574cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c69dbadcb56fbb4cae2444239f1b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5804b9c9746bf4815eff36655166c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac629180150c619ee39c013232c795754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac30a11d3586dc9f20e8dfc2b9c94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce70dd72abe3a90d388ce7a905ba66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ec7a6f49062ae03bd6ec396a9d443757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0526c8935ab9a7aec271d6e80a8018e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a8b55eda77a289189c1244d6afab3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1175d7b17c6fc5eb3a3d748d06eb3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99cb962c371c3bfa48559fa64f1a2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da10ddc5d3f345255d897620794419a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170c19304140e887651b1573a31bb3c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0703fbdbc2dc8b514cb23e7cf0cf0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2edd3bc5870241a0bc47dfb9eb4ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd9b31279affb7722fa59504c0fec1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2a3a22bd9120c66d2bd14e164d67767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149da20d75b1c942a45bb874750d4c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba79ca65d995c266b8a50863643c2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8cd4c44ba3ee7f555e533b15de8f1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98069199b4449e51ee009859d3ba4106771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f824c2c8a2e3c2e168dea9af655ae0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfb6cb97478abf4714767263f1cce7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fa5414daef7387982597794ea02dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25092aaf43bfd410f6d50a16c59d82a9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad847344fcd1481fdd1699b7945412776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788635c6f13da5babbef154e6f11afb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe889e3cd39f52ba79a2efc81832a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31632f663c20991657943961b72c5613779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675a30b5c2afd2d5b7a143af68d1a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770108a8ce3bd06c64fcb21f5c35ee1e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bea1b39bfb8691f998e04c961f5c11782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40840667d0d0732ea381d1ad7fb6f4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d608a33131e74285785dc8897567c3f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3c3f64ffc35d2e0f3daf8cf91223785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a4dc2092ad3955b70027edcd100a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aee0162cc00f9bda60faf771134421787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63e15692743d5c75b027e8cb64919e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed45630b2df3e8355c615e5ba40d61789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0e5e08db794f3b285fdd5182f85ac790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a99153eac114b689c5583ac51b974791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71109c5b03ff9123517fae45971137fd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd536ec2ade9f2097dd9c9344c9327e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea887f2bc75090234daf557499325cd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2296b86c710c2575f8343cc352da19795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba9e10fcc1437a5dcfe9b106c65f0f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ebfb4c670ef566a5bd7c9d25f7a89797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6afea6fd48431e7ea6bdbd9d12726798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab210f86674abbc8f4948f9f9056ac5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682751c195493685f50e12dddafa9ce6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b031a430729eb624830440f7603c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf6d620b6220e87bd5d2f47da9619802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfa23f4996173e7416ce72e4727658803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d59f1274d197934221bf52280dfa5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fffa3e17093c16980979a1afcb2d6d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b47f1d2f283b0b907f898aada0e389806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a702669b02bd3da0da7ad280c6ca427807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd47447abe859baed6ca7f635a6cc2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc5f6cf8994b5a9fed3a6dafb3b418809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee64010fa8a4d06495bdce57805623810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0272c540fa3eed57456e7c02783bf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632dbaad72667c77f28411645e2f08f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c76ece603a11501351cd7564392a7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde1bb1919a06fa8fd2db98151b571814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64eb3fc91c643d9e5ceb0445cedad3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6621a540145b65862896bcdea692a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d8f8b95ad1cdeb5091a2a37b458a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bcfa226e4673e9781a80229122406818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef79baf5ed2a6a410a44a5e3b1e5a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b769dc1caf12c7a4baae1d3b6fb106820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114051668048230d4d2ff341f4f9adac821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a185a9978d06c3fa9236e9aa7f8271822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a314beffe90f8ce68974ac46d9729823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292f16a6a47269864c4fc9adb218368824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649dc883d49fa35d27e496c83f16168825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5e88700d9ad05dccaf027d2fb943e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d414b9df34d197384c2e7969b90215827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec5b2b26df7ac7a97ef6e6c65cef9c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2165b726fafc5eaf6b74585e7283880829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec404a4f646dc8592ef679c90a515413830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e20f7b5c63d3970dcf287c7cf56aa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc6e66ec0b07dab5463638ebc33cb4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0e5f9eeb48bdc388fa43b87b2627c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628f82cee230a8c743b4594959a1874834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c68fd653803c8375968ef973440d0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b11471af38373e3a5d853805d539f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bfd2415459181e30ab71197efabaa837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08c4a1a1a49232965cd553e0a6be25838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ba1f592a63d749242f9e692eeb98839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aea0272e5a71f72b37fabb8aaa07f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97948b9abf83552eaf9ba45f7a488c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba358fa151567167a5b9f3cd800c884842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dac4eb81a74197c835fd11b39bea2843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5448f108e5bc44576192f539ceb991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39b11e986d9afcecb57dcdd5433afa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb6b2e8da1733d5baaa56c389dd773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaee11d0f5695c7b7f32ff96bf818e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a61c4b66cd86a08b7de36706afca755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2331a0f50e5b18eb4954520d1c20b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7efb0de305e45c0ef34d8d14f302fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729174f576c9cda6062e1e6b3f76428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620f1cec74fb59d520ca54dde6b4839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bddfbf52b54314c377b7bc4bb8cff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426ceaca24d847bd0627ae90ea2de0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4b45bc34c1a5d2bf32f064b10ebc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273f4949f9e3da1eefb5c92f50bd57b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911564721cb46c4ec25ec6dbca9faa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd9fa355b98891d315366a39b8a5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae769493269a67a9f91aa14c73013b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64853449b4a98bfb6721a915d8226817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1152ffb996461212393a00a5d1975818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1291849cfae59f249095fa9e031e62b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd78127a8b7f24e483119ce53be7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687cba175a42a080bc4c1de0cae4daa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f39ed8d47f702ec2f5d57d8ff3bd3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e52a488741e32bcaf23c46527eea4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf766b3a6728c722c44cd9930ad66a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1988b60c0ce41d6bc1e4ee79f53faa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77347b0ae1f9d85276fafaef29dfac8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e397f6441583fa621dbdeaeaaacd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f343e99b59df7f27bc0918a39c69f4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd440e4712de36b5243cd10d3714b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b2e108b3d54ae30c39dfbf91ae3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3832edc57a11a7162ac1c69add5bbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac90475c76ab7848b9aa0a3217010a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d8a8fb53d7a5b9ac4680f51bc0aef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec29458416c0eecea8cd070948a30d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa92851f67dcc972b540aa9d96dbe5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c8481c7dbe1344e39715fccbe3f2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed230333cb083d1f6bd5edb03de630337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf452624f72d858939e38f6d661d19338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1160e3e4ddbf8ff4241b65ab805965c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16ca7911012740ff48943d8fc4424240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbde28a9f60fffeb5f20b62bd9405441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de72a6c0a348ef02d30508520e96142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c57ff314b09729bffab92470b6aa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2a2d88ecd034734a0583829af767a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638df6b61b8960b5a90a989a248fae5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3e1e13d52c8989d43ac419807cf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880ec8ac5f984f37f82c812c346a03247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db991387449272b2391219b95f83a53a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09790dff086391c278e02a0f4d557349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b738ec788c6b4931e227f3ac7ee7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52ef0e02cd40eff63087ce9280c40a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc1f724ca3f51b33f142875aff801652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcad730a9d2722ede6cf5f3ddbffec353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a34ce91feca42183cca734f2e308654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac9cea651475148615ae3dc8e3c96255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f212892270cf642b5b437e17ae0937c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e535b2324d3bcda9329d78ccbb18257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2090e40f17498ebafc3bb74348cbeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a979e6dfd057e5ec2321b8758e2982259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709608b97bc911a5b78e364d85597f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1effe99780c387728dce71118e462c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb32b069aa23341fa4c899467aea56762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afedc1df6b2c3adf8adfa6cf488148163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747a984cec3a0c8441759860e67f45964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3116e01d956de565c5ce5976dd27f2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c71ba141b5c3f05738bdb7fee9b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb72343a9779e6b64f35082b50a80467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50250282eb5e7ecd85a7c956095de28368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b0dfce2513b5fe9bf1791c94fb92169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334819fd8b9034137a93efea103b94be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ab71f8de7feae106fa6eebcc3355571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751718aec5ae34b047d8e64851e660a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b40559054ea2bf4f30e5a47b30655a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf3ce47f7bba6634f441a08b172f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850d552ea580130414f08b7401e94d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91c2d76262b5888ab968e06c816af176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7a78b7403ddcdc0262f3daa6d05977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8edf2306fb25a17a60a583febcc77378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36150b7bc0e78cc3b9fd6fa678926c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797cd073c75c6b5d8dd77fd221e5c4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4b568b309628a2e0836605a2d365081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eb74e90c9f022d3786d1860aaaafe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd082eaf0d1b4de33f33ccafd173a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531e929f9cc4f5e428c8a873f1e564084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9df727443819ed34a50412e14675c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645e8c2add6fd8220d804417a21068286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da013fe778b25af8095cabe40a6c383487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967784677b2ba43efe5d6df9af485b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e488567e365f0f4f3aefe82af6b59a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ad6d24cb4e0b5b050a212bb6ac5ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc9c05ebed19062a18894f24e2c5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f975358f27cb914220b57ce6ce8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f161266d18db677d3714ced5de038493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d588439ef3e75a49642600e3de9cf0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4812ca815f77a1bf199abeae7342f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed790d02a5f1016b45e41761c876a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccc759fd64371777443d4eaea0929e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c099368331d3d8d60195da4d6d41998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cd54c788559e45173ea5751f7ada599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7213e5ea8fe63f90d11f67d5a1c8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa54656062331673529e7c884295acd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19948169b9a173eedb164bbff9a238102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608092109da8a5b24f85081e719866ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc10ef5f8e67f887cf0951edac8e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482cbcf4cdc4196900f5504c752577b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08152ae18d4ec305c50aaae502739038106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16def6743ba1979280395ea15825ff4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db05bc35694b129e80eee9d54b6a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae7c85a63ea73a9aca4e3d66c44d56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae3165f34e0b2061ab3d24c285a32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf436d4ec5683ed4d91c1056f8b793111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c2acf7b93ea13a24cdccee411e5d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c79aab4a50fa9df438f6ad9d5475fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40b14ac849288eb5a9eda48f110098114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eca7a90ab1c6c008ad1aaaf00e08d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf04f8d93b1bde06d2f138ee17f15e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ca4eceab27ab5ec194d478ad1e2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07140e2cd6834f2bdecd698543d5a299118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce67cfe69a7ecdce6ae3024890a60e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe88bf68159a246f2ad4cd52e9b882120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c5d8253a84288be4d8a5aeb32d313121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f649d5065b8a27391e6cc7abbc892d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d52d300a2680d335e12da6ea40743123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac927b6e8f67acada4e8659d9c238a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbcad44c6d8cda550bc3c007f90555125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb8947a6214b1ed64a80ebb0b6dde2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cb7927ff6c46839c2a5de25c45748127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450331657c2423e215f6c8c13fccd92d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a118e125c325e670950e7f28f2b551129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a774a2112e07805df0f947930298c00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea929481d7cc0db36afa703e1ed7b245131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27ac0b612dc436f8e96ebba80bf7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62615712ebb52e4322c8e69d5bf8c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374a08133ac207be972d6911ed7f5b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76052970d6c5b87219e887dfb068e46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaf62f7bb1f41af09134c9288cec7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31e755da9c852a87e042a8b28fc2b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73348c81b2a3359e5a7fe9cef124d08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32841563a6d357a21b9fd3af98f2d230139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e68ae1576803ff80701bb9930cba76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e918e21aebd6cb2b6312ae262d162c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484bf94b4d02efd0551e6b74c6c3cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6da725674023451b7aabd6c98ad26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd97cb08e89d8f5d7f607e4bc7aa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a938b2600bd4b31eadd659149c303f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35b112725f88f56851aac73c91faf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c83ce4e296a3de35b31bb5a3ecfa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a603c576a039cef4a46f8a60200e3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcabe8001698603e4368e3ae218c410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4260a62657d7f4a0666312c5207a73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ebcdc2d163fc6485a41c1c7241ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b35567247d8f115c6adc745c42c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e19b75e1f321e655759d8adee1f5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10d7c688af313dcbf493c77551094b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7e924e460c0b83fb19cd14a0e405d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e31ad940f00322c03e9d800d61a605156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954214a505c1d6f6f398f7443d7f4e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597af2f19d8148b7c79180d1d0549f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92fa8cf14361aa181e569c5e69028b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e643dcebcdae210148811df0745ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf4fd03427cbfd37d1e9565749ed69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473603a82a6b9de4ea577deb38b6d6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2bb43c69577b94cc46f554cdd7b63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4baf880dc1d04c3c3062fd5125685f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dcc29eecf3f91d95df9799d64caa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682626e43f6bf1cd38291134a0e46e13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895045248d4466e5e6b2f3079482250b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aad98fc424a270be59ed57d47b4e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4db6678a53d686631e7cfb778c56b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392a44c896c4c3f5f7a419ee341917a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb481742dc565ac195999d23954bef1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7886e2e2b606e3317028ce398562b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fdb3603d591b5a2735d64c27d1bb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02569621d1b86639c7e0f9addb3b362a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a940f526947a5564f7c353f283990175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ebd6d98c5771d459ad05e34393975176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a97e7adbce22a304dc68e2d29ccc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726a50b30dc08c5f0840ccd45a41ab4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a100cb50a00d400822f22f2094afa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba80e92d607e8ade516892acca8b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5958ece19dda852b47ec6b0fc7752e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748611d03fead6b5e73eb99fd185d29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9096aa2b43dca9184b0eec8013b07b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c75fd5ec1217b5872ddfd0c3eb570184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37c81fee8b43fcfb43b76c7e005dff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224b8a0070957eca6187d8d387e3fd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74a492219f804bbfb9ccb6f2f462b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dadf8cb2cc94001f51356c9729338c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81635f34f2f4b46ae27acd95e3e31da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ccc5684fd14af2d1425325cd68545190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1967acc4af5517bb5b0c992a8408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b83b9b177c0857e791cca3ce716560192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cd60875719f94f5219ebbde5fc415193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dab1f61b28f90c9b96119fc936baa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101a866eb1f2f4e86356b60d648466a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dd2ffa380d6ca36ce61f5294ed5d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94faf3585ddeecf65e66de446b9cb95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc51d4726736c1346b1588d66d34dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b0a70cf5d5d85a5457a30fefe2f28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0fa98eb957373916c42f15166249d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0c1b90218d4aa13157668ace9ddfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaed3cf2f9f49e06635ea34ac67b00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6b41ceecd7f6fd78d74b8b7a96698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb151ec03589bb3a82083553af35f238204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4bf5349bf54cea5ab33cdd3deb722205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c091318dc84cbb63d07e59bafa9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e403454ca26dd190239006786de1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8696f05a363152e835c7227e2978c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e070fc21423ba069eac6f6641e754209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e9067168b50100144c1b87de7d50e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6f7b8ccf6857286cac5796029334211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a831ef00f5f77464a325fc3424ee51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481907c220f122a12b5834a850c649f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40d7a1a5ba48ce7ec859811cdfa9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c1c91192456ca311640e0af30e4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2409175004b02993785e691d498a57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3e9dd1f2d9a26c67693af925ad91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549855a131811f1ef1f32f9aabadc88a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb859c8c3ac52c414e256b43b0964219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eb863109291a420443814f990a0a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe53a8de6d61f50d639963d6bedea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b425b98a03f2a952301d418c57017c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b04f91c9b4f7fb8b9845420fc226223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba6a8644ac16207306bfe85b76f90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ccac3846042f2df4a22b927e95dc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc93c2b1af318ae024ea46f8268d6dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1d9f0ec5b27c5e9ac9737bfe2f77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e65d0d4bafbe728753c4882a1dc37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638042160dc0853371dd6fd1b217694229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f3b20524f760908a58214887f08eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f06d576bee486aa2dacb8c097a30c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed810baa9644ac90587dbbbd79f3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9208570c63f93ded3e8155e87e15a9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c89cf61376a089a3de67ab038f2733234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aa23b2508315b5730f08516af8570235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c04c68bb0008c5cea7bf4e558f9e66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d5d3850ef6a4ee517ecdfd57e6d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37efeb78156f12fe3f2967c2d4ebb32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47612cb63afa1031a13df6ab2d4d64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c88c4cea7e6f5bb0a18792e6ff786240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc584d7471e3a5d7ec7bd1e3b9dc606241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40527bd5337a4bf0e47e1f7e83cb12e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b1f2889d69c09e46a90942be4db4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ad907538333af1b860104eec7788e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768edf0a4f1833e9a72b134cfca7cd74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ecb0f95dceddc8477eadc734b8eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e54b467d1ac72c7f2d423dec671d1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd61440cedd3b93ab287c1739706b45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0232a7c1cc183ccd4ed3aa97ccee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a30f3420547bafaa8daa5c9d05d58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7457ef4e8376131b0d44fbabf8e0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ac3c4943960561a3cbe533412e982252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ed9809fed68878478d53d0d2482f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c41d1119b88006e2a8e570b4022a9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5a21a3df191f9783987c6112697ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383dec6f11e877efba0018f500b5947256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e09e3935a31878c194af44ffe8f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9f9af4f41bf49e9aea8f40859dd8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6769a8fb518ce4343ae6762a4eb65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561cbebf53ee74d07b2d08e4628fb8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c17e20695d8f096e279c81571a61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736db4c5807fd90b5aa10601e95d9cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade9bdf1f9c66b798330db97c7c7a22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f928bf09acf511d7aeed791ddfac6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a69e757c65e975426b2615cb668a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380af5f353ba920fef2d5409a17de77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1231f19c3393b5b51be6de7111e30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd2348617d87ba24625d014eed1602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c734f15310f0560fd5e6d61da305f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f20c72b7bf6379858cc93c615573270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91594d9e6508c481811808b2cdda08d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be97c6626f3004951360452fceb3279272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868456aabb7104464a40f27679a024d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8097ed7841f651ed297988979ac86d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cddea08b9409dcf6a0e53239777a17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8ca8a756fdfebbe4746c116780ed2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba4d73ffa65c960166317f5fca26df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085afc0a6c99ea63895e01f1c68ac5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e39e4002a991dba1737c8b9db0249b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce5ddc22a951afd38fe639d3817f0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7acd2aedb9555acd9d80a285393834281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3543f17272fb5784f2d1549308f4323282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753e1191ca0c8d4cb6221de57289e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300af0e9eef0697f2533514f91f11e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae899fd9dd5f788b21a81a32db5f01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9da7332cca886bfa31b317cb3348c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7265e4538bf17a77bd464c6f00e5ecb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2cb6ff2154b6211ba294339683b8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4a2391d969a722b84260cbaa1c27e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0d7788a8c5d8b5dcf9f8ab5f3d750290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5a9df5d315168aad034aded64f913291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352346f11cef779d703975f6b3552d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fda04db012d4789975d2a7ba77ff8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc2485921beb920ee634691d70b7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5db730ed36681a80c1137863931840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795933f75ec9d6e5ac0ab04aec783ee6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47395b605b1ff7b727a732dd8a56d518297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8725ee8c3de06f7dd50480b832863298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2e8c7996d547634b941c1cc87757299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a862d39ccee03260202fd00449385300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b22c416b5132f84c4c43d5b01383df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a81f8fb0b705512301a7d6e2162a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6ff04524aa5489e311bedaa1ee6f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf6dcff65d614eab8a5ce5c669946c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0e8a4d5d75886388b7066cbb2021305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd857f224cc774930782f6e71da9ddf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72eafb9d55f7d8a3a9c22472adca0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cd608fa043cf239ca27f52086b49b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01701748981591ab7ed8cbbd390190309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c5c4fe6def5ab0d18d34fc7e523fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a9a8fd20849854d335dfdcb63d116311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ff6478bc1bf03405c19c6f7be162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11061e01921957c89a2edf813281555313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5361c5dd74214235e30bc1d02a08b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d605c85044c2d3019851b7f9ed515c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8a41cb2711f25a51e15d9c7e7d46d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b74afbb754ace82d26f6f101d1d1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571709aa8ba767eee42fa0fccd1af18e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6ba75b4b534ffcad87567ad300ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb462e04ef854005d06a0a6065c66d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934ad81a9cf901f02977e362939396b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8441582adb946e6d7f8eca672fcc4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaefe8b4d803f650b2865ff33ed2caa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c480d5de78c88bedd64d5e337c5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17208ee06ab12b1b491689e388a933325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508040e0a06d095b9afda3be58a3e254326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffcac4a42b9c68641dfe1ba8965074327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469d91479dc610212db42cff1df4a03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dcdb1f5a1a33ee8e4d9efd3413a3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a4a86912950c8dd6787d77404a03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0750916a54ba87cb3ea51a74b27a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c1c3461c1c7d94f9fe92c927e73b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5d179d28b474761a713647996c2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b29eb7e19ea74bbccce768b9e00c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda68931cbe2dd3d333188203917171335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c730f91651b137450c29e744672097336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6222a50d9d53fe515201441d5fd2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdb413b67a0b0086253c0e779608a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6f0be930bfdd2ef810b66118cbbd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb14427faf45ea27cdedc066124507340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242fed488c6bb71a1fc67ef6f9ab1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81560801a5dcd0104ee0d3ad9d464f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7296d9d10446fc4e45533edc9e582343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f0a96a36b89ead6c053f5ff59e597344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d3b0b94a7c92e3f606a194431034345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fafd670bb352ce9d40e839d441d99e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91b0c50f0d937961262d7abfd498c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db58da9abb79adc93637f1c36eaf46e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8bfe6927078a4acb7ede42a20aad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e092613f1e96badb97e482570b77d99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f3fb943662eb83c39a2cfe74094bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4226077a96a53701082700039810352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555cec6e2008e1c8112880e0638ada0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a219fee6cce2194b0f16e65a9f06543354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73283e107a28f59037d3ea053528e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da6a59abd69c698c61b89ef9afc971356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71a6791601c08b3d931fa8b1c0e09e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63813779f1bc4728249bd301b420ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27482a65b588d23c7a924b001d02e9eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bbb143bd0a9dcddd0b2f6fe09e052360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42387db47627ab147bc40cba27a524361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f79aba4ab96831f7333a32cc9b24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68994c872f4b294c5009857e9bec30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384ca306ad52a29604244f7381e2be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743407f58033335c85bd3f8f7e532df6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fb14017776e1c3daab484b833acf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64ee6514a7bf488e658563ab396d7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2378094d99583cebecb91b99bf4629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda620fa577752fdc60594d729b4a2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c54972ea598ed65294223e6aef16c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b71623cea1eed9d324cb0809fd699d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d72624a74d894b781caba9830da9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ec557a21340776e75469379a8aa5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30314431c510b377555c48f9c06aedff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c99a90c9f7fa871d537b23d2cda61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285b7c7ee9721d51eed7439d4955e4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a262c4572292a77663b05ed77517cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a173bd9ca1bf493c30336f0b653b9a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc375b2eae60e3e71e8fc42186008aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7a670e68cdfe6b3a6cdc8ac7265ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1a120c143ca43f3c54a73b0ecc239381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a680aa3e28c73a3b5bf035b320ba5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb6d1ff4aafbc529490f64f949b0db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caab885b7a703b88ba68cf879e3622384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf3f1f508158b067cc8fe67a225586385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ccf76390ce286f5680ca2142bd1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab48b6213020c434b69d838efcaff3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8919369a973e4ba74d76cc9da92960388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea9599c01c34d9617c9e52eabacab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0269c0c3f0af5b2fb80f0693f51793d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357664583c9c8b5c31fe996399801ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c805b73718c2c69dd2de62d822b85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fac5cc992ad7c73f4ae92b4ca6101393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4ea44b3a807e88a5950d452f940af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ec56b692355dc5636eec59559657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b870585ad8819d18abf21787c3307ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8215b97610f9fef01612fb31e2e20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7ce64f792596f4bb2a90af96d309a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d652ecb6639c2c876f9c274f37025399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff925456d9eb1f434ce5bbd6cb951b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd6b23cf53d79011309725932bdc4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d22b25193f5293cbd2d15f8e55eef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df2195926c28d57148dcc3efe075ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c90c1f49107af16ba30226ee49473404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe24f56ddf059422374861076974b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eed57cdfa427bdc2b23b9cd6d10e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c2464d83355f7c0ba7072b5dc06a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7a8d785e4c4d1de896225a0c7b6d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6f786436c0d0391feb89aa49d542c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4c621fb0e7e62ebd7f3e6c2ccd6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960092bdc92a157929b94e5dbdf8cd38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902884e5b149b2a132c3d516b4ce5fe3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9f1ab8ec583b661d70058fd83b38c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac7ce93196071451456637823d1e09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17060f19ca6fbb471c6a2d98743714415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08819fea952a86109c66ca8589163364416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0890acdff04c002a7d82f6e7b3012417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e72ac0e73cf85451eba8b21968489a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5c7c1a1f5ea1d696ec7daa61b7ea9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113da322e5066e60b2c5f20039d1c870420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0308a6ec7a87243fd106d70cd9460f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a95944a383568a8dfff8753f2eb2ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496223f35c8a3b144256fffae55160b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5008801dc3776b346cabb296efe4961424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42111cdabb95565e76e8cbc4ff4858a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc8b48f814642844471603d2a1d464426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf512b35fa6a747b53afddb4bb457b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29c278dc5a70227050df8124ccbd5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4893ce057d0e22e611814cfc255c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1baa4945dd83ab3140554410275639430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e93e5dec51031deaeb1cd6c86c21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f0e7c835f3aa65de851fe5cbe9012432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be473e6278f96caf677474bd8ae8843b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ae81a58934f4b381f3ca7c365ba1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e36a827263b885fed43430ee873c63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70a684b6a2d6e20761280f67c29a96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747a8b5fb8e32df5d3beaa915119756437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380b8aa2e90ae523cc717c0a4f1fcee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301205693dd126e4841cee66f09a3e7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84dceb8ff520a83b0821a779176963440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7fd927d7cc0993da178715a0b4a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df727b95c15e95005c43453826b7a6b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619491c5ff28bd72723a7293f39a407443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658b41c90a657c51e1b532cbb67844444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feada1c62c70be86c06a01b3b170dce6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adac5bfc58e05f4a316a27482e4393446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cce67a567862f119b67680a47538a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae627db7230b170be0aea3701801831448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a6bcfd827abff0ab28c6155ed122449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f3f59ca0770acebe540db18617eee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1cb0be7812394dd5d21048ca3ecc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e747a23448dee24319f23b0e2174f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874b817199870d06d3a9b5616a19309453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648b1afb36973ace835a1aef4744d0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6530e2bc2cd3175e6207edf3b7c9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024887ddd83b659be220436a9aaa737456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b736f5756a305848a0558e6b065a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce3fcb3ac728028545f55144847131458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6ad6ce552b803fd615e82db652ac5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282e73d125b15ed9b2784338946c51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb573033f7c72b16e7958156f42a4e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc2ee5af9ed5c78f8c47452f7ad83c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71758100c9e740318dd0a6e1aebabb1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea1729760ca6135a2685285f3b546f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b65f36e40df8e3ca214541d727f54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f54f60405c36f39eb0adf9da7a43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a699501bc9f5588174e05fd5ea8db4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81022c11f79abdca5b549af6e73d053e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4daa6e5fadc35e46573311a19245b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74195e23fb7e24c6c1737505df6499c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32542e346747fa47ae264949afd31da1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d01971aff67db7c28361e5847c3104472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bdbdf169a8f8425bced4d26d09dc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b07409ca868f75c14e59457b144656474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3f9310d98ab2e1ab6266661d02b88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b118156ac9b048417dfb6330d65d67e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a91d9f0552788825dfc32bc6a6d799477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ca0c93bcc113aa8e5b3f810926dfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6590b4c5a3c99d31f2e2f83766056479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7cf86062da7645a8722ba5f303e8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cfec2c2975c54618c1c58d8595739481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888c2f246d38feceee680344f44b1bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a3b1ce4f29023ffad66ac7f667838483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f3eeff140f1163e43aa3f57f62ab9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312800737c222e0378a8c72507f3910e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d95665dc133236b7374a55b624758486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed30b8acbe29a33dd321a1a4567791487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80c1b63209a9c5f30484944d6073a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613758797ae8dd885bb5969faba54cdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37581cfbc54cc1f1d88522ad4138afc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dc26b7f0180c25f30a4da4480b475491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87a8a35010a54a8a685e7993ce9ab4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1026117d9e3a1f4bfce25c93652a1e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f6d3d3bba28beb050674dca65a9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca18be02c041d59b3a905dfde9f5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e974ac34504d3303e24048569a092496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52458b6ba7583ef65339ebf80b1ef1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8de002523bc8d9a7a9ac8aa732daa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb288e8ad6935716d27025afd843332499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ac831a820a0713badd1bfbeeba197500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608d2d440153a613deb08feb7779389501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fbb59dc06f7135d663c162ea137c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd3a4a59192c8aa04f12b6377c624e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290bc50d309f8d48b2e2f81a9271104504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5905d8fada00d14da55fcf40bea57d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803d4c2a52700dfb9ac720054ad6e6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd87bf93e945185401cc045d5d6a9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52071d91150ec834ac3601b5a8cf4958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734be2d77232958b0afe15752736d8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9287157cdd75993894ae51c4c372aff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419fd84961226c6ca1d0db395594897511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecbd8a23cc0e919225700f665597b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cdc56015a2729e9795dfbd8704960513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d61eb20cc6cf02aaf0a2f57c57f31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926e0d5a3ddc34c8245f3f9ee1fad00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de111e4623d5d10d40e96aeab1166f90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc22ea680d52d41db76c091795ace1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e8691f3ddcfc0fbcfa5f036c1c20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f60b1d2f8cdf334ed2adefac6b438e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db89764262a13a23f94a0ee52dcee6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dcb93c37824c65758ef11ca1c9908521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eabff75d8de7e558960c945786a06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70758769ef85eb65713a46da34874968523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952ecec92e65ed8ec394db01470d956524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79854b2271889d0349db7b06076caf3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2c2ae5d09a1611b7fa555d14763a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baec3e81182fe7065ed60299afa1b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582721c37b0f813c4302a4d3bbc2c28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b0052548538d563d3da91e85c5608529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fd782173a6fa057b700a3e6ce220f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4a93266e7a0a241e328c84d8057d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea09cd9cc7a27910790c29918ddd89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67e952fe0912ba61343b318b087095533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208b5a44d9dc4426ee4de87dc5f4df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda639e4962563c017e9b85fd9d0f8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb122d51598cb2d130442036a304822536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89141fd58004c6f5ca43fb9b8bab5bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435469fa132d6116fbcc449632c7d76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c1ff4241f6636f72cb1523b06af8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d03cd15663886da8fbb9856fdfd9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44cef52f360798eb89f33dfeb84cc3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc0281f86811dd894a5920bc2ddcdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263893f5a0ae6e1f24b950c32aec796f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75345fe2f98d275062c79e7d7cb1c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d3623c9da7dcf4d9fd6d817e4f95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416b98c53a34d75237b99a0376aa1b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f749bc1b8f7247cb4942f8bb82eb34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff02edcf4431829563e83bba013ac1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e129ce593b41cef8d4108d171f3e09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d54372a3a2bd34c3abb9f8eb0fe68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444e978dbbb7aeb4760d2e7997a4eca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146f5ae84f559b725111e65e7dc6cd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757e89553f845cf3b3f8d76421c6c9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ef2b56d6fb9cbbe07b29d0f97667554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5faabc0213fee58200490376f4452555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16501bc8d7d0da4b2bd7d9c666b099cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454a25a009708b0a4ac832ac0e1b9d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328268c5a6767ab95907258d2d39300558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae5d314bc14dbaaf1d8808c0d7232559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a92e6696382d8b6a9c82426a1df57b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad88c43a086f0f632d3c8fc98b525c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa874dec5a3ebbaf096c8a54f00d52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa2cb2ba3e82b1ad9489433a1d8e06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11ced8ddbfe716dcb297403072ffd1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe42f910f54524a4eff4ddc0c25337565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be39d98ffdade800d1da957478ae6cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2e9b54b645b4fae248bbde65af326567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942585cbef0e2f0b1aafb1ee260860568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69cd3bfa98a9ee519ad6406ccec29d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65049c3efce5c34026760517ec99dbd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06698deb558de7da249a13ed8e8a81dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ed816155d01667356948691cc5831572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e158580beb9444aaf2e42e3d4c721d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df047e4ddc57f29f4908a1a066fc0bf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b11c73dad64b2ac439bb14f7ed28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1de37aba7e29642bb051e23fd6e250576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdef024f0565afe31e6529fc023fb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc7b7ba9e00626a5e328d05d0ec2dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2dc13c967f04141c696c667cc3d60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc33ac21e4d6d3bbc8e7af7a14f1f8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45480663553ea96466ce19f00b9c578e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef295759acf75a933582f9c7ae0e95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefd62d9e4253438d0f057cc7edd614583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d4b251b1bf2f1cd8423cdd8c2fb95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f989e4eee59918f343a61f22749192d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2acb6e4c568aa55fb0bff620b62c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f6bf2fec257ceb2c78c3a2d57ecc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd81bd10b4f434b149c0aad5af82e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0da783a0736e81edf3312edcb87e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791572da2923ad3a5dac6a93abce680590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd19fc879ba7a23ed4b783726e9427591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62872887ffb83dc5b5a9896f7ad4571d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f55746ad7581a6e35f62ef4feec2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25be16d25580d1eae69059883592ac6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116385c5fd63b00cc9a1fe1b9bce68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c057481b013efde1a74947f3dafab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c582f37d879cb55b2c176cf049174d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea27b64c49be0c5a6f2601082cedec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760072349163811fe1cc5717a5dfc69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60f8bc8d9bcb463413dd84382739a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac83842fd15e9e35a8a2dd86787efd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd935fca13ec473e8477c82d113aff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4899f27994e31bab3ed568dde92a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2b9b23d0d05710aa7cdcf75031e93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f99e9928725eb990d0c13d62ee05d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21047430623c0e3544681045fe24c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226e715d2c0cb32524146b8340bc9c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ade48a3e36af9e23fcb7858a5b08b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808984900dc16c1a64c2965d6ad57151609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6713afee1355594a70053a63946ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe55c66020a753679456311b6d5410611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583c2cefc6f9a005868db7ad376e07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622968cb7e20dad62584257756cf57d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d2572b5d333a992713383bfb4b9a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e6d3506559a09d3ec4155c78734b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a529f177f008677927706e6d1ce30db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b9c624418f2844085274ddd24ca2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cea988d967d772a8c772fa6d53f95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d2dda6490960d971e297352c5e563619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a69d62187390873a5f60bfc7f97e79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a8a795256e92ad338c18638a1adee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae93b59c1bf784e426474142c30185622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ba49e698337f89c6a4cef856fe166623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20295f6aefd22c3b884521b9222f79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16aba6d4e2941c2031ce37217bf8f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca5cbfe58ff116c68dbb41f3d4843626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aede176aff6d343cdab37d2700f50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb5b609adc7c309b8400361e40a243628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d86f592646a31bd108e676a1f9568629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fde68f8889178cbb323855330b988630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d78aeb6d8cdbf6d3f4b156c285170631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02f8cd9b97eb955cb1261e2ce8e0f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d311ff85ec9f3df38500e8994253ca4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8380d420ec64049f507ee811f618cb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcec92b982faf432df64f2ef6ed37e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1e03f9c092d219e0da79848f3e2c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da64a243097770dadfba431efac8e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22daf8f4926190b6cf22ea60d299ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e7d740cc62be84b18c19c331de253639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f006dea7083e01e55d258f1a53e15a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671f7f8c4d7b85978e589db8bfd4638641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b621ebab05522c7570f389604f2f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd833bc02ea8ce4267cdba99a2010742643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a84cd8eeab57a129cdcdbef8eb4cda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb4dbc971260c5ab2fed7408c8b6ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e3636dc9a2b2d46c4a09f65d4511646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965196421f1819f55e28f735ef33a24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5802661ee29d27ec54afe989112c115648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc9f1608420671d7059753eea3bc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6bfaeabf93e2015c1d4f3c416f5dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05514ec19054fcbd1ebda5d30aa01c3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb044426fcd44330b4a2241475d8da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2baa9d5868bbdfb88d38012a373bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa680a5a08bc05735b89f8169e1ba42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d0cac67fb8f3254a5a9c111ed2d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca412c91a936546380dd5452750234a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446dd82e53d8d02541e949537cdd6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750622c17f97d236dd2337d183bf1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b210da9b752fa3bed94cc17f98ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336ea0ec5e99367dc3e785bf972ddcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149c6eb11bc3c3972b925db21a6546e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3455e20e99e6b909dc5b9c218c57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1477f97310ba2dfd0b05e406eb0638663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e49b5f80176f7d3f2453f88a8290664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5cee2b0f9cb5d79d6b263bd413726665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5147a9f2a333f80fa08addd46ed5e3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32be0852f6991b7e674f2d8053a38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa15360091a19a2a4e5f24df0f42eae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9675e6e404f6452d21871944a3ea8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f1a96f8c7c9c04f24f97707aa9df5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7af9e22d8fd3371346faed5415a2cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092497adcc990bb276d1748fa0f70b47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526e6b87d588b71c51cf2846c1f493673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f838c94a38b2604049f8a66ae411d24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b45a3342af47d734b0478201f1f62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803de614196a7395e7e8d6f9785f5db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29934526d6bc30e54c23d99721ddc586677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93160987aeb698c679853b69cf67a83e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5616b68b81d00e52b41d695420f53d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cc66f4c8748d3b4d24731af60039f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d2ec3229facf2a54723bf31270f4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11569db24ecd9d67c117e9446317c8eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82668acc5d38e6e3003712b40ab614683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861272a3f776e51b11e846f001b8a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ac72adebee5a780df841119eed26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311be9e653fd50147f96a1d4ef6409b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fab8e7fce23eb74cae6e564759158687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a14d42bdabd1a87041b06811b985688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcef709f75885dd79913b13aeef1e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b52f89b0bfdccaa151fad532e1cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb2623f694eb277e5e4fbfe9e724ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a693159b6c6b41d7515b6812e7a4f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03466486e4a6f538a582729a3fcfcfd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a55da78b9582e0a867c64ad790492694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52265be11167487c0731bbf12fdb904695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2605d3927dfccf5c4dda4915da3e560696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21920463de15fde691ca87c557c23b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47601b1f4314c07eddf032dd1275f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b75c90b6602d0eb545be628ca1713699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a9acd71500939833d16b4e421b66b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c264fb378a611b5a597b899242a10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1882e34a70ef5ddca54d010d622240702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41f9276c820ca69a059b4993acb999703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49328c7faf909cb5884f173cd99e8a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d65f3cc2cf3764963c7fdc688bad9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef71686d606901b38fe7fa760fe8dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2423cd70a14ca82c7781db3c562c756707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d2f3f4ad4f8f7c30a35d80463733708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d202ce3b5d4c54677803c3792b80e88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e34de0ca01d21404cc9ef1935f9df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ce6a09c3fa6ad741b15ae14189fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8e6d2a0291c4af2934e561a8bf330712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c8fa6d1939d64152011f0adfb6a86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fce4a732a0952d7d4e004fa0ccc742714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38eadf570ccd46bf045cd8374f7025715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9e81242e449c629581c38fdfcd5fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fc84d4f5e38a0b8df418af7bae46e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02a4d439db81c0a2dd020ae7ffe38a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93dcc0cac9589e9b3239600ce06308719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa456bb06693c8dc4dfb0b4093b803e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d30b4d244126d3a5c2129bcfddb9c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f0cd4c7ffe78676184679cadee4a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ac6f9b0d3dea3b10b99c4872bbaaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b55e1aa08bb441594b1b19068f2264724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1907912454b5c949d90fcc00805096725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fcd0c647b3f0bdf5b74d642b8bb1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a038767f975a3d1eaeb76508ee46f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4de43f5e4e6201c2db99522bf3816728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426542ae5d8bae5b9dcbb786866962f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4352f5d32d5731da32778e9f9e75ed0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903600704ff117de604eed5dc8fe197731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba9bb78b10d58b2ef523204eff82a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2fdeb06177efeaa66f12176461da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d13002bbe7692c66caf590ee36940734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aeeeb85ee460c0c478b8d13485815735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab437b468a8971ffd83aa6f9dbd1cee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b273fbd5c74b21a53af401004aa4e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e4d22f95a7357242d676586bc2b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854b190bf0722127d6a1f6aca547301739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25831c1c11cd711260987b1df414a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca825b7ea0ea882916ed845ce2a07c7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4773b758bc822edc1463fd0c41d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce9cd2ba4e2ba68fc017759c6cd3e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db376c9c4124bad643073d1c9f988f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa35bfa1e6e4aeb053f8fcf7b4b8164745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c5d9b7257fea8897622e1fd1f2d1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee69246b477f1d106e9a0b32c947f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882cb36fd71e6a7e404f753e19ea536748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028ce3eb5ae7b47b430da4f6e601789749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a6c09ccae36ec0a80231b03c62e2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf55e5adc2db1cab0ce78c96a42da27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb80b314b4687a8736699fdba98aa2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180abf4cc73fdf02066898f1774ca355753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e2b83ff757cb870975e51a8be86e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932aa59761e1c641a9d8d994e46d402755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f43eebd65368dc9e5c081ebada92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ace3c6e800cbadd7e6c6d895282cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619b1cc1b596103cffa666e9ab03093758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dc321fb757d481158124276dda62f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d63be088bd4e2e053eabbae63e46a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beab58f0f2a84b9c09976bfd46a73a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb2d0eec43f907a76800dc1e82a348762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5adaec6932afb1e36d37413b250e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a617746b586cef74ccb19d7012c8a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7603f7146185be3dba17af58e6efa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485db4bc6390823c73246f1be4ebaff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c8ed3887f70c1ca93b793a9aa3372767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>