--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63965a1397b09dbd0e2b1ec923ade91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93837aea3bd81298f1c6d2149bb2f9242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f8ee3ebd5735182413dc56fbfa40c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13460ec7f8d27e71f403ab2858a8e93e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a219daf4f8fc0a33eca15ff2f907c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef8db54d64dfc82917e4d0ff45fb566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb75659d2f5f60e664219c778f631c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c722475882f83be0c670f74b80ba8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416888c69125c497ac03a63565d3513e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811d5a424be7c30bc5459dc077c228710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7066b5096e49567ecd4214452ea0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d47c4b08a1fa51ac3d67c694acce6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eff07cf0de3ebc809018f5b090fcdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af5c1c812eddb94d88690bc45064f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf787bcc08235768db420098af5adb7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434e0a6377b8a3db1e9eb4a2bff542416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7897804bea99944c8c2798f2ce7b1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47e00119592c9dff2fb947ebf390cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcffd1a47fc0c62ce2393cfb3ba9b9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c511aabd71200655577ee3369dae4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a560e0533431c05900fa4b1941917521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d06c0a1f2dd0974c4c6b112297311022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579da3e806bc25b20cfd4db27d8ea1f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ee928974ee93ac94645e8e61e145c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a86db245f77cad775ee84c17e890725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33ef84d003d0ee09934f782f7beb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab31d54315d4192c176f35470bc1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af1aba211a6f36d14964b338c529c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18589121be44b543bb1a370f75db4de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f7365bb1c59798dd2f36522812d8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd7a219f047ab0a1ecf26e9e25cf0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499c2f9a5873c46c0e31a397e91924e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823f70ebb7da61b6aa53c9155eab2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5268f8be251292d1c54975c4e874e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9de63f40455b36bcfedd94e72236135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac08ae6e28fd8fb1486303530fb18e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574881050ffdc80e06d6648e96fc4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced319fc48fa4922f3fb94cb80944638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14bdf481fb96aec7b359aff5cac1c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84366768faa852c4274364339f131d8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64436dacbae6e5bc37da1d5df73d2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e5a1d87f9c77c59e269bdb8092b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02597bb941be95a7029ecf710073e8c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc6c68a8b2f0dcb491bd3acb8055844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a498f564f2116871cafe5025d0485d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984271dd0ec2212d63ab4aac3cb653c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07effaa379dab550d11ad51e00eedabd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f9208a5094d0e4d33b7a92eb5bd9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a3ac670538dff8abea1f0b748755849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a8cbfbf14a22dd36b7a22bc183b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b640909eed0c5056eadeb15a507451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7766359e4240f3258c941c47ef2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d71a2806141100613afc69fe2e8b0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de68c38918ed282144c2589cd4708a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f3d0f6a81b787d233715b21657b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad0c6c36387bfb8b161471d725916c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80a7074bfd368c85744239af6ee4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28ed6c6cc61da1d241eff05e8c94f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27d12f4e5553fb587056a9162f5b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d50c29fc40f838b12084cb9698ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0802acebe02758a4a4127fb4714b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10754dc71ac5ad2444450732e7fe5ca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546ec2051ee40d2246dfc013a09b08863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6278a155b5dcf6e6ada3199a805f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d8f52927dfef6cbb0a55ab1ade2bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2212bc2fe728c387b24b96df00ab466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ab945334f8d0db4302f803206a8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0413c8900392339c62af1738e1c529d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fec563bf521f2ddb7276b74c6dde1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755480c44c859441fba1de3e2526fc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab2ac5b3ce58435d0094f4b1dcd8b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fb77e841bfb4b19b4a9ce95bbbf2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6da52465207413ceaa6b34de4f9fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede6f592b95c421d2268593b98571c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e3c8c3357bb9ac98f3802478eecd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51da5c45a4f31248d2aa1d0b01e174776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1320f378426db39f4f02edb4851087a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91810dc7e4f12f3d42ad3aebdffd26a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373fd79a565315e26da73cff5e7603a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a2a3f6c5f4cc8a2bc7ae433816ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f769c5aec94779a3ff8aa30c117681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51074787594467f2a0c0d2291d9165382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67129923c9bc8ed71d24b44be43e00383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5604c8a0a536c92b06287126fb9b3b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5495218135c6ea285ae0cb14abb6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0249020d4983b9c1e1d6430dffe4b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa0926b8049b584f9f0f2775add6be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72601626a77d06b71201a0967726188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4447082209d32ba60d4a7e42c593d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc41b04afca53bde321d612837184e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5379725bf0e18c8e2f05e46a01e6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b2fac6640dbdbb923259ba0806b3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf741a11a61b091b8d888ff67954b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd77e3816b9481c36a1a95ac10c6d1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356a657081e2943cce0927a06adfbee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a014358bed61ecc4394b9f0f5d5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d57cc77bd5a2f450c6945769baf00b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb44947900af220b52f8084ba5dd6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895e5d8d333a0b67102369933d0691399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf220ba330754615529c4c94871d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9a1a8ed915a661862d482feb7c7fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f14e0e4bdcadc48ef2998f220455102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1523520c2983fb95434bb8ad632fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2861836aee997231ceb0aded5cc08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90e6d16e4c0c8761f532c03b123b69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c31c3a871a31372b262d075434c24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26e62b38d45da80b913f183ce2fb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11869c31276b40ba1561b710c9c75f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6ab3ea7ef515e40939cf9d28fb380109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f334dcce4d06183eb2478941d581547110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9d38d48bcd19aaa1ea44955be70e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef6d0e22ab03ae1f3c40af9b5dacd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab72d7d1898dd9ef1564ec07df94ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096561d1164a15edbd9c4c5b873ac59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7986e6caba27041dcb5d67e36c33b41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0bdeb0a7016e6f5f18246bc8c252a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2131eb5c843d1aadd9146bec20a0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd134771effb6a7ccf5d38b2fbcd34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48459d87010c8955cb29f682cdc463b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f7221e3d6188373f353da9db252e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd91c10a19027baa3172bc20fba4017121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815cb2d7fc6a438f12854a029d8eb66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40089261ad678ad7ea2a877f1800db76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884da815307e1e4ca88c8802b06d1e4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af8bb6da2704581c9a774f7265c26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55ef2b4f3622dff3d0e8d70b9e5d21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415d37d538e39c1e80c875b87ea8467127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691bece17bf3bb75ec706687f56335c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d0bb8dcdac42ef6eb76eb6c226bba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fd0f785105328f9dc7adf792b520e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab83f104d93517b890587dfce7801b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef994dc95c9ebcb7b45dfad9e8c426132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be09363a9ba0260831adc7ec1e5700133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd4622a7e0ef34624b84da83945f46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693f0f1a276ca2931f20f5d172f9f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef0b1c24c903a9f05de992b187320d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f708e292e2119135e73ef8c4c9c145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f61cb6cc20cc4902e98b04072afd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26db108e559ca7b803fd077e7245d31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b11f2d369601c18c9978907753256140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490f5ef24ef57fde0a2dfaf035f8af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd4a283cbdf49ae82fb6faad02cb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836ac7de252293e5e47c4dc7f5a910a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f57fa6c5c3689b298657bbdfc288144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece00310765bc1dcf561ba26c24775c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daf8b9554829709ba9278d4d699879146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581088fbca9749922d7b2b2aed50e8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70049c6b57deb8626952a943cb9ba7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f641e4ddb6d0ab2dae51ce5d5bdb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0e5e1634b62a4dd4fd0efb1bc084e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089703c850efcb55e456a5e119b5cfd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3677ddcd37538993d7e8c406e6a68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd694f5da87143ae1f445941b49bb2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3744e807c248db8b4ca59e0a3befc16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a78a406d8b21d2e0634779bc2b53b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a348672505c6def5e3f4c12d33acd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161eb122c60f2307311b9ec64ebc72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748eb58052771ffde8137d329fbb70a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413a489b91a0d20007dfdfc01b50c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b44de5255c747c89a7f447887424160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deaed25dd6b3ffdc05fde94c10e66c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d262ea4a392c3be2496dea4500e30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34da58e7dc125a7e42eb6769a4f0a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3a080b40458e322ab88dc7cfa5fbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c5d1ae21a1d3a758ffb66a7500993165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f112369d3aad1f8bbbd12238263cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372118ca57ce3b5939e45c0b61988593167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ff2bb5a532f62054fae0dc540d5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ed98f03c43d18328e9ea3bd30df35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99dc99303ff5ace7c513933b0d62ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc603b3baa0e00594ae4f45242ca6235171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ef976de0b1ead8584b279ede36b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9518f9bd21d0523eedc2a2207af9c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edfc05faf6aa4105d71290d0450688174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582b4cc2dd19a9642ee8e86ca94a2a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650335bbf35457f7c85093d0792d9a57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7db35e9fb768db17060b0d0107fd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1856809c85ec6f32a06d61727e1a525178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139176050775a1a3a49742690325efc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab246464c0c302c36016a8af7258c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad2d94d1e052ad2ad55a562f1221aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a323ed8d0ceb51b99f6e599128725182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e080318a4e09a18abaa0351738a4de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4941d8e5dd8fc90a068289bf52e69d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fb24738ab395a8b015559b94e8ccf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dbf44ae50bfa82e29d154e00ef77d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea2ae7ea8afdd1556bc48f2edc56cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743fc57e5a7b1e61fac41440563df36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf98d4a3ef0fcd023add87b06a1fca0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f1bca14d5af3b965ece552df48c30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cf247f049aeb7d4af33ac3b125835191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a3088050cb7dcc8ba69821ec2c00d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b4fcdb88ef84c8fd8705fe55b8cf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24945a4d8ddf34fde9f39b27d69068e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cf0d137cc50205c255a34d558308195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac3fbbcbcbe65fec2b522e5f811dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166dc7b01dde5763db660dd68f8e5c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49f062cad329f51c59ffe0512969d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cea6c0aac0b88a0c18320d723b3fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9769f3c8e49ae04b5a0aea9cf6d12c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f48c5d1d5d8bc413bee65ebfaf7b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152372afd2a2fbb77749fab6bbb7c4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960628b675ca381fc8a682fa0faafc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05c9e47c78dfba8a2c21e1877fc058204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc22bf7893476162990969e6ef67d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5aac0315e84555f31d13c2b8528f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef0432e4e062d6e80f7c2663342c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c081474d9ffc52f5e8a40e9cc55604208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71aa024f8d32327c80892872814b8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91e7cb6d78c3a5a09e64492ec0abd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5fd95b6a789daa23511d2162023b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9bbf96d0927ff062e279552f0979212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9d36c4e90a889e38f7b56e21b96e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b6b8ec46f38379b614472014f186214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22e9465265ffcdb3038a705d33e295215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483a9010c63d01f3a3c281996457ee5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdb6a075f0e714b97b987c8fb13e3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0463af26c0fb4c7dfc172b7d0afdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c923c000260600aa2003477300c5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3fb0cce374fab01bc360795cf5aa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499dcf76e8c4394b238d7b71065f0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962f06cea321ac8da4fc694a4dd1e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c3b8825cc7af6d41769da43318a21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae1c37d2b2e03fbdc8ab2347fabe3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d7de528cd0c2ffa1a1f3f6b0a2790225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59643fb3d0ede6c288f54238e63c5ab2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf1dd4ceec131dc880f9d36d3212c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef7720d4d65b769db2f22c3822e52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29c476f518393acede7c2add9c90f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af37b408f73efa163d4b24fe3dedd5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2b8b89d662eb6b7a6e73668b749b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178c72d2c4cebeb8a4b17d46dd14765232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc437d75615b4c1e1a58eb265aab9f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62cdaed238f0d657f3344d3fa53f9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b455c92b1f4aeec5d509e6fa9058d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678c0b35698233f152f076b4675b597236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5541e3e3b7561281f5cea53d5f2c477237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202af792a0e41157a4ec55c6dfa4c1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207c49ffa8953901f2e8a50ef22745239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658daa7bae0f8cc1e3f398ea3ebd91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b6bb30d340a7b4c9a628a18151913241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218e7d4416e4285b99d8c614c0949a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c567585cf7864f71d41149af6ea2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d387e42c93a8161c102d3b57f01f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cc5f6d835ca443a0516d257a1a880245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6930f93cb0f314e5f20312b3d7ad2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557736bc1ee60b6b4ada459236c0c28f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8c8de6bde3e783ad506cdfa11198a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d08eeda824fa7e047b6e9471d770b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72354437334508868b2aee23798ff31f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9accb8ae50fdd25c15ecd6c77b68ddc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e173f776c5c96d78f180b8ca742037b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5bfb3b8ce92bbc99810db5dfbf416253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc4f67bb53506d8dda80b2b3462947254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98534796bdf1a16eca526277d4b2899255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b6b7b3782b8f96b09762f0bdb5706256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4f903a14b0787f7e38d95d82cab61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ab4537cb23f9d909fc0c2c89d1ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eee4cfc459ebe76f55dacba7c35d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f316c94d898d22eff9ed103a67e5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e00924c0e1f254e390360aa0314ff0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8285fdeccc1e383ce6a492f5555b07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9263ab4f76e0b6d0f588404a4a3d5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d9fdf3fe30f7c510cba97a8c1bdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5065d4292f32abc75c8159f1811670265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b9162cf1090e97d5bebebc0f14307266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591d3c21599ca2ca1dd36258722e7f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad25b0eb72cd2a01c9eab8fefee6516268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6a20d3052b4356cf21c66e99610c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66e64b47f763e5d1345ccb60b3b3db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5c5f07d87d10c2cc617e51efc6fc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e03f2280b8081546652b7ecec6ff1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9eead08cba3c1d85ab4ee43fbb49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbb052a6b609423578ed9cdf71dde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934d5dfec98865bebc00e0424fc925275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4337a1be0f409923dd83dd62a1f2cb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b58d5043092c7aa717703c18772fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9de02efc9e5e84458c33ee60791f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7939418bc1544521fa6be0c687d17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48a4eac82216d002bdc6647e9c962280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692f8299cabcf2830685f739166d250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d93eb9fc1f4d75f6d3a9aab3e0870282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0bfd4a4ad2975e5112f4d414b5cf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9403b1b3a44d94aa49be46d0fe04f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcc7e08e997a2c28e506be404390f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450d51ff30a85dea1c330cf5b5f9114286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16353b9816c3295607f31f05e02ea2c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99d15c33535f0b9607ef12d7820521288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63acbaf01dab151a261f366201a543289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08649c3ccf4d37a0afce2befcefbf0b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739364df3f610bf95851c581a06766291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe8cd10b2766574506fd2423c4186e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361985b495aae4a906085150bb9c0f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370d759d40e30135c965522171e0dde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017ccfd36cf5a45ddbf071d26fd20f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f089a20f616e71826f8da5225395238296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2b3e96abdac528dd3908eb32c2dc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabf608e918b70805a3efe3be367dee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94e57c388828508bc27cd928e5f02c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1da94d9bc116f9c164ce05db657f9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c46d7d294cd40c8891d117b6368086301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ae20ab94f55ef866c9a20379c5b4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c6723585e930bab0aa3a4ccbdaee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80a2b220bc768d6c7d1578252642c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d02d6aa9a784173450cb29972d8be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a26c46643a2068f8dcb4b4455ad1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d203c0d63e883d89c9151928872fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc565cd0a77229e2911dbeb0a4570625308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94550dd2f6b0c88fe97c7cfc99482eac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044a5f69cbeccfef8b815d555334c03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1f36019d08cf1eee9f0f70c3543e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369846afcd8b8974705727be343c8084312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67adfb0790d336f9bd0f2128560765313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc6ac37eff7235d569b0b714c86abb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe313cdfd8b6a842394dbc0f7375e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acaa0d41c99724c205c9b6017def2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc08abfe97de8118df3881440218e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a33ff51181d95f05e70e197d42882d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7a44c5654d568701a606a731eb69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b218eba2f95ea0a017ce5b11e310a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fac7b1f0a6afaa4eb9f5ca1d816f24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166e059409311dff134b3f6021fb8cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b74a8827ab3dc25b6a647062af2932323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146c50123392704524486b75bedb9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce36559af571139d8c2bc45dbd2033325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755397fef61f51b0dbdd8c8f575e4c7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd77bde386a01a794d4cfa42f05cae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1bee61cc0bb876f784d684e2ee531328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10698f6a9ef87f04925cc8fdb346a34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae94e6521c67369d097451cec8d5340330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f0b084dcbcc2a1f768c0e94403538331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aada2c6c8fae73bdd0ba9b84441f54f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e0d5329492422b5df3e145d2f643c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726961f374b580d7ef01322cc1f940ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c6ff4ba09030b630279c0266d59d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac526acb90a48ef4fd05eec5311d37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ce271bd136f8131c8db5eecc2e415337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a91fd2571e2a4b5f1fa0d32d93b48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ca49d86a2bd46adcacd3842665068339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31907a3d1fb2dbfb6e37fe31a571b3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802eb7aaf663cce56510cb7fc7ba994341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54eaee1a90c2945822f3f7588be0dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad46c5471103883693da9a2ed9ad5d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7aa069e0190b7f81a805e7115655a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88800b11e0a17d7fb1aa5a080533d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc30fd323654ea6c8adca0288d43bd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25339ced0d70e07f9576853c42f11f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d0a6f534b92fba9c98954935b758348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc678c4977c7dbee8ab09f7c6217d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a0d8248f95456f071bf33f0b55d10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9f578d003cefb9eefdb0d85f1c320351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c87b1f0d47cbe45e6d109635be24c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb36f1322e8b93a6805526a10e1afe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e76a8b4b11b3a23dae57d98da6362354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9ea2563c7dc71e1b6d8a28fead814355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3bfab5b51e0de7581a336e39d2935356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cf4ded451e73c5dcc5552d46083d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac9e98aeb30cdd34111411ab9a370b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa387916e348324c1f4e295ff00ee55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270371559eab24a809977e16e771f3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e280f2712ae7602333b6efb398545361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5c348c415f452e40966f60c2c003362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafe21ac092b3f9f324785e8334d31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0dfed855734429016e7bb4a553465364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a02de644925d91136fd3673297f74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03428ff388a1beaa9e31806c85ee5239366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6af8a81988152071e49aa11018a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5791ffea1c5f744d977e30e14160e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15745b24535a7c7a2b2e25f7b8c3fe76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06600159208c612b579b8affd79d93b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7da3d49ca3580f9371f886925124371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ce89e55587d4f16e8ef00785f44f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ebb4063a4e5ad912ec8ad533bd35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a134a267debac00804b55356d3b9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478aab24096428d10631a742cafbd0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325fe0ac81382d9da0c7d3319de606376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550542f00d3b4e5a6d3a0b717ecdfad6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b6f388ae341681a43c2e1a1a130ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc317791b45385f1857d122cad19dbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ce92e0878e9cf6f5b8ee796bbd19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d41ac272e82a1c2c0782edfb30a69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed0d6787e964250b36b29ce0cafa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdcc6b374bd5879015de019c18a23d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a82fb81b69870bf5529cd082cca42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e51980779116dcbdd0d809c76eb25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afa8f289f83b1863a76c9d712d2f79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78ef0dcb57b6775c3d3abaa3c6a4cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb62b0c315679d5cb8b51acb48b2208388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b7280bcd48852241a55a13a525736389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef65481d68627282aaf1806d09605a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550acd8d3ee3a0fa21bfa56a17eb00f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ce7ac25ddc51f46e2178114de9f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa456d472d8734f533afcb5818972c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c70d82e63cf386a1dcd9ded591ffe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c835300bdfe65562e6956e892ba9d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b102f1ba6c90e1569487bc37feefc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60c3d95fc5a6a7696981246d0a8585397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb6f22308b6e26f812621b6e967120398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55973259d27c75f0a8872c58527fb608399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc4313a6b8c408e6a3696a2ede5b54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83a2d45449f0a209520829633c465401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ebe7b17cb6a4c496abb07b189acd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ee1fb50974c7716cbf723017eef54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc57aa661675b9b9519eed2fb93af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e11fc131476c9d7ecedfd97ae09b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf92575315d6ea7ef219333b1b0850406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f3e6d48ec6dd1d9819140458b2e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c33d9f10a57d9f6f2f1ed51bb51eeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db521da89f648606bf117d9d2067f1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e458a764fbaec4af5aa3d3d78cf410410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f06d232b5de0471501c42b2300236411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707099fb288b644f8c18668aa1cecf8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51be3c49dd1c3bdc05b7e92a7b1555413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355f877f17ce80ea364a3cdb3861c18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc2081a27d160d7b8be071a38825bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed5d255adb42bbc7e99f365cd28001416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d4edef09113c7e4e7dd8ed51af39a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b4aabce6c0be1900971fa564d203418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658a1448f45d9757349f3e0919915b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb786a0584f6ec3e03eb6aeeee305e41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dc77a1439085be6cb6c6467e20e82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faa98a8b357c6a6cd041028d80e812422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06435c668a1a558901b127ebeef761423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cf607ed2e693f458c65f1c0cc1852424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ceb676025b717cf507119082effb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eefcf3cdf59aa173f5430a5f1514e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79a36fb0337486fe7748b47f6f5397427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027678be744a17c1d82f308219a209c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb5155e2fa317ef2d2b59d8c7c5c90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd3215fb964565648ba15c5f366158430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d298c2ae44e50dfbc49924ec82a4a72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a3c04fd2aa55e389bde01abd3c0b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc193759f9aa9189eb4763b33af304433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f126713eeb0d7ca1b21359b82a921434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c6b39ab17e258736a46752f00dad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d87fccba3a1192ac81f9db57e77411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc135b5c1808ace7f5a0053bfa5c607437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa974673fd500f8f7f83b50e91a75ed2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c47b8dc6a9b7a1baebfccc248cda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe21db6e5c25ff891b10fe437204f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7a3170da6acd76e5e53ab04c82928441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d12610e646d036abba71b014a1c6eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ceffc27d6137a8a1c6c8dc7bfb9f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7b2cd3932bdda781d63530fa10a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee517190864f0688a1b0b315fbbebc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c118df9b002cac824f1ef3b949584446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf741b64bf89237b10ad3c1ae4eca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b63ce704af3f682d7de3b46e1fe4c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fde575478f8cd3cd73e9b6e8b81fdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d748d8062be1372eda673896ee55dc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c3bc728d15796192385e48de101f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e463317c47bdbbcf02a1abfc8d1c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba351bd8dc52080544dbc1cd4da1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6d6330d8df357b94c96d27e721fd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ea86d189ad41b8e9a656ba161a010455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d696bc2083c090fef34d876bab0e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e041726c3072164a0098a7386e7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f297cbf91af232f4a1127f357c3abe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f5ba95ed2199e958766bcac867955459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04701b1ba27435f64d9554587dd200460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fef87019b637e14d54d047f358a09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5096f58c948e527a7d8ff4a53e78030462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775843a437c20a2f3614c0815769b4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d70ddfa37c48e9269d66b0d1b3fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13708c1f1dda418b830fd51e5343630465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd74a9c29166e4c9b6449c12ac43e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e311aaf3d1b8b6938aaeddb003b8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d05f9a5dd50861980feeaf91a23e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326f10b9197b475c6e82bffe2d704a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740794269c07b73afd7f944b6cde8cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcefb6b56793f71f3e85de6eb562b9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b1e2873d96cf165e7d88c2917ce5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616057e7d3bd3d95f35d6ac40170ec82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40246b723a9859b43ecf7a4374107d94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd6fb56d2892a4cbf7a1976ecce3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d80cccf8b0171c73776a7937053bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bac61e311739efada41d5acd9371e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dacf25303fc93fbccd80fef60c347478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a272549cfd429b2133f5d83159d944479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312a4bf3a8830a0c59e85b69e055e20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949231209bd0fe20f1dcfb821163326b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960291aefcbf44b505ee83af874ff78c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9782a2eb752efe44336d254132e98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bebf95f86892c174666ae7cb8ccaab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b01da4c9bef164eee7d75f6046e16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dd3431f96dd6071393427f53b42f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96138e246e914e74c9dccc8744e062487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244efdaf8fb56a379fc3f360d791e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d820d06685128fdb90f360031f0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa074539ea3058e702486d72ee20f741490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225028d753a362e18fc2ac805564c35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69525befeddcaef029be610449d7abcd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49586e606e0165368094877aa02de3bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3c74db4c44749226df78799abb68d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738d08f783a5c31d53b6d41759a2ac6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a512ab3025e8cdbd2a322f05cccfe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d75378d5a084b4fe578d4629b8ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2804052edb47445af578f2a199b0d55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60793692ead2de184ae2ae2b0089c05c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676a943a9e885b00a52c569d7800400500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe67e365f31fb8f18b012d7042c7d0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a4e077a329570ae3e857c42b83cb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e807e8cdfdcc8e7813d2c32939a8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02070763038f5dabb61200326073079504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c86eceeca0ff1b525f8916610b2d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9491566f6e6ddaf1d54296877370d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee0cdca1c794f6749694dbfdee234507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7e2d355d63b945be5dc756e6682d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5997db57548f25a34dc95f266c2375509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c91af85550801da092629b41b855510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc00c803a391fbd741fbb6fdea8b10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9749549d1ca0baba8dc7698feff37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9fa02e6b63507b008ea7c8200b2c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc7683fad63e320f4dd18fc9611b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adabdb1a2539e889662c27fa458138515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b7445175bbd282ce38af8ac94b17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e264781fe691b79088e829081eaca3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f773e81d67c7d360ad2d96ea6f0012a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de344ef83d065298c3e90736e1b00d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a45690b42843a8480ebc9e46bdb480520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943f258a54635f4f61f876073c9a426521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad542956068e773e4e059635073ff5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f26ed7dae3a2dc6494a3af284d6d1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5684957c1ffd65cdbb9aa63c075bed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdff90980d858744504a0ac648ebeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e029934a673f48a014ce8e99023bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed344a99b8ff360f5bf9e8c97087a53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ed3ddb4daea8ccd096a7fdd845cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43548df7077a520bdc38e9a50a1c5c35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8bee87c705d62093df7515525ad5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf077c607cbd267d9cd42b3c64fbcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3466ddc78ff89d0aa2307bea4a0e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d6e16f34bca0c82e08f07b6905158533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1bc7764e16bd61ee3ce9e43bf4da9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd11f5ebe9ea417e2ae6b90e9bd0326535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941770ef4848304080debc828474122536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb713566fc792db030f6f4f23ff70c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d87db14beec0dd269f8475ab422366538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e4a0f3db0c2c83a6402af3662e992539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d79dd474f8e87ee3ca021b65a56e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cce478e3b0c38eaaeea19a1e123c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a600bb2098bd2cc215963cff1f687db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4df406b3dbafb73f62de459059d68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e58fb05c34c4b19ad4ce3e6ef738f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439eb33b71d227db901cb79d6aeb147545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f6a5c2d8534b403303f0c3ec18cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380dcbfc87aea92acc9367eb66cd5b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485140d856d56027956721bbe6c005c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f54e79b9dd89ac32deff4b72aaaa5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a2cb13ef147ecb47e662e8d5d4d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04525b938448de687e2e1bab5c454ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10801f2bff8d892adbd3e1c4706821552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917bbff985d1dfc22f88aa29f9c498a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc5cbdc0b294a87ac47da39f5b1252554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e634dd7dd691a6bc6cf26a15f809555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8969a964452ffa16f7faa127402ef4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0582255ab437786de67bf4f9a289ce2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd629457765aa37e75ba83455619e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97d9f96d76f01e387e6960bf29e458559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398401d9d1cce175d91a80272bf256d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a088805f29a57571d04b6b6ba70f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2363f5522680916d1d1cb227299ad7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0687c5d76cef3bbbf28fa29a0a800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7519ef01b99572cf78cef803f4778a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9b3aa6ba1f0c1ea77119948e1b713565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc27e03d8ba6d6f283c370e8b40ed0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe2fe444fd1690ad6224a4f41762c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a87f9f60fbf55579b389db0462cfc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef427be400113abb2e98b85bad259569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ca277ee09010ef79e0bb80f9aad4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d523a2142f8d2d05451495b28930fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088da33d0df38d5589655fda8ef52cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb33517f731eea35fa2f3bdecefc685573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1b797b6714f6185fcb5af5f4a7a8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ece9106df719c32947339fc38e3faa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d73d533797b239ae047cc9d01772c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d39baa2b5be611a4ac65caff36c266577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f279c0d268dde15b55d39c00e94bf71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e7db94353c18a3ef3898175323c50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2168c75b961df30a01a6605c6ad7f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd83c94ce9583bf3db7856e96a09a4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa322536bb3f6bfc77462dbeec549bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c665cac1dc82e4bfac41f399754d83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09702725a09ab6866702de2b1dc366584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d12e50d28981d2f70773b159bd5c3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912eafead1cf52766d1dbff1511126586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149e9aca6bc402397b04110406aec6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeae571891756a30ca7a35e07ca9c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2e3ecd6760f68626fc0ae1003cbf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d270acfa79233c19b0a945dda693feb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7cc4631e4e2e9bc91db1e2ff2786591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d13d67e38ad030075f2834d97777e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c3ec1864c2fbbab7fdb28c16f63a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf811f1909df199615ee0e86718a58f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e297eb80afbf8da46638466839c53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca211eb87f69b382ffa15e446cc76d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa1ddb655c5900a1661b80928f5239597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b40ca7c58c9fd566cb1880205d2322598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3977efa5832b2fa989e4d6d86ce7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e4efa8427cfa34faaeee1b5298e14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6123ca95f7b1273ae6e12121348768601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2be387927654034ad37af46ad8b44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a88dd838c85ebd492718b6169b9d51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354c90c30c0cbf9cfa9a8d4125435f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d61bba7523b1a10d8b1d8802cf4fdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4502963814a76a57c88b2030e76be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da7c477daefb7efe8f71dc7c62691607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33c70d332bec88254dd17b0b92ce7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7232722de11f3fae162243d39f10f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c24dcb400c354e19a0149b9eabb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aad0ebcbfe3c00b808ab9fff10687611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697bb6b6117be3f0fe146c0414d57ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee52eb38b90d73bd4a4fed2351d0a6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372542695327809c991e4ed69c7e49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f82862ce8a74902a4025026d97eb1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682503a96fd68ff15ee47f2f803303df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938ac664ea29cbacc6a55a38ec020c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07b19afa8c409cdc22c13d1e1b5131618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0833e4a7912a97df766f9c25137ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5286bf0814867f7e2446e57ffb13bd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1017088770be44fb43c51b9dae659621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc9df46bc72a5d517e058452f22fd3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f099fd04204c5f38950b9a8f67692623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa019ab31b0f8d730b6835e74afdd6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0344738dcde651a6321a56914f09ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7a35e3bd5d8247850fa0833fe622f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df70b020fa5165a7d7ab7c9d5b30d59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966d4ccbfb97a6ea05c6f7fe5ed0d51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421b2ff0587db40dbf1c492f9dd0741629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319cb9033fe382a3ceabd8524db17a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ccb9f20a213da0225b06cb410a55b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4d73381e4df8ac76128948a49559632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65c2263cada7f0f8c8a711efef1948633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d7d2ab261c5b343d362de5d6dabde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1dac2aedef1f00e6c859e132a80a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243ffb0f5b5dffe6f57d66e9fc04718636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107270ee63a555fef21e04a4166bc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e759647d503ff11c2ae2d8b03f6ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17aea851baed4c165ab2100c396cf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d9dfac435697dacfd95126de335a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489e827c0085ed25e86f2a040a0dfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6e03f673919200cfb511c43624bf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746662d458674a9ac84aecb137431d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76b53a80cc602f84f59e91fa5e252644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a47dc884fd2414423894ba1da04514645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dc7a591efbd4f7ce62b49e33527b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d5e9069092c4f29250f574504becf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed4d01df9318bfc52ed94e0dff892f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b55b8b6c0ccb93a822421701100a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae26480a3500b77acf2d10941b15d46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bf911c25c1796317be1744f4889fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7abe9536a5486b4be9072c32d61405652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a44fbacc85b0762a1e9bf9997fd51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b571e438f2c9a5db8e3e1fca7a311a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c65d98ed2a60a0b28d34ed1b248a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d2abc0f21839086b955c96e8050aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143942911b449becb0b681eed6437f53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678f2949e65575236eea29a85038a4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18bb1321295f82c6507889190006d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf564f546f2da5224d62ee0a465bb300660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e4f8f95cbacca3e99bd2cfe963271661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af4956862a8e9e6b48cf6aed934f99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402c38e8998ae4e0149f8076cbc8c94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bf2644f23292f61e560a23943f746664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbebb8b9561a5226537496479f0b3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb920907d36f6402551aaf0eec1a76d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56601a1a36b0ea22a9b49cde870cfec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7fdcafa095009e7380b2798d81d60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33449cae4a05ef76f9f96a8a22cdd2b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c9af1d550afd71d0d3f305a0ccf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacd99b6b048f4222975cd8e0d23e31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838429a55aafe5576b1db8cf3fe806c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f2b766603639317ea599ad8f6d43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ab8247883921bfcc028c1436072d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5498429405122af645da0b2ac7dfa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cfdf25a915ab2f34ee9c62be234ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d58aa751c0ea7abc0d5224d34b8cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2f260ddf4ea764dfe007320369cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f88316205dad36c6c5a4a71c173bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b45c8d5b5d652d95b6ee07985394680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2425c640f257ffc499fe05d04b902681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eaa3223ec36fcf9468268a00e8e5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff99b9dec5d7edeb5ad03ca7da6845683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c079510497a1c0c8c865d19de0397684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f07d600f67ddbc96b6acf071926c80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40e0e7925c581e27610a488eda5642686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a26868fb6a91a7fcf478bb4be99196687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bababaaba2069d012c2e51844b95d2a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fb2620e206a38e90466f6ce75ac9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957dca80e0b99d86265e30e215761f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1602616d90eb33c963bba83bb43e744691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d350285039c29759c9088623107e939692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf916ddb3cb800cf4d68323511f98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e285930c42d1b03d9a0ac0e3bcedcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab720a59f0d89e5bbb9bf793c0f1d0c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc9bc9773b0baf3318a7d8db4301c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c130b82d4fe5ff5ce295ca287b3898697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109f2386161f0f983955b2cc5467c2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55dec7b34385dbc120ef1850155997699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109512daded66d132aae3567eb40fec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6c461a009d9568a6387bc6e0adba7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da629e76cbce16ccb628f0de97184e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8050ef97d20d3ffa197d4fb91385412703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d709fc4111eb8c20e6c84d734c0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613c0b2e67af76ae13f4b977d543015705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8737662ac4ca55f93be325bf9b4db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1636a4865e689da2625f057209dcc7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce3e2629ea6a809bb03ce934bc1327708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e858567cdd3407fc64239a33e91744709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4d5340bad13174a296d2be460661c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c0b4c9d43bf39bc5b62084ced2a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0b8b92eaad5eca816ccd1a7dad3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5d7badb35a3495ee6fd293be70a48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d12b8dfaba78db077675edbc6deba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797445766dcb378c5ebbce352901179715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724f3616c1a967fb9b4feedc8a6899e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c626272d3c3455de60fe938cde38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2196d5667b11dc64e7b2c6b782021f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b708c8918726ad112c4d29a265620719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac31ca7e4f97f8ac99fb3c311e8d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70611be439da6142b457ab1d112011af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a5132ea462c579fdd47a7b052aef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3147429844c5dcb4903539f0e45272723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b869299a43b12bf2271a3ba8a54a13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d25f61a57543bc91c63d0743ea4fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b197b1f1e02a722eda9efe85f4bf07a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aff67d100dca40c1f624fdfb9f5ca0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dfc166642d0d0381016f047993b28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e65e88ecd85f4528e8acdd4e8b809729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900157ab3171eca76a3d470c8e358dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5e4911d58935969b1baadfc0aad12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6707d4ac7850d28a0d7bda27749c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce4618823c3dbd8ed081041b4b2b1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d724639c2f39f94e98e97a96905eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963410eadd106d94fbd4ac929401b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec73d01be7512465a2f4825c815536736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433acf1e001f9245766ea55212613005737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeff96800cd689af0027d52c99266ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7196c3774430aa7426d85f6f8405328739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d512b433560c7098f6a544da50047a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0159074a06f7665a2fa2c9c7767735741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f779aa0c8416480395c7677f6450742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68295dd4f00957c92ac2371481307082743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747abbab4eb3310b0c98ac94c0f030e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba1e83189980ade409d47cdd24c0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c49738f088ebfa21ef9e564a4ce03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2f81a087219fe52f58470789c86dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6994339f3dda9c3341fbced2a3cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b139f1d33e7c05e2c843700d94eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d2d0df9a4dc565dfc06f1a7185054750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7086c16c8fde4f80a6ab01da2bdf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf82bdab2ba4d46690cdb14624a7da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88b10e8d539657e5620080bfa183c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb80d8c2583173ddbe5ff80f187370754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f86e42540df351f4479042f27d4070755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf12b6da5ad503ec18ec794b3581be0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dc54c7d4f4e0bc4e6c2ad9100a70f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84088de9d553ff044de3ec3f325717758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb11980a610bc5a953e68636c5eb52759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c30810047256f3923edd85c619fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485070b94678ea5acc0a9c980ea06e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6671e7962fb4a1bcef47c0dea9d9e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a6cdafc495ffe958324877fbab804763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9a6d4e106345084df517e4285e16e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac572d0f774e78fd3ff4540db0d499e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8eb5f49a46d126869ffdbd325207d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae591d55d236e24a51f022885b660d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6f1145119c2d35bba888868c59c72768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c175b4cbfcefa50be3c7571d47c0c83769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e196c80b71452e1b3d497744dc59c58770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9e248973569e3fb98c377d5b28b65771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b1a1d3d831875fe81e604f307a0b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea36133d1b3f580d15da3554eef1fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786279a8d9e98d08ff5de5e7d9c82da6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7874160296ed369e2b331ad8247e92e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcefc945866237b6d136e6de03691a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90412409b044ebef0bf43f5ce7e3713777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb290404c1b499f89263320e549c77778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e23941bd18b2a76fa539a8dab1462779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7a2da4a76543e654b9014586c914f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24478077f997d7d74450acd03249deab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e4107df5efd29d997e40b8855a234782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9928c7293aa3f0c93811585f545e3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7aed1c598c132f82c492378602d66784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2fcf24b5151c76aa1035dad4e9d04785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b375d91afc79690fee96973423bf2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080e1d01dd1450f0ef4ee7b455c8f55787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d554f69389af9d22f0e6eb6a9d30d39788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca407aee73ac8bbb538fd717c133a6e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c210c86cc049798313f1ede268eb79790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209271e154fe7ddd0842dcd5d644de35791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6fb4aef3787ad9c45bb93de52b364792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b902da7c4ed44fc50073d371e756f52793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b9449a8c646a81321e2caedd79de794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0373f5d6605500e0a4a0b6816ca1de7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd5c08d1a0792bf551b2ec1fd31e10796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbb140b5852d2c34f3e09043011b94797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e6e8b36d71223ae8f7ed57699fb6c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6272539169bd72db97d3f7e861ae69b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaecd87598bb2fc805a167cd0fbfc3b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d0cd26e35a3fd8cdd137b2f9b95f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5201a813940bcee30e8ebafbeac5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d8e83c2379e0d5619848edefcc66803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61113abb1f2d2d66683e55f880747854804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3fae94c6ca041b6666aa9f66ae3f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd8f3a90506371037f69446de32297806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7e4f11cac58f9c3286c7ad2ce77d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972d4d1b9ecf1f07f92758a49b67ae7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e37df604cd687e476c41ad654c043809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7b39f30bacfe2e7689ff10039bda810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aeceb9b28646dcfce2721e0f361c6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10915b74f0aa13c24db25f330be2d205812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ac91c527f157bbc20448c29c3b9e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b18318b17f5935697eba600e00068814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c526ef28089206666504e6200d7cb79815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f98a21c3ee92f1f1e2686f17d964e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab65ee50ff164274c78a56a4530ba5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06449bfa32894ba0db3ce356be8a7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee969be2df687e9d3894d93e55341d819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82c0833f2fc8c3ef9a955a358f08bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f649b69e3219f2070320542fabc5942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b29d4a077369398ce352b3b21d8513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b9f0464c00779fec1251f7c665dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc7854c4ffc493103656f105c010b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db7445754d8404d14c42ec6c32bf856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488def322919a942d2fa4913df5e55c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea2aac6e7d26aff8a9a30aca97ef448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf20a85c9813ad621fa6f7ac000374a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9598076dcdf8b81f0963aa77495b08210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dbf446cbfcfee4eb434a3ed72354a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc3528908664b918de4d2fefebe2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018a9991a1b4067e5c34b2239ae130213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c15413ca9a2a3cadb02583609cdb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb930226e72ff5f9cf136522850391e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d435eeac6a16e4ceb2eab510a3a43a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059b42d53d39696c1266c0d53e8d3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374f06c78f97b847afb78aaac77816318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c97f904e4fb93ad04cbcd47d8e72e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2693ecfe6745770bb37e43761c977020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511de9d0a6c9ecab55a2a459887b8a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959577573d39ea418f5f7c22726f9bb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3615d4277e6bd3bacde96adeca6ae8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5fa2258e95582875129a215fb28a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30522d97158ba0f749eed0c2ebb5df2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f8cf7609d595beec6446c67012d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd151852aea3a6d9e2643ede683dfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3aae976fd62bfc33ab407e7a04cfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e34a20ccb8d5d8d8c6221fc24bdd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533c5951d386c7f1eb58f41b7e5b60230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baab935e2df60420fb36e6b1a98ecc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cd8f629f81626801534c74684ca8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc5cabdccb385f6c7abe4df143f8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130f9ec475c5bbd8f539607ca5fea6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d5c61bbb63d3e34f02353fa716e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934a03ce6db8d407428c8201c96bb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267aeabd23195b0a037847ca00b67237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97699f1d320b5783444eda80a555067c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ce3c9b325245e8f2ece94a509001539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8622bd74f80bac4f0a5f27ace76f3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70b019b00d790900e4b77d7e441a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29a7ffe3e05877feae951feda1132642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836feb4679dbfe897c1f4a144c89281b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e53983b54b181ecff3b0243a3efb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bf8219716026708f3a8c7e6d1089e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d0bed7409aad6b0097a3761cfc0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590903d6c6c29a6adeb3469ebbab3bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc868c5fd96dd559974d2f46fbb982348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0218b8d13a33a3c394e1c994607af049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0dc3b62e8459028f3a67b108a770850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c124cc932357b437588f6a8e093b3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3c92a55dbf5537c37f393878f3eac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b0f98f31972fb3bee4a724dcb88453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9404f2de2029554aae457dbd414f25654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d0f71958a69dbdfa6dd5cc88a1c5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee370ad29969a009074d1dad4398d2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe4675dc1621c90861dcb7292244c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885311f74605037d3c9d4ddb3193d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72ad4ada011481aa31923a1d86838a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d58ecf98ff32aefd8ce88519ee85fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397862f1f6b3909e169ec2ed5845ee3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8a3d839f401360d02069c428c268062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee72cb6c7816e53686ef69a378d36563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fbfea301eb7a9a5bf84eca95068d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b99b84c5c74aeff9a9db68d2072865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c99440cc1137f7d4e85f1bcffd88e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f986c9830303352865973e263c7821867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31870d9b2e33562fd646aeb41b2cd7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d73b6ea7182606bf379e5138077769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac73150faf6ac5c7190a6441be4d3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09662b9a18260ac57b06265eab19435071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1d06860aa504149f031dc48fd533a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1490236316304b28948a3c80939664e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75603b3eab4511f1fad22c77e5855a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6851bac8ad252acf06e0ac0b164975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e2879fe900f7a07f33aeed2b84ac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a907b15b0c9aa78cabb6d8e8a15527f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d5a7850683f9de69f083d8493e28c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31badedeea5d0f71efef38f4a6e76cb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42153bb507b175e4fcf64635823ae6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ece7bd865013214f805fe9858ece5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e302271d67231b793f272ed4e80905782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf667b00c28be324c9265b37c81adfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd027491217a7b75ada2e734722be05784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d213053094c6549c4901b217b6b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4c736164cc8ef56b8a9ce30ae07e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4892500b324ef6900e9a5e94af93e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3372fa303074ca28b4e362c64e9f76688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664d6c3e188b2c83fb872bf923bc22e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88af8ddc4696166b8f21f5e655d3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f32ff24ca41af3db7046690e269d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae1548adac68c7277ed7775237d0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cd2c179d7084d4f8f7bc8e5519adb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420b7a27178e31694c479f1d6af1d3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c06d4872edef070f573a566944d16795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38d9ac16df9283146c4579370f0fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffe5350368a39b68b5300ff8cda8d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c8487fac944ac8be738d1459b42c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e06d95ff9269cb262fc2a34c2b04599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa98d2f0d46b5bfee6d08ca139781d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a23dbad920e9cac16d22814d10def101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04ed3b093750e1d001ee1254c171b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222ec42edcd86a92348fdbbe1b82765103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764912e52e964e7f06163b4b6559f123104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec282cf96e5e2a8b8589038dca4960c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cafd351ccee0ef8e59ce03951d4673106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d00de5052bec400182b9cdba82aec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce030fa23e78b76eb6df5112b22d9846108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390940e3170535460f3d236a2a2b9fbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566fc531e58ab0ba60bd1f28cbd573c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe49fdac60f9b7d0aa6bcb5cd378818111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b57087dfa41e950fa4cb90f585dab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4a13a8a567d775a62cac0c95ec9cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6527c4283b7f9d824ba42dae64a404114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5fcbad850e4f1e6daf9da5179af1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66968799fe28bef4106c0496fffbd30f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c90e3b4c90bb9df5ea50060d214ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da4df45044a5f9138248fe4a846cf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a79ac52a6c48b4c3559d7fa5eb7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80868d1d6495b5b4f066025b79358b7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2e3a40b7e6db3b3528e37db438f49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b28eb89070bddd5211ec8886e34b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62491e96d65ec3012a0f201ad9033648123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dca8710e91c180c4f90d921a2d326a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de638fc8e536470920e239e856b548125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e80d54b436c07c54c423a41d1d2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9736246cfbfb6825301e0b8200de59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7622b7cadb116312896e7d66c473a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f19c9a947bb5d637eb18137e8da6db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253d604e17d13d1d3fd6397c84d896130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2497cb1cf28652ff05382164982834c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7d85c46b2f83028700504950bdba3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206ad0417be25b4e1f448f2d225be1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2fb24950976f8e3c29a56089c7d74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa0f26045094f0e91bc833548f41e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a11d2b3b8bd2bd92058cc9b95b54dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8561d33bb6b31d8f6e7b257b3a06e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e7c9f64a7aefc7a413c9c7ababccc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadf5e7a25893e25d40f8f990f9bc2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd907d758730ca5806833d12f0ac022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801062e3c79bf898a14877dd3334055c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a4b7f94036d993b52c683874d6529142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6771eec61d441e94d7ae926cc80e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c396fb71cd039ee34f5a70ab8ba42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121468f3c845cafd4852ad35bab3889145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cc749d3a7735bac3e4fd376aaea71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc594afe4c050fd7d7ab71af07c628cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e276c6707685e87dc83cc7db68cec7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125cb365699da4daf5a322831220c83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c56e301b637173e0ad3ed653f230a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61280b36e0354a6d7afce4097197f45c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c379e41a6f127eae511c09d48565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab6bfc982896474900e8343358f96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7c9f1042a8c53950442ddacdecc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f26ac670b379b96dae4074e8e4781b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a745e89183027b647397e946aee874156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7e6cd9b4bd03d8adc768c773baa05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e5b32b6000bed70906f25db9bdb8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cac7f02f02f10c09c47a32f0edd5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484722f9adf6d74efb6e6d2797e7791160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a34327a984f921d912925cf9af03c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8151977203b0270ceb7c1e6d5518770162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a42a18367a923075de809bfbb467163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e57c7601984b44ba13c150014f84c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a1a2956a65d2f5c4c826a78f3b844165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d22e59456e60e278e1dfa05cf2834166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8360311c6ad91f820a276c51bffb28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20262f764e63a0553fd06b1857a9ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647ba4997ae93db20ce1d5a721efa8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d80fa724993b8c59ab48dca3d5f8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba4c1254aa34701c8dd021e9ef2534171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67e83ea2613cf2c36a56740bca3dcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7529106599dc3412b7b6991244b064173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625294eee8da0072ca31d27cd514822174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0584d3c8374eabd2cc7c5c3b9d4a7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59cf335e3cb37f2d801f0338ae944176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64084baae5eec4e0a36fa7d6f0ecf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f12ad47f7c9618363fa9f4f4ca7f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b11751cbeec01c0486ed035dd9390c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf185d89e203dcd33d074cd380d26a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be208c6f4a76d3e783e27f1bd5546605181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09191f8b8cd4cb3f4dd24c19df222e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f19639246231ec4782e0182d7425e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072d56a0eb813394cc007139a90419184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca7c9e6126db00d3b62887bcb0ded185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb832181f2272cce5c93d81f6cd7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2883e37880148c4d0250b79bf942187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567e02811494c990d13b87ee18cc89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9eda4d25fa3fe14259c3ea07f0a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9acc31a3341c0e7c0c03a5840fa77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd0c0427c8adc1dda45e7640744f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de1a961112e69a885314d9ab261d5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dc90f5edcd3987b5fa7368dc44858193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800b2349aedd62034f8e10fd0d33344194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea645daecd4e2f113fbe741dc05e0ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d46d1280df3f212387a669293ef0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2aa3ee7ee2f4ce0d70d9885aeb9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662ad5324db0e46066da4c609d92a62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139addd264191a0e7975b4f02cba6504199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6189b48d734c213edbd1dac37f28f77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e58e2cae3e7d0a70875c01929bbcb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ae2b3d7cd13c229e44d988c38502202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7fd67f73164e86d721f6962fdc31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b67f16bc6ee1124117dab1477a90a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a6fe9bde4bed7e5e14d37e735513205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc0a811e2116bfa6aff8533ad5df6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb8f54ceda9987752a2164efe20467207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fac02c6396c8879e5ea397b6f23f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190a6eb821f3fb266fa26b16ad79489209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181d137e4f131173ae48d148dfa9966210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e9b7f31971944e8bd69d9b803d902211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab20c19bb9241b1929803cfcec16bae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eb9cbf257f0d0f90de5802c88a0de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5353baa7c8a94fb29c82c53ac30d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09200fe05f3b648a5f6a283e2ad546b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e938089d0afd0f9b76f0e151745a75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b54b84e29a3f0e3ad100821e92f210217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac95b9f46c7d428bd1e4f161967f7e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2abe01f3113f4bfb6a56462657f69d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fd921629f48719615a41dc186c35c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d156c1d85b2456f12e2c394f9e7d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762769520d2bc8bb71d769f581b6b9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0f83fc52fdc78807a1fd7e1cb25a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7619792cad61f7c2ca077095b5aa6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0596bc249c55846cc3d466d7e21e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9edb3176af55e99b353a32db9f2d00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703f74778784f36f6268bd228ff3ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b19d3ff72ef2e2e2f88af07c910d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93d6c2fbff879a85c1b0dd35fc8c93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946013ea8fb337f8abd4b3b2b6c1f4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35968d4485e5b5c533217ae2937bc85a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a498a0b41ca3aad1460a1c6bcadfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9a1abef319c7c216de2c7ad00e774233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb9ba4beb79f3a1835721dc3d0d86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b93aeba8ccce2e19a172ff00ffc32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e5683012956fb5c4bdcb626f6840e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d024220ccbd3a2ca4877cc4fcf1fbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746526a429e5521bf2d0abe0b4b54d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92010e0b6e4ff769252555d3b7b423d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de00ad26507b4c21759e93aefe3b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbd4c3fa6256346922af074204d66f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b5bacf5b2a9da990602d2b995478242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebfcbf2737bcf0171e7accbd071722243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f64858c77b9be80727aed10be358ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5a1800039ff1aad6af81a74fe2949245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49540b8cc1079dd419f401be36116b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf786bb2257c38fddea72d3a866d4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6e74c6bbcbb63daee33a7aaa560c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a2a2c65016707abb07c24752a901249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b60faa83e5de3ab8ebd4d00efc40e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f066e73e3af2d532fd4b7b8fc84ecd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83780209322c16b2530a5b09d5417ee6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5e551cc42295023d278182090756e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c255e8b15069038cab0aa10bab1b1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1aadd45b5677e9ab3f6c10878d5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af0b28d0eb63ff895c13f2f646b107256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5dde8ddc0e6d66b318191776ab874257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e9d01383de844f2f25737d2330ebb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fad90d68bc456eee0c8bcb3416660259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efe2508e8c455ae5786d4304a1851d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178e79664b65edb9cac3af8b6ed63e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbb5cbbfb7ebc275cba442ce7a393c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53474731142e7c1db96ff6c349f0d192263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5702c4beca9478a8bc73f5d812f72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d31caa1418e3a86cc08f19506874f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5de33397faa2f295d205dd0121524f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371fad4186ebc8056615c57fefc707e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6ad89a65c95dc9461d5f7a9f62849268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fd2ce8fa671105f858fa41957a9f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc682819dbc1998452a3b193e0dee2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f52d0a8a599596898e39146bf20265271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ac30695d301dd76de6f6136ef6579272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05650c60e36473402fb4849301d2ea1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd88a69ddd181fbaf71d83a6aa8b6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47de9064a648640b1c2c9c38e57381275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8c8e327ed642d90b01a5aee6cbf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0c6417d83eeb0e3e33c2d80bf52ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03484bfe58e91b3a0f6d8d12fbadd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79f6a1716a0a5ac5aea7d6a70e2a87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9eaf83dcc32b4618736b149fc580a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8d97b6bbc232d77b04a48a37728b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36721369b194bf585b3d0a50dcd86b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d85375316804df7ffc606b36a897283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28628798a4fd29845f33b8f22b9c9f9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27374b088007e06af462d7fe59baf9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356650164a0290eabf1fe2f5e5749d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9d7fb4a7d4a2a60935976ed726579287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba4373ff45daa5c7dc286b654d3a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204215956f3141f4bf6041826df0371289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf055a289d46b50d4217fe2bc16f5bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814708b178ade087067537557d60d014291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f901db98330603d50fa5c0e2c401292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d2a1a80eaa5bd65e9794158a51ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2accbcb830b63aa20ea9f5a2eb9f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf132102d886743d4f924bc89ea14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eb0fd91864412f7fd46ed00fadc83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767627731c01aa31eb20f3bcfc744a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0515bea0b1aa4a07c80eda0ebcb7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc06dfb5080290c6d4dcba2bb69bcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b221bacb42eb82b567d6d7fb06f2b65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb0d18173f78927ba7675f31bd90b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e21ea180951720cf2f7bf98ee7dfed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbdef3afd71ace1b305472edaa7407303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f90cdf0c63fc0abc762c3e7ddeb35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c96fce59d69227f63b96ec6b5ed244305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b96c40b6d63551e13bb70bf000a717306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f40143478888d94a8c0f705641eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877d3155779e52e8de5a7f0d0803ef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846093e1ef09f166b61fa2886aaa1884309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f49c8aff08469037c9d9a069fe6fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae593d637bca1a3ed5706d52ff8bc0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae58e39f13323b4d5c23ead482cb49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3e3f1cd354a812f6422bb759858e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab9ee19e94bb7d84b083be5fa57d08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb013969f01a2e3d7e89ac8a3f510a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bb97d280ac533325584c43edad295316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f6eb596d847cececa1088e60d25ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a3f649b57dfa95423b99685a2ee52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a975bc2ebe9b72298ecd15059aff1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3944713f2e91401e00599264b27187f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcd96aa9985940f746f26023368058321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ac47fbc7dd946098cd371332d09cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660b32d3766a3a301b7893955d35e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c874af9673aaba1e662270acb72e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6130c36435e30ee4a93646ee5238325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b5d41d4e3e69085d75b9ddbd3db10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af4be226f124f4945f64cb3a6e9cdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e51c2fe06e648f3ebcd0863a68423328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd68b36b6a3fbd3bf7b2a7ecda523e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46698a91a53f02c701caa603a697f87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1de3c9a636becf53cdf9d0381f35c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637892b32a3f41381fba29a3bc28a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0837f599a7d179d16637019eeafdf4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ba4742adde1d45dac915c97d835b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0f929aebddeb8f0c49ff3a09561e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996251ecea43f590ab3856162134c25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95256c631b340b9fa07de240d232a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f2d2a9a559719242eca109fb6e0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9946fd973158a9a5c3967d85ab314339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae4dc75c0ece51147e8923354c4414340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27655fbff840db17e5f46b2292ffe6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb8b53d31cfacd30d751454f83bc56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1366451e3a53bc864b47cca09ed7af4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483645ebb53592691dbb1a89540b49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90496e7424456f22995108fbe9293c11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d244b07afe76e5cf155606ae62655346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38218a3b1dd0c7055c5625b4a3fe2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efa56f9a3c0832127abf5fc29ad87d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb39116891884a2b39c3de8db16ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f2f2698a3a356f8bc7deff21666e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efe88c486d786dbfe463a8c30b7fa3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c2bce960803793a2ac94856610374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181750070b074c7a493716715e726c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ccce0971cef88a5023964f114eb22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044073916ca714db2984ec6bdca34282355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5654dfbb9ea5b888d1c712e737fab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1e66be4799d860e4ae56981ceaff4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07870fe07df3cc12a7bb0a46fb6b8cf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb9849067b13b39f392783b8f30be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d5b0e9a142a6b8253244e8dc513f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157b65f3f0b849ff686f81d1576fbec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd3d459837f5b3a61961570f1de3d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fc318176f5dd648dbe7cdc9039271363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489040d76850949663346851b977a62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52288a0308105059a5d53ae3efd56d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980720479425a979da75cc83efee75c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419f3b64f391abd86d68d8afc1cae3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd9a5bc44ea53e9abab0db9942258b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d613e57bd9b039977b80a6474fcd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb834248543b3e416306d2d7957683af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56723c507c2a66200d446ce77a6bd0aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1d9f82ffe73e8b44daa0b3d70808c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3c7ef0eadef08e254e15a6087c422373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf75f8c71e9d12973a36551f822c88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244f4642d7e7d659a7d1ea61a151b03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd490d5e043274a718ffcfa36e6ba42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83b644528a197d0d4079542c480f1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf5be857ef51df5b2d26657208e773378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad56cd0bfa6ca18a7fac460473e10a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eec3a9761a71369873b9ec9b596dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1009876d5ec24ba2bfbd184c9dee13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6da281e69bc63314877819cebe1441382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eacb8aef0775966ec4690764a7440383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17398ca6cd33ed285d3d831c7f91f6e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e17a992eb1c84c1125e9e7ebef966385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34809d657f830a9878e5b8fe6d882e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5867807027e3b95daa7459a92bf30b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75de85457a8ddbe25af12e8803bc7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d9e29594e7d339ec2ff2e545af92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a4a1500ad4946988d22c414a3364b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7f3dcdb969554d57f3563ed639a05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a922bb284434f5f146bc5b451ec5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f084ffa7d87fd9699ce9a1f6dbd25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cb7c3103e3bc9e02ecfafe1e0a819394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c4836ef1e0e132945e1578877edf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e95d7ca1f0957bd12c67ae4d3db13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1716dfa80d45a1a55ada6da24d4d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1936dfa8befaa334352c0ed75f8216398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ccf7f25897fd55bc4698df17377d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea94e08472aa87dc2f58f3d73fe94d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2093547978076931f6d11987eecc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30ce4180837aa0d0d088c021201e7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8cdb8cd90e9a1ff83dac2626c65b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7d685a7e4685eb1f57a5fb31dc9e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2ef1bb96ae6f3f094f8bc7ac4a076405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f467efa1858febed325bfe5d232e0d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592a6b8e6da90dd8bacf4929b0b0bde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795f5a201719fdfaf9876f590d5c18f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb602252855a64111f57f9cd5782ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75439c319a5208d1f53b70dce60981410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72319067448676b96a509a2acca5aa42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3813293c456d905401e5cddbbf21f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78505971f8b57a6cad29c062fc34a11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd139a531582a5ce971f488b3a105b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04058bd8adca78fa7ae894a15fe0f93b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620f7b52e02a1734039ec5ab4104033416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63f911e32fda3a24caa4b56412d30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee76b5f598c675be4d477881820caf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eccd076c8db72f5b9b8be3de55025419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4679e6f55b11cdf78b79b0cd6469d26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b30a017c845c14d4e344664c92aca7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31340b1fd4d33339e927a00baa98772e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22fc4625e32b7049685a0e795a0ce5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a81ef57c4bcf79c3900f6149a206424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b457611026ce4c418f2b94e6a8fb75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10599508bce8a052c01e97c9c3ebc55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1712bb92fea90610c738045725ce9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41086715e2e925a4f10d6da3e3ca32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f198fc326e8f4ca611a6565be81f151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b185ba7e48367dd6abe7c6d2c9914ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c7b51c741a0dbfb70d7d8efb8e37b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00902396b5014ab7285ca6a293b76fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f9c0e453658588269cc294235c8fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bbf7d763c606fc668ae8331363770434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a91a1705f1a64241e4fe906a0ecf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f07630a43ceab86cff445a60f118e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df05bba591a81e8d58934b53163358437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aabad7b66b59b962b5d3027581b0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28679b2e3e25ebb9456e265b9d7d0f64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5e0862771b48b86f394aaffb37df3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e21ffc09b4c9283e40a236b03d9b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9978fbbf55cf14b052521c601148143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e788b20641c55b3d0ad9c642867ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be8a613b91ab8b47c6720b8bcc800f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e384a6231e57c6f56246dda99347445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692394ec5be1b5387d75c4ac27d1dff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e12863170d7660aa97f223ee07ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9060ae33fff8cac9cc9f340917a0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b30e79400a774335cbcb4c63a7da94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907872508a5c24d93f784a95c5c0f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be273b491c22a62dbea2e3c076f3b73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605091eae5c45be860c547c940d44791452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4df4a46a55ff29148fa4030bba8a5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db4189812acf1563d908e7be95a37b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143b8ec27fc9151d15d5bea64e46c45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec95f6937934e936335599181c6bd7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24009aaffdbe0fb1becba69b317561457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c52313bf90429bb8b1ded957258601458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c1fb984c164b7b9538553fd9619d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d883737ad92924345a093ae4a2fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f6c23b2d507e9dc79679596c18741461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebac2754cf93b32c0a3d0295067975e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9735e2401c72247bee7d5ecb540029a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b878f0e02c505b866dd389787e8872464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a947b6647327eee209fd7c44d7d36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2ccb6e79a1be74e7f8a6231b0d0cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf779c84b7759663a5fcef0bf8346b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e1bc434b304c680f5678190108d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c5769147e14ff445289f4d3dbcec2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bfdc2cb2edca80f9cae725ed4ec06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abfd0277a48444d2bc1f20b3ae561f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa18458460f8b096bef255723e8065472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c46ebf8a49e0f5a56c0104f324257473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084455cab13928deb893839ab0b44fb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432644b74d40115bcae91c15a03ac1e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacd020146502f948cd37c73fa20433476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3fef100b9f6f2b4ea584428039b6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52456e17a01df077738c9897d2328478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf2090cbfbf7f30eadec1ff9acaa07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45022ad3282b4f556ef7698e16401755480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a715a5bf661a59661617b17f0e912f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed554c4f1ca01a40853888b5bc389482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab83d71a02ef3bca920791e6d2d709483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152b72c67deb94002da27c8a13cfd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530f5e99e4e41853c2fb1c93d2547dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c575e73c951913164b52655df521ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f50b2632f564c0452238b07cd6e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc35aeb7dbbc24bbf51fee02120f5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128dafdd9a230b417783c72e8836de6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ad5cba0b8198b6373ddfb9dea4fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e0f5baa05e4a5da44b263c9a205f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ded98c438ced05617e2784f07de8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d121878695ef8406e69f8966411a3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2188c190bd29a7fc6d2b2825bb2ece0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751fcdfccda9f2a30b39546c7c3e957495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e7107aea7bcfe502021cb12991d88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc42c50d5b657ff7c04df81a5dd5e69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3b006ade7f364ab79135957f57db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ab70d89ec3f96b8c16352cd1db347499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e15c61f59073c8074b1233c0fecc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7e5c752368083da8ec6025015831b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d82a097b49a8bd826b5afc9be6fc4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb3df868c7ee86258cb4fd3798ed17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437499169bd157edbc2fda70f2f351ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e3084193e6ddf20c536b6b10f0824505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c01376969a306c64acd537bab1f010506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f0267270817c1b4a17384d20b674507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889756fb7b5f3e78fd06bb5c011b8293508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db232e027c0f9ad5680d5eb1f1f061509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be140120eddb85a9dec7618364fffdfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d3b5230c92cb8951c739234161e43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4439295d7c026ae0eef157a74aeaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da2475e080366e7c218e0dc294dd77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646b8e0e16bcd92c2ff559027a4e19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445bb62f2d71ed1b88b0f9ebec9e8cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc68668308fd9013ce7dc0dad02bd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b656cde42ad069d26b19ff04d2b68d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21f263fc4c2fbea9073d821d0f736518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04434d934e2643ebc1e2125aca9ca2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8330c6ab2173196ce8cde25f3876e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0bc3ae862386741e56c0945dea6a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505ed58edfd9dc13ae1f3d05afbc449522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350b96ea10eb20298b4ccf98d4387e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc16ba854e948949fc889e9750e403524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027b4242dffc6db99385407e3b0935d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972f9eb49abdbf9cd34e9f3d6fa752526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3c9a09912ad59ef3d5d4951d73a55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87a42a0d335c0c7926ca81a6fea526528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef806860271df5abcdfdbdd09299826529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc2421aef254675ee849f88c8a5d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b662d6713420004bfe7a085886576531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b653882fb1ef77ce909436100dd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9974a3247d9f71c56fd2bc9a8cbd2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d8047a4645549dbcd1922dce89148534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2e56abe38279c377e2098a0c66b21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4d4f2da1b739595ada63a6648fe1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02002cc3661d581fced40efac9df1f56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4d62eb6ef1e8223f5e83ef3b431a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605fa71458e2b50d95a234bddc7b205539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141586ba3e2d9ac6bcba0b1e2ffb220540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc8818ad533a8796fb812901f047a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ef1d3f9924815dd316571eacfdc72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b99ff38cab7be6800f30c6ef0c970543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42486cc881e738a579e113ae5def88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4b73595bbe87be620d7a969129bba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22da179906d1993cac1f4d819b9aebd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fe0c1cc1adcf1f32ac61e23dccfb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b836c9f63a64ce3708067f132fcf801548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351341c87d7e602b5f91cea5c723298549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf05098d186406fa6316681c0fefb0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40518e487ec1809c2ece197cfd26944e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b727b3346ea8cb11487b6dac1cafce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fac6ba87c976546c0712121f5b854553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44c772628efa1fce3e96a947bac10e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61b29658e820cdaa64339334eee235555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc1434cc1f6a4acbf26481695454ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979343891e5a8cd2b18b58c461bbcf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ff410a80f81556cce497ae8b7dbc9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd270301abac463465c4f1950432f7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a53d89ffb2ac2eb0b7982de314e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2ff541341ad9c8a49ac4e94677c01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390e2e5d0708a9ce76b4189741780c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012288bd664870610299c6baeb46f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa3990433d3d9227728a8af881615564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7232748dc322951ec579e45eefc10c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820599529e0d3f6de9e62f4adfb20f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167423f5e60b93fbecffbe4b40aa6e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8dc17479b807ba8dc3ae2689bc2be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4a5175f5b8be37bc291ff4f3b4f34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e44b2a68b71c0ae5c07fa7412f7ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c939c59070df4da022c9a006182898571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee0995ad53ccec2591ae69136addb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a43663814e5395610c99aabbbb75b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb2810c703e1c4619c069ea9e12c0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec825fde60633cb574cc062d03f5e879575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c2845fbc02553e2011a0caa0a2ff3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e528eee40cfae2503ee4be8a4daf19b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec39a26441976ab22647dbdccdbd065578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46245d04df70d7e4cd47c50b9cc41b11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edefead304dacfde395c09b60e202f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c43ee217631836657c5ade1ce60f59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e698c6968c12ea8ed175a37c90bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42a0aa94424736e5e7c86c0e0ba417583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55baa5ce9b82bd426539e176751dcf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b08e0d937d191eeece02270ab9ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae336fee5ccc071d98b64faee8e14cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a0953126887c17d2e05fb17466dc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77f06491e966fd6e6e63c6b8a4886c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f1e51de186aed8f5c660c74b43683589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e3577cfe5100db83605c5e8b7ed5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459beca6e76cf914ef1d58125c0e36b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00385c88d92c0acff1b6598b5b3ec8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd5b39929214c16e995e9044199fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293eab18eb5a148f485365bd9ed8b18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc29b4cc3d36df27a5ffcb672e2ca55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db898867fe03d303591cf4cf6ab1777e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba6af8f78e0e3790c91acaabe0fe79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758bcd85ab0a2ef4db857ce34b89b3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307b71caf5a96f7b0d8a122e1ae2a34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38dca5dc4ce61e929324a4444f64e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6694bb2bbc922ba31a199c3cf413e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509c96c65d63a53c323eddd8a16b618602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275be8c340b261dcfd21298bf07d609603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b11b670336ce3eba078e98922ab4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7393db5f279a5dad528404aa895dbaf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ff0adaf2012d37f449879337c8ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ecb251c0b279dd9091518d0fc482607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4cefa2dcabb517829b76b00ba1df6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ab5afabd4414d4b6385f655f70b44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500041702d9ee0ceaa1503a7fce3dfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a60e70e257a9dd9e1655dadbcee7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50824373c3143914b8ed50c70b57ec2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb4149775b26a19ce67642bf5c9202613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1d07cd95b477c42871e76407f10d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b60ee13858b9fcd3d9cc72d5be7cdd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493817428056ed2a05625051a5020eec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d986a9e8b8bca2e09f44942940dfc3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd936a5f5b354f219676544d25fee74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff735045784913d4eb8972d6a6b14f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d4de4ab0750baf0b6471ee306595b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a18caa05031a2959ce966078c9f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da52b99d2e7a6fc3b17dd3594ad31f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851dcff60904508921eedf448663fd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0db21139d6d4f9b661504c89e5b406624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ccd7c688e2a95de723bf24a6563c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dd7de0849d1f83e5ce85abd0828e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d419fe689609c170726b69ccb27d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361cc9ef89de714a970413da750d901628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d737c966118b4984870e8c9ce031ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e7204362df3995bb3dd98b872df2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b399b622642597f8002a405de695fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acca6be7c692337e677fab0568fc42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c199575a429ab0deedd6729b07eb85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24816a59a8dbb2ba963769640839b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba0d8baf2c0e1ae2f1f4708db8020635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f131e953b1beb8b44bec54760fad6ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7083bfcc17c04307578df728b4ca14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aa27319d97f6bc9a8cf3add9d9d43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6170efd3b159510423e7fdd67c5d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ae718dd3b05b845202cbcd53b4a89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5348a58f7f575769a28bed3a7e955641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614c1133d00be5815ddd7a6c0c6057e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba6e818462314dd1476bf976b4371643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcc168485d1af42cff8a53c81667a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e41e4bbceceaf10c7e6c0ae2c81b10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1e3645539c1726445fd55fd0326b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6da9d2fe3ec6f56988b2565b9ea2ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596f150b7d4de5a0fdd61de56c0d20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de1b71602b54dfe150d24126c75efc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8288b7fc466361b74543f9c8654006650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76ce043ed967ebfed669215c707096651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ee2085ac478451e92c30331ef18f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb27a9b08f0e8ec75c686120e6738f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaf3e49a28ee245067f01653fff664654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6091693f278932bbd1887a1c490b43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be9997a4e3dd03604059975705c669656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061275b206d302544e4120f273920d5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af8ff792c002f3029d4a7a165ce9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631a935e553a5df6d2e177288b48e22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e373959291cbf86d454fd36178f40a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50169506a16a16df26f97fbeddacb91e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ea83315be285cebfb2fdbbc9bece0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a697f95203f8faca6789da8b9b9fa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e730e197ec34549704485933e239664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ddf0510bc86c25831425825d2ad0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520ca3fb22f399e23fd4992b6871fb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfa3b2db773850d52abc35559b9020667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1285ebf22a88c1499c374cf886018b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76dfd7f67abc816c5f3b055a1c29f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a297a89c822fb7f6c60c57998ac5d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8718858abcdb67b6604dae95e0e7e29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c679413689374f5a53fd6edb9de6a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b7f1c64de1d303e6326ea72107ae5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713d5d5ad07ca753c85019fdb588d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86c69419b40e7397a6fb998d225a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b34c3ab4dd6c69e4fb67e261fa4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034db5838e68d9291ff1e7288c934ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abee3866cef4eb7e98134cf2d1bc70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235f3aca6d4d5b7bf48576ba490431c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca9e06109e88b55bd58f1980b38e3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc5ec257af86fa7a44f6feb04e358f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b16035f53e46926e42534f9f13b1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd5a0546d8979f9470299a81973352683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee43f0372d975a861747b97e50d15b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9462759024ea010d296c3fcedbec7f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a678e1c0eec306449c227078313c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe24b981f6112d99482f32acf8d291b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e1124c9802190d160195b316517d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0b7a6cdc5efac7a04d293f449e5bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a54e30509a3f48b81f2fb3d7fee1ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092482645c2b9ed6bd52aa3d9570ad51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f781acfad83178229134fc34c933a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491e5327735c5ff4e2b28a01d7cc5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7790b07351591da2be1fa36b4f4d88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d384c079a49ddd53857782427a47a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a092a864fae94051303603b895d52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb02db389cf3701fa44dbd50a7203bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191567317c458764a66d484104944c95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dd8353ac22ca3fa90ab34d084fce7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41674fca1155f4d0c0ee0cf5f613c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe86aefa2952c95ee5dd412689bfd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35238ebe53962716cef1290e60fe1464702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc6baaf5f3895a164bb47951ab2921703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042de1aca87c55789635dc1d15efc88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9140b2c27b53ca7ad8f14b78e7863705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d3da3b7daa247e9487f47517e81f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f783eb036e57d996573ba0880cdd6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe5286ade559cfa97996ad94436cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acab8e2a5fbf21b0383af93d830aced709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022d6e04fc87d087e57e53f6af12692710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c6f62b4debf57a3e36f4ef109c1bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae04d512f3d3240f69eb51b2d9e8023712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef92329bcac23677f64dda52066287713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8968c9a26c498da5f7e394ef8144596714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702411d4c78720d3253667b8bf20752715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e1ebb2e599f7f157a80b46a546eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86143f34e1d368cf447721fd1ad155717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538573f1a4719a14e65a143610c895718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a7b965070b1557bd506a04f939029719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961216dd49688ac995d20b8014be101b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b75bc88b041958d6293c2be386293c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22759bdff7f4612c3a46106ec6976a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd09fe729d88492f94a058073bfff1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b4a39d1a2ad37111fe826176c8e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e9dfe31088b5dacdc3524260ecaaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dcaf187b3648dad80f2e698edb426726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a7b6399d631065186da0fae7425e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918ecab07d9003d48ce9eb549422f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a73fd297251b16bf610f7295b7b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89518a1960c5d9f37008e29807141474730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d139473b17b25ef7bd8d50949abed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27db64efcd092e0ca8cff5cb8bcf38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e981ab3cc151b0d6e771c0c949ae0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f431d25bbce853a23d4adfacc43ca1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85919ec55728948bae51d7128db4af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d8e84f9d016914246329263b4ef47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ae80842c7af61c8f9777ea6bbad0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df7f34f68fc0c73c63ba4fc502d1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4eff581fefe2c0911c172d9f30f56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754eb3bb3f2f75424b5ebe0c724dd68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1901c97c87e24c7dbac39697463a2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd8fa9882ca946fb44d60317178fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dda2ebefe028058651951603b8d3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128297661c5c330eb176e339f25f42d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0012d0a1ac51829e426588f21cc04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d6dcc8517685fa5a5d90f0caaa351746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb5c4a14b4b540744b84b145e1c121747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6331b8822a76f9f6f5badc5a54652748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4edd5519470cee7a4f653475dee2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69897124820e56278b71942e98a6f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d0e9ddab3d9522db3e9b27f1fc801751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3535cd22f7eaafd57e6fed7637f5d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696beb294f4de24b2de4ccf399044171753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39204193ba2fa2146d6b101a014711754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3a338f2d14fed98c2a190c005dbbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcb09216fcc1bdf0a119ebf7242b43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634717690b5b21188274cb59cef149c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46b7190bf4153e5f386dfefb76b228758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a03e2b120b313244801ca79eb0561759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c4c1e55c6dbe5ca1c89458da5b4af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc7a1a5c120a62730fdaf05f56531e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a03afd01f74fa00542751b3ac12e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcc80985be529018bdcfc10d096b69763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8436aa959e92157330d32c404732fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c9953ee069ca5552eb2fdd78dc1d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceebdc16ffe74a1827d369d80bd533766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72677850481ceca42ddc4c9f2bdb103767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>