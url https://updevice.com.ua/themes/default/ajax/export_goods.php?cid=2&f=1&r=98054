--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a5f9b1ad6799db37255e77f6b5d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed91794c677b6390bbff5f38f4580d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862c0084c053db98fd75f18d8ae04703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4a330b2d77396d98f261c3989dd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de6ebe9f6d9d3c74e3953ce02ea8115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86253279ce69546023c0b15a794dd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233624278f08e76bedb2b7da8da5c6bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd3e819d77d558b7b7d7cd96b483b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ef6e1460623310d119eacc75f675e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ed67d260aec66b88cdd15519389ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bdfd02c9d8bc2178bd044fb01a74711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd61312604a571c0789d45952362f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007cad09e4d33a584b2aa9dd86877a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa107f16c2c08e5d86b35f7553efc40114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032358b96c3000354a910c73bd011e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf67361566dff82bdf9ae35163aea8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ca383203209d183e3ca36b6b495d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9086cbcc21faf09a175b22b064e3f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9a9728e65ea46c5de9a51851da35f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141448a60b9e9c9df13fbd62046f8e6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5972092d99f60dd613ac4e19ebe25021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b82634f727b06411523b8d648fb1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a37c0bb13d0c2e31d6997760a206623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455350a2602a1ee5dee06fdf2dbfc4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa8da1c203e6ab65050b71d25b360125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595f0029c8ca52bfdd4a724d848ef9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe53dca602ba1bc4a2964d57ea08ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a612ea7f3bfac9f663c78985aafa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c438fce60737e0b3049ff9dd72ec029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921b86dfcd01d2dd6b4a9a1c49a94230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad120af9332619ae46bd7119a8df0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa552e43fff96db7a3c6afc1590e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6f6a926318336f84b62f74d4ad13d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a755dd49bfa9782eaab19dfa66f38634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e82d5ef4ef02a3c037246eb6ec9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae950ebbf4c5f700f3fba54f5383fe936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c6a8b15bd3e9e137eb0fee8bf10f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f6baf377af0e34712456b3e05548a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9e37b1dbe4a8de6bb16e421f5239f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00fdafd1ed5c5448789a6e5c6105cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff744d9e2397d490ddee18481af435641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be646393fdd2cda8533d9cd40e8c347a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cf6db0d39784a3173f71b8a2dc33243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1874339b8e42b8acf50a576119d06144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a68cc326b41cfd5cadb90061dac62645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa1accf57b1f7af2332afa002e06746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fc87c02f36d3a02df6a14b7c5d94e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7188c993e3bb8800ee439257025deee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e660e3c3a4d39518e079203c32f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642afc9ff13cada65b3b3c707a19cd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8dc17799d5392cd78901bd17f19d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0490cde2ce4d64e751d00377ffa4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c67de2f8717632c361a09576d0b51b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923802814dd0923b7b70602cd4c147654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a3ffc1b274da8637f1da280dbe09a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fbaa3087b45586087467468a7d51056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9ba7d9a0cb2c1fe15e639529c1c8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23432235128e8d67290fb7c0fa619158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba856207923f920126e89de621fbf0d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67baed094ba4cd024f48db4c255b09760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429eea5cb2d7258cbaccd57f41585af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc68f0e8a31548d81fc4e99dcf4eca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36059aeaa82710e57febbc401456a8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affedf8f6a39817efb0aa0053bd70d7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33046f285bbf3751690c21ab561209c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33689154cc3cfec16169bb7fc7916a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d645b1981872c0144913b1b6ff083567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34285ccf22439a60f9bc26e9b3d2368968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657008707330b1a13965b4486df2509e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64702a06ae6325bd6936524b3d2944a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fbc3cec1af31c6f2057d0559222b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c333d11b0b3c0e335f8f582737e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2afaeaa98c2b108dac7a3d8cc317dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadd8d585d0260c252b39197b2fdb8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ca5465a9b0080fe93c75a3aba61d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e24d3c49e9d73abb9559cb42ec5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d67beed79b9b2c6b119dfec54c8d2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02c5a6facaf1f9e730d7f5e0a4dff178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df10452dfb75f6f7e21c3365dad5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed2b934f542a4800bc743632cbfbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb72cfbf8c13e4d0a7416a6da082db281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358b8acfe6980da7c4a713d10c1f7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f85304da10fe4474877ba21cbb8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572cc91660d4c48f3eb3929bea3bfbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147d483469333e76419a4032e9b522e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa8f739c3f7a5e9e10c69beaa2d6ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077e6de588851fda7e47311c882a15587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827224d649ff23ae15f8d7f533ef82488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1be97a4002a76a826d78a240cafb8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c54c4ea76c30901ff00cb49babdd3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d04000a20de6b8c2b32f5bf34c05fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420238fef9de6f11ec94a7a1a7ed99c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08fa1728c12ac16a98f779ee02edd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511206df94384f69e2824c54f24c43f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae7c369a25a845026ac264187bf5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e2392aed54c409bbd1e9addef63e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e32c12f22919a5a6f135693d0fba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28dda2ae57c2d91d62c458acd17b4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca0eeeb2bc83ba6f9eed0b0156178d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f25844bddef723abcc9b6080556b04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f5310fef0253200957e044b274bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecda0ab7f7bed94a2b20d886cca5f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef1452f311099a34d8d16fcddf3565103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591fb636901c91053b0e338cda7a79e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f44317970da153baf1aee706303cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c5711e0871f9a6c7f9a065260e257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a57b341883b8460da0373a0a512b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ebea0c0ff63f861f754fa2a456b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab9e73040de1c5a4e4fed127f6a0bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a00e9ab55edbee591ddd66b78ce410110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b96faea0dc5a18ada497311ecfb2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8caafcada9cb1b04d0485e4dcdb787112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68004b51c2d8d0326831a83cecdd7838113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa7de350e3457dec6c1b04579f06f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fc2aaf970032fc41eec8e17793784115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936018d7cc8214fc70912d864db12595116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418b96db3d50119383d80edd296a4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074be1ef9eadbc082de3a8530e437202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a37ff770abfbb8b7ab2a7b87aa687c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316e063d08334a7a0c1b521dac6c203120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc10c9d8e89c1bf63967d53b612c56a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb488c120364b4f43b21a69878398f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef3631a174260eb48a6784d748be23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c8622f156cdef5a2fa82bbd02ffde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f32514e6068ab0639b299359e9266b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c209f6c752d255c0c3913147da123126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5473b9a87bcd56f23398bd0449b912f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69676ca86d3c72895e0b59320344bd7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ad4b752bf3e5f4fa7236ad601a0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41d2d397e3edf9d945b70c5b3792e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844892e6ebda3f14552e106b8712ee9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d7a1454421cb5dc565409a4b77cf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d0913b3c551edc460ca3508cd83c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae895144f93ced3a43c45a83f33299134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89893688185cbef664053b219540f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c449af649605add0b239cf8a1645426136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72534bda0bba04a0a6c170770ff918b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944378e8820a4369cc1cc0be1e5382e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857fc5f2d868229ba1f22b1856571d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556b49e929e78de4a1378bcc3a3dab6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a297883f5382eae9930e2b82def437141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d44322158b65cdc42a67cad22e576a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaca8ab2511df634acab37acde55c3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d55aa0bc23e65cbdce54b2e7883500144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7ee17a0e6b4b44fabf3883e7d1e0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4466d5ecc0000f6bec2e504f5da3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae84d24e654e00f2361bcd48aa432147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fe80e26f3582ed563768690917b69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52cfb4eaff216d9db50f9e9354a7bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e47f840613a41eeed40d6cc473d1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7352f56c003923bb3a65d901a43b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b7b88c16d5ff89c514636c9137bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a4954bc648577b5088a5baeaadd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da4f27720b6b4e230259bc63de788e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf72b5775dfe2150cc84a5f5d24746f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ed8f9a6ecbd98a5ed35ff092321f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b90436c39b46b0ad7d994b595cf8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe0fbba9d7324ef17fe76c1ce9afd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eff69fcdc9867b4bbb221e97d660b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d2d518ea6cf52593bfc0690b6769f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bbf35133025c6a32dc7deeb957cba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287a84df3d537d865df9be84a10e7a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcd8e1855b584fa73c080e711963ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6721b5548013fab1e15cbdcb75eb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc832fa9106144e668366d1cb5c0ab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6229a3125b70219b1cef72aa1d4c84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77481ed998d84706695cd6b05201404c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a9b0bf0353b21d0750d5d73a8febd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3f5ec752b67acf1584ddc0b85e37b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638caa75ed8e0310ce9e9b6215aaac4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8b3a6bd97e12b69eb9911913578e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bee34b000782f9731943482bc6e0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43f7dd25ce14c7e5ecacfaee8043c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588dc90770a499bdefe09f5200a9de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b03da4440658d830faf10ac2050242175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ee9ee072becc02b18ccb045841928176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f136a96363323f21367900a01f493f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d76d6a02091ab0ca8ee36a6a67f5da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b467da30dd96be4cc0b65493f0cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751b546c87241a359af88de5376f50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d60e664837d6e7ae15a448eea0553181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab2b7251b0f29546b3f571e5c2992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bfa59e86ace0c31de8159f25c8f04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea618e4aab68c62500e714e652b18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863553fde3e330688fa551031b1166d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb140dbc60c3c79bf79dd04fb0ef2b24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c34a231a54ac16f963e884ba2d54a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6953705df9488931e448593401cde06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d52ac163b15194489e9d39da65c99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34475dd997abfbd1acff75e033dfb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe070e5ac8b7273f44acc22454665e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffd18622997cf58d3578e925d085e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c77442f43a809e92653b715c25d22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889ab7212175d49bb27f363840121c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a6f1c11282050ac93d39dd56322f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136654498a685a8d7f2366353f852f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995250eee59e5743a0b341a768d56341197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11576a2e8cd36ef282695c9ca34cc080198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09959835f586197f97038cff30dc75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afebda93d53cc38c807bfb15c2a83a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4216a9a053727801cce239dc3d88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5e03ac58fd051474b665b0b57031202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb252c22d687d8f553cdffd06e190b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e492f73170f4cbebf87008123bd52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287c57dcca9669252f4c9d0af951a14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a865bf2f5abf17c289a978c8c16e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b83e04923600dc4152403dc00fccd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d948c47f48643e50b143594580b16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4af04dbc6eef5c6e14c762e22c595209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543c4bb9aa68243b5e74f04c50de74a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25006575dcbaa00473b53eecb249e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649b182702205005a44dbb3f172b4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7b574b446c510ea625da5c82d4d53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e815bcd262edc305ad1d204bcb56b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632934524e129be339f73951c3bde6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218090873c2d6580918d24ba31f779216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca48bd99c9a19205f909813e4462cbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532072fa23fb125085678042921f0552218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4429b75cd1ee6f6d869c157143df9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9d8c27d00aa2bd4e64c1bfe22d45b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3ea588f04d245ca051231610e2d16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa742649f56e2ca434b7d787a95246222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f603b9e1e4df8df733e4108638fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d341a230a87d2bd7f91465a401f9466224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a631eae9d7ef9cd45e3e7fed6ab0a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ef41e1446207310a08cef52dea07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c222396fd1e5a5f7ea182160b2ccc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7772b68866c0aaa89d3b2afc5f73a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125fe2caaa1efa1fbf5062e003fa46d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04823bc107424ead54451fd1db7e5a23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac1500ec050a7ea2a863aba32e5a5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d3cb09d9bb4f35d6c304358741f83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d495c734b10d2be7d3189f2bea584b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c5bd1a737f316785f39d7b7089150234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab701c67967bab5866ae37c00b3a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad72158243f12eb0cc41f733d3ea92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d57117af72773cf1c749a4e87a60ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a68d3d0ab868690085d8d3699c9acb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe63f72bf1d76c8d17f4dc856e8518239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6cacca4a4101c34adcb953156f9d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3494486d4622cd236028f8e0ad102b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e7c49ef64d24e3b31372145e4ea1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39234b8c3cb9d80be91bbbeed0f67aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e61427db9db41a10b6f47f3ba8927244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86829f5f0e699d550a75b74822c54ab2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676de523f8ccc434eafccc355a2ad94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6461619266dd9c22fc998710736e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3ffa2ae2a1d3d7747a90dea25da18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124bea8ba86313d228b49a0222709f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decedf0696f8c949c9ebb0dcb87ae8bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61179994fc7bdf9d173e43779d1c67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfe75ced5cc88dc829d01b3af98d5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd9dd630ba75ef9030ab56e80a249c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a15c915e1171e8e4878abcb8a4bb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aff977982626cbd1b4db6973145b9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6fc4be35b20e8633154b0711451ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ed92316936f42ec5dd62c339eb216257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b6664337dc08f63a64bee4dd8ce00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64027fd44af2b9c661c7cd20a6ace487259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3e68af5f35528711152ae2fd44c89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca771636c63d19b4c45b37944e932c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e25b9d4d2e5e0cecb16d6d8e5af80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eb3c17376d7dd5132d837945afc00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d206c858379a7d33f386f44004e9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ca90763655c8e1ad6537648756e6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b17007e3fedf81ee73292e2f58afa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c203337ef3ba6d97d95a9ed48af4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3cb8145d9c9dea5a6a71430d66e22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150844756275af7289fe4efcc49bfc90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8260e5e02dc587d1208e977bb6cd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be68bcd46ceb9e038681571d5615ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4625cbbbfc0b20ace147f8d0cc4e88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2fe1ac8f3cb0f2067f22f8432a203273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8733f5b797ffa080dc344d31df564f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f483fca1f170fa39d259bfc225347f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e985a313a6c297d1f879611958c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ccf1703e017dab259aaaa042ee30b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9beb61e83963f8c1d6d625b6f0e6a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9241772c2735ead9fd1c08dd21c304279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b131575d004294e4fd81d42c6f2db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb863c75911c199516cd5051ffad4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe1fce0d8cf1cc51be1040d892296d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05e5ca63084c26e4cdd0e12e3298fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec21ab52e486b195b1453da9bda3f71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa395077dbd4c6db008e11fc92f7f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5616f1db8b299c87524cb75f61edc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d780d9a21ca4ba392185c933c756db5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bfd7daa300b46d0034ac7b9a66b43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf910ea262e91a4b1a56deff59e24b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014261c623eeef91a5d829307ac03b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635090e278a4ec304176d246833d4db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ae317a68cd45df3eb972f329a36e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809f59a5cd820efec2bde9b9d0a77c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1c2d1b6c1edf9a37cd069bc3e480294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9043ebeeeee7fe857e69909dda45dea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241828390a830897c2468c0b83ba634f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884c2fd09ac45cb1304897caf2df85a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f45efacf900ebc4a48fe34179ab13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829424d8c663d17d4869e57fe7014cc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899af564a7627130266460c103ec641300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab207292417f09c33131e265a86d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ae3be2360756d91d6380194267d79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c07274c3c580bcb027ab484a065f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a095ce4036cfe588aee39f6167c73d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f181091d1ce9adc8f737566fed5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a859929b73226b4c449650c79e644306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c26ccb093d32e61b6d1af5c8b9e86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47026de816c220c6a336af52c6716bdf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de2112ced473699291353f3bda81a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6172447b283f48b1f79ebdb24f8e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5977228a048ca11e95edab13d507cbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a3e220459851b02c5728c7679db1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3deb2798f32bfd087b0e8be550d4fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a63ee45706ecf3e4e979fa24c6603314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7765724e3ab2ef020d590a8b15064315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff5fab36ccc09d5574f68a72a1e69a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405095defbfae9f8c728d2bc4419550d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd2ac2f2b94526b82257a608bad143318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f878bbc30ccfb5d9a45d0e7fd18d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7cd6e4ef652ffcc40e7d37839f496320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9a89912dc66f3bb52bff3697b08f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcc81e282716d5836c28c8f728f236322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147800600124799ae1be9b31ec29180a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab156f72666f9274b159c4aed8d3a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c433297ece6db846d16df082593cca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa5ad13915e2579ea24ebf715344b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7f660801d33dc78b601ba3bd76c24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d79643218047d3402f20dbd7c9c222328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362291e2468a5fd2a0979fe0b1fcd4d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa836e7163a5a279de98ac8b50185330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9a80c47b6bc57980d86297e8ea3e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1141f6b4c7211968f322e4c7eed9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a439b22a3e228eade9679649a2e7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b2e0a094a609d0b350795baa820a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb443f632ba8931c0411942e921a263335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732754a29fd61e517403acb25833d552336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9e29c85356b08c0b5b4869ddb6c66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75631d25afaef0f959286c324f15b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafd52878a76a9a2f33d086dff321a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061c97938e482cc8c9fe653ca41c5c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64be060ee38e9c7acdfa544dc4fd6e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1cc21a0b351317a9a07dd9db3c494342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95130d64bb338b46030edfa389db3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b517cbf2b60b865b903ee7419a59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ffa8c2a27dce44b4e0cb53053cf27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526066547a81951fa75a5fe85d230327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea639339f3de7400e8c4b4e130503347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215428656c4dac5cfc0827412931944a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba588caef3d0ee7d3f0dddd6874f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485426f3d1025ff242e74c30920685a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac53bab06331214501ed94853aa06c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64869147e36726ab07acd22ac064cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd98b145b0492636c308d02103f020353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697c51b4a358c9692f924a8f0a87942354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48214f5e232f6966f8bf51e622be7004355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1964818dc680e51e5a7ec92d9873356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c51dfd6db1eab9b582e5bc59f70cc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2eede8f107d4dfb33e5bd7a265011358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6864d6cdf6791e52f3a7a752ce9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146afe26c449869872df6aece6faf86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf195541c7acdd099149a140e2bfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b5374f1a194cc3c9ff1317b61c56e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f243b4ef57929f322566890fa19be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd441d55eca2c50faedf57b76395361364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ff74a1e1a4a4d7ff53f50ceb8974365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5be07e18f2db2119d2e83031e4e67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08171d3fb57780652c2bd1f4741ebf5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0010e4b65cf83f74bd3b17217828a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae6883d112c2306056166fe4e766a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82ed56c005aab34bd9cc834d1c946370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9b7ce697886ead9abafb3f0daa44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0ed83b7b46b1320c53ef21a7c807372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01acaeabe483c9f14af7520ac0b67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae9e2d598df97c86dcf05d46493a8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a24c490ef9f7d72dfbb3828f772a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d083aae5b1327ec30ef9c38960d61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c91cd37435e17f214692c0b212c27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d457f06577ccee6efef4ef0735ce9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4019af2962025c1bb742f7bc265fa75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a68c5f42746ace333b0b60e3a3e51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242fec42049ebebc2fb2d56bad155cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c96d7a27403ee42e0e64d9fe4f733382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a552df82faccc43e8fc242fd0f2d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcf41765f6f1296e4f6575d08c1bab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371088d75bac5edd39753af3fe88bb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81dc8c115e32dbeaa6a3eb52ce8d43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1c84fb675ed853df0f2a5d6e16be3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e84d0ac831c649ba4973fc2b69fbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc175f58bf2f1aae9656bbdb68498389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc76c31ac24078188a365b3cd20011d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed0e3f4b0fc0370e70f374d7fcf1ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850cea1ed42892f992a859e9bbba95f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf5f71618b4a36c8398b8e2a403f7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91fb201ecfd1f919e5ae811b0f4e11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2e33102e6cbeebf2b913628762ab7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e29e18a8f1e416d3212d0710d3a01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f04711e7775d99fa0e57f5fc96f50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd992d9833f157a13b0c6185d32df470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b87504498479793334f38811d7fb8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368072d097f9b5b11d53226fffb92384400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434986a11b773f8b696dfb774132ed6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923d711142fcc1438e4ee6dacb79004402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc3dc6b8bac2f61decb3f8139b24f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970dac6d5870a766915781ec6f35004404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004be34128c0f24fd08f74c53ad20e98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189667d03687a04bee5df562a7c44a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85f162b37602d5a81b1a47c197dba6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877f37b54bad7ba224b27e22ed4142408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9690725eb3a7896cdd7ef30962071f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27af5319234343799db566b70cee4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2dde71c23cba9e63f6a4267a585e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd5473234ccee8cbf3323b68137daa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f016f78973523cca7c5788fd7c94fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd70be8d1fa8c3313bf85c50e1fdeff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c7115a725fe1483a877f17ab67798415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c63c63d8703204db1dfae0774ebf7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd0f155cc7de7429ca9db6e60f354417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2856db4339ec02e5337c322e6d11d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8d8a09a799114c5d9fb5b94e4cb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799ad49f5bd349be588f46f9a36d81a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa72ba1712dcc5bf6f38af4b27123421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f19710f3edad25679fe39b9d7e6781422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af96eddeea71c54ddb4cdcc2744f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e98711c3db194945d6420b67a8d80c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38971dfc23388eb55e51b55910120032425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3c8bccdf73a12a6d4c1582512d6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259a716fd1c03149da3069e74b32f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796f6c08f30dedfdbfca4ff082c1046428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1560847ecdbdafd5cd31fa6f57bdd5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ac28381e8fd984656f23c2734cad2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d644b0e91eafbbe364b3fe8566117431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e2bb3c9a55717273d562e1ce0d3a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f75e59bff27c51f7f60087146ad61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db43aa012aab8afcc50695f17a2e220434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241eafd368b2c123d5265962e5a0ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb8d6593aeb84f5ab4f0e2ec680b99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891d027fccb609f32dba0c2ed1ee52d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54833729ec65b89c6a5e300a14e3cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c523eb3b33905a2754113a9262a7f44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652025865fb09bbe425bf03fbcf1f806440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bac01aed2deb7935abbcaf1eebbcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f4a63d13aa747a08a15e7536077e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c2488fb10f821069047d9ed33b4d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8594988d8404e563c97e17dad308b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663560c5ad3ac6c3b9d3d73b1805f07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7f40a211a35c8682c7e87a4ebb48e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6ae74df669dd2a970aa99805ce51e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f11a3c26018769631dbfd8c30d502448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148548a1059641cbee8adcd3e4189abc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e246e8d1342d11ca3fc0caefaf96fba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818810ce7c88d972dfbdd6a4ba4369c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab518a829d1aeb0b3db57c5f05d2b53d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572feb55f39385fb8bba3dde679b43dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528569674b957c26450d3bd16143568454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22dfc65a2fccb228bd85f3a5ef003455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb5e8a7e8290819c3028cadb6c6e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce354da6eec81391bcfc1e875331fbd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee11ce4a79e712bcd8700110b833c3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783eca502c09618e239bd5af37e82c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc108c21c9b58dca50890ca23d3d5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d8d19ea898669c363fdbc6812b1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c7ba579c71c8b577155d89b97392462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3494e4318fe900feaf3d76c30b110463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f038d5282fd8607c99911c41d1175464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42f7d3f0fcc14c918da2110a89d3e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf4bafaf5e2dac81915ef8e5e4830e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631599353210528fc67b627b812edb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1142b8aeae4dabde647b6313f80f23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475356ff88323f2047778a4682bd453469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c076c196f59a89d24e0ab2ec814e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b682d598aee3bfad91cc9e08f8229db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d56c8186710cfd579ceac16bb4301b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4f324d9e009d1efd1c3ee29774d00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc91ff7790b98be2fbd7a9c99e9a14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16eb58895a527980e9d9de5ec9a52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e4a5eb2452aaec949c06a5cac0e8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ff62324ac83cc1f4c345bd48a323f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43f2099a681f0ada3e83646152ff90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c825cb3d2c21d83307a25ff77b4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7bc907c942f5dd6c40c522ebe96dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938dcac9efc8c8b020d0160c7fea145481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2cc436a42dcec4540b749fc84d3c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a63ad72f2d4da3a41d3a93bbfce718483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9270941458737c054d075af06d0114484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950eaa6934f621dd9cfb15261e57190485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828de6c1c902b4b637d6c76c055e689486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f1299dfbcfa6c2764c44991af0b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857362e6d0205d3c015264579b83bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37f5feba3255531630df000157f10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147f3afd8f7363421dc0a782513e06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2017df71e9dd54548f27001986a5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1aa625b672a2b45cda3b9620dd613492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ad7796094d01c872274317162fbd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3eba717766b520d3c65151ff8c800494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a0a627da7db0c5051c969b1332e08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04830daaf5858a0e51ca921af6c39724496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d9cfee5e752f12cceee3df4e85749497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b438ec4c153bd7f6d6721b1c768b5ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009200ed0726383f2cda46f7c83c927499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af436432da628940b1ccbdd2b73e869b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e174e7d8154953660c8855121ac595501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db520a95988495b0303721695807df64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2058cf6059df9f688d50863777ce9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0cbb0f1a1409c57d0816a21f82ac3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779927d6fee54e71b9b160bb2464dc0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f5530beb131f2ce743e9a745682cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949481987e954be57419156dd80962507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15262e1000c43262329b29ea96f0fff0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b7514c1240945da4b0bd1e64c7845509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f993f549cd7b1a69d08b7e60e1ca9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0c47a636fe260a4fd8ec0bcc5b68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208822b0a71ad452611a269cd4ebc5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc48b82c1490c373cf4709e64198680513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9d87f548f7a7e35387eb92e6073cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c6adf31b4991c09eb087c56317574515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71cf1762f0bd59a616e927b1436be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df72ac98ef496a5ff8fd61555fb260517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49b72e89454860eb08ad00d19b989a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c2f6f1b1f13776a41de9d6241a0f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702831df94c73d9566e8f792c7dce5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343cb5f1be632e1ce2ba09741fa4e2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f50c0eb1d22f78ddbedd560a677f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ac9e17064933ae0e635d2efb46bd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69114e8ecceec4ee6018717320faa3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14046d9f02881716889967cdfd803e9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2060705f0c6b89b2ceab8b799822526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4ca08584e6b5f25a35bc9b8fe26d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c15f0c3966bdcb054b7b72869d7fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ccd714f003528167de654b36c2b08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b668c567aa268a50f581a7fc4a9757530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a14839adf8dc3349731c05f6cc1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acbb55e1bbe4ae8d58ec4ecf3d329e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa58e44f78184911d0feab55ac8080533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d8c177b09de2cf83e847ec3e73a16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33662c8f25ed1968e78234a5af328b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5e0548c0f0d12894a79ba0c06e26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370de5c4253e73b8813f76cb0c57ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad9a3c73dd995bd70fc63270bb4e6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7478bd5c1f57f936cf2c8a7b0927ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6605cffaaaecfdee3428f19b10f753540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617ecd31647ca9ad9332beb805b898e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185747ff59f236fa967fdddf9bf65a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062cf653534c84a6fc8c8e577fdcf1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589024c675fd17d2167ae1b227c498a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eadb2cbc3a523cbb364345e16f95c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c80cf5d0f980a8acc4957e228672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8afa41f4649cd6b0d264f3da907bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44719ff714ce3f032e821a35b076586548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f232477ae8fdd65a2a9634ee2a5e684549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f802c82a82b5134828444202d204550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef03b8dcd447d982e44e9330b5dcda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33862b082410944573d1e7f7078ecb7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cc13cee2641993b022f307b073093553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979866025b6e44de4fc624e1c2c92ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f43f121405e82e6e4c1e81f4b4403555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bada73e3d702e610f4fbf80455619556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76860643579636ab49e8a03f95885bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54150d3e89527f682f27292e19a7d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e31764d0609fcb6b34772d802001559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d253370f913326a4d63f66168537041560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a5e44c73f368d1a8c36caa1737697561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe22d2a9fff7c8e06c5f6c1db2c8daf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a1530ebf7fda0801fe9f6ddc84a7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1655f86df560cf1159a6e219641d6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d7b61fe9c0939ff8fbebb50bea698565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da5f445471c14ca401c7f44c1b8bff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b3218aa3183a90133caa9e32e1df3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768161b5bd1ee308281b9756c3806a57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9d1298dad83af2db27e685928c194569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b184778aace0e93d789cd8f69b82a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d701e1a9fbb8fe6c7da51f84a06a993571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57acd947ea6d592a5758e7c147771572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d83917fe9214dcc16620584b01bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fcc7c54229c4a318470a9de7ed2dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8998f6bd42179abb0c6b12b2ff83cd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae33f5bb2b15624e74ed171ee9b1f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8652585504a33e5073591ee940e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6bc649d4d8a8fe95e8892fef6401a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee339ed721539b32b607a6ec4a8d8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ca24ec0bc2e67dedfae0fae32bc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f43e8e9921bcd0910e10b71c392b4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b5f9da22bc00f2e96713167cdb82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f18c78931a4983286948fec977cf9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c46bfde32127f8dbf015c4962922f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df60b33e0c88269b33a94754a92fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56641a669a89cf89554683afe1406bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd7c0fa3811a168636c2a0491e12aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6543ad6a7af91d283ad3800714388588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b772e8b0f5b1cd88dd8dfc81b61ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b72451dc978d7d6d16861a0777106590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9990261166959a5a26ceea9b21949b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36291285c7349b38607e0119b065815e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c594dbb6a619f482a565c2c1a9b05cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11b197cf80a3862a63fa9ba772f3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774d5fd2fc1d7abf9878f5f821614c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67b20ee3349cf15af59561665b8b26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d22b1d887518bbe2ba8a470ee54fe7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7725f290a0a0cb3e0dad1bc661222598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da0fa39d87ac8c78576dce38a2c31b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f85d1e8821840bdcc8ab912421da4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c32f5b52d65b3fcf86dff08e4a9b2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee71aa1d4b1530f995876fb4bed7bd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373da14eb6fa5b7affcdb3d7d86bff1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d00f111bbdfa18283d936fa5aa14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758b46415275dccd12304b4906002be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5ba0ed4a289cb5018574b445c5932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedb7d1e8f694f800f49e993d64e56c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f2748f2f250d4dca4b196333cc7d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf5b37ebf6e65b28819f5d34b81ff6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd788da06e89fb1e71d47b1f16069bc0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad9fd787bbe1a73fafc95e16a3508611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d881fa9be1ba98206958af781e91a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ac55d102da8272c7f686f2d8b1b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb248e45d9c911269496e2bfea6801b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7174eadd0a9234e2b37e330668299c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0162f632066728acc5c0234404ce1bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b15a0d71ec36c0ac0a5c4572162f9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db13bd31314adfc8d013c176ff5e19e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c0d834647ad9ff2b53a18dd9626a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5577da55b2326e87ac91e91f7bb23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb50d2dfb4684b86d2778dc53a4027d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659e93d0697c748acd30ce664f21f69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a0ba5dee3402a91bb99997dac49ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab666b66cbf50cde6b04ce1f56a7206624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a30dfe79c7872b9c07c5630a2253625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef3e9ab0ff1cbe57dddc4a54ea2e5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b35af3a36581689977cfe627ee492627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbbe584356f55487ee8123a0ec9735628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387a09a22fe4511d4f4e11e960ef5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2e608155f0f781419139c5b7cca5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93d2cb603cfae2e95af812ce9f1b1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf0f8e163ffc1e04f75fbe4fc29879632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20672a8cc17c4b7558a1a0e6d859baca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2228a874bef13eb9f9673e5889ed91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1a72465b40c993098d80d0b8380c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad53e5f3ab04e55a7f3ae2f01266e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b94edf73104dcf6a302d4b2f33ef5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec97c5443e9bb11535966ac2b705367638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0fd2b78b2cedcfc8bac1f513557c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c6c7f0f6bb01522265a913beb317640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e96a77d4321a0c599aac1e177e53e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a207f40c4be6bdb5757667121880a91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782d69a0df8aeb48800fe5ecbaca732643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e23d93ca081f2e806543d9033327c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72b26767c0997b5e6a2920f20a477a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a37d0cd7975f8cf9a56ba3fe1acce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bc3f05101a014ee94e6a58fa7f6db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479b50723923250ea6cedf0e8949c52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050d6c6facb68e5dff712ff1e6927cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b011c9facfb4d70365ec477f98c8bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeebe4d117c74c03b2c351567c88caf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a361ec81e5f966eea686874b8753652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51395ab8afeed97b97bea1254ec8fda2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912b4669cea6b9caf0b1d24de58e515654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746309c511c19d65160deb1729b218d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ea96b021c01f2a761f75e2cc7ad83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c28708da31a4aa2fecb42f6acde8ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d4e5b68f030d22cee8bb6dd07dad2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354329552374dfcfee6afed05a3947659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59730608b531a8641d07fb395c5365660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60e4e7eb5aad3bbe6a356c2dbf415661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac8ac03aa3219000364e03da06bbd6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b3b4e0e6d74f88600cdccf5a6cf8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e03c89bc661e5677f707838be575f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe9f40719760407185b17b27dbff7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc382d26abd92f7067cac6711dec7f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679f666e359bc0dd4c21a8a19fbc9a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e65f02c7ced31b7e8efe6d3e8a19d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a4635217266f0559eb7e48354b8a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa753dc3c855dd79c1837a68284706c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8acb6cdc0397414464d622a8cd729671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03ac22a1bb8d2063d4f884db17674672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2f6fd38207b06d92100bf8587a975673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aa97eacdc5044ed8954cffef74031674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59142c9775cef4b21029ca3de05c0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb3dc98ab4f608dfd8de29a8253a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53733443f471c9fd17dc778dd858234677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6dab8b16db88aabb27af376d538d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0f72ca08cf49287857587f3edb9d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9912dd5979240b9f45e721091d4cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0a95de0f8d476b8c26b1237f7248f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814aa0821309c0d649a664c0ba0d6cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25675a971d53d2ad58744139d05a74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e42c06639593d3832c8e79a313559684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea7e7c6c5a196fb16d66d26a891e6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769ecc32007a2a6e5217b93fd8fe880686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d8bb342ae9b8ff09ad69bf888e63c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2be300eda986d444dfd8e42a597aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1856ca67c808948b286b93b1bdb5f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f10c68790fb68d3636dcae1034214690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078564247f05b7d334cc2e4f093ade691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db474aead5f13c438f8925669cb7698c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332908e6335b4b63dbf7ffad7586d2a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22c240eff9791ddafa63fc18018f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82534f562b1d39ff4f01fb44a00432695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803933b23607ca8f75a3c268aba9c99d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab33194d45ddc6d5b561c903234416697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30002cb5026fd12aed31e8042cb83053698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c6690bfe3687c1d73e1f415ca1313699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef076093f60102a914af2455597a12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdab4bdcf7e4e740b35f19fc546905701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba1311b27c09e056741fa4bfb635e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9f2b5f3b032d805f93ae349ae243703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d6b2196529a7e29b43558af1ac79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdddc140fa1f48287d7c3c6d3feb6a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c2d8a58c37007b8810fe6d6a41aac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007da5a44ad14802e361b3f21aa80a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4ad1d5cfaa6655acd34fe4fcafa34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0c85b989a251cb96aa161bc74e30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c7f90f59dd585e60d866004f2a4a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ccaf684ea0be8cfbfd71baf2c421b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c2a19f6904384c4c0b56197753a50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b42bcbc6c4f7a4c7b32d6517c949713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51d8f96717237b8acbf7f652757599714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fb43aa2caead32507a99796ee7ca7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74a66ae79ae67944d22441c49d45d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500299e78824124881d84e3b35906a11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5142aac0bc79d489cada31e98ce3eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a28206008d4db64c3fb6517f52f07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe364f18e31dab6b4e4e072efad4ebc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ceba22183f7cb2a873898da7ec89a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ac4d18654e9b872414742caf7be2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefef47861563ca781fabd53a64b219723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b4198718b193436354a76c6fdb4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc928270912f5f465cef0e79949a9e4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e773208d0e0c865eba688b3e010eee8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd3a4bedd7e3baa707cf625ca336c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d8326ee393f001929fb5988da683728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadc91f6b5a958b329fd1d4b838669e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365bc7459498c1b76ca2368f66c767c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148696fb29bd3da38e8ade0463a556731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f16263c46908b86cc9fd6748e2d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703ba0c0331a63954d1b53906edd4f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3563e2ab4dad499967ac82f071773734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7e0ca3600aff6c0a9f2c6a1874705735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3450e790b94b17ed61d03378359740d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db6eb54f9a5b45977d557093cf422737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818de57bb2090e79c4d1ecddba601d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676a9915f7efc53853019611160b69d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2efab0bb21f303eaf5e835e09f518d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be9c30f499d675cb019af57aee191e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0ec1e15746a67c97224465a733f07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70052cecaea5a82da1173e0105b892e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c2594e733b6e70f78388eb365d369744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d738bed74ac49728bba2bd0c5435d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ef497d7516ed3356a761d925aac8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89861539f1d222c5d71c84a01adc32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b911482c5f4ab05fd7201a7413345748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f922bf2ac77d8d2700b8903d087e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c47249275982ab75ea3994d9f91f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b0e438a99988649467d9caa0474bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50998e2847fd7564dcaafc52d12ed24b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961fbbcf2c366c6cec8214be7f351f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb096d05fdb6f5f8ca0e120bef443e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c8e607e9560c41d2366da0299d1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471cc555ffbcbf34e9f14c10aac0fe4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c8c3bdcab4a13aded4d7aca302227757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6fea7121db9805b07853c7b11c82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc0d5abcf138ce619fa64804095cf3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973d422681f6ecdfe520004be42108e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e45d5ee4e8317dab7fb7d85259ad3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc16b0e9140f9f6d305fb8710121e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8bee9c042cde2907a5e416e7a475763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a17ea0111c6542c2db8e160ea58a62764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589752e0d8f50d82de9b299df7677a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9491733ce3e685f898e09d08244149766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e48da1930c6f187df5f16451a496c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71f589c7dcb47034e19c94de11b8a6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28fd6ef89b96303587959d8f0222ff769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f900280f5d2ce7b5b8071dbd1f43942770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab35fa177c129d773acd79c265107ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff116cdf41217389c62efd25c6bc9c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c61601434b038966b5223bf87a8a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b8d7f469cfefb79a23eb701b8e459774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e2c19c965f9bd652149d5394ce4b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a13f884296e6cd02c269ffeeacb9a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c698769e99c2ba5b41801c1b1df7f5e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a4879a7c95e90390dfc82c1903e4d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7778c7beafdebca344ac39f5b810ff4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b8026f53bbd0c6b447a9cecb5f00780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cd0d7cf4894620ed58a830de45ebc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe7dce2ecca5f7bf10ef351914f92782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c401cb9ee49ac8bb63d3a214e2fc5e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480734c329f46c3b7f228055a56318be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d306ff7c10dfcbff86f1237117346785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148efd5f4bc1cf0881d3c1303f78e8b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61118474d4215b8cb90b4ef060eae3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6bd99284b486fe444d50d5b8918ba788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9c88f33cb0c630cd4f413062024da789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f14e9c0e23fc20d91971f9c9f0e79790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc068a8e0bf228897c96ec78d2ca129f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae204e7a25fdf13ffd9b17c812afa8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad3ebbd523cc53d19f8018046b4d54793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f3db51d72afc98bd2cada901b148b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6471e85865a2694cdb4506b115e5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a4c379391bc9577d36525dfa5327f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae033ef61bb1c6f8a3ddce2958fd26d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b64c29b58b8761840dcd415d1a9e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e53200d880da1bb510477bb4e159c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5217f2527a62814f5c7c9f11c1e677800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2698f3a0a5661ed1a88418e253d2bb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c588325be9e628093636211570b80802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8310a154da1b3ca10e6d8fa2205cbc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee506522f63a7736efc1d853bb0dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eebef81fd832a94a4d2706d00b766805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe9a1f760dc130d0b0fe9166d3d6b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f69597a43b7c36d808b1cf13a0049807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ee942033dc4118a8adaabb8c0987808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f1080b38917066b1c797d5f09a886809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679929442e7210447bc3747c7c8be62810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998eeb1fb7020e89b4d07d278ee1bad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092d9a300c4bbe7c89e4ced36c36742812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441fdf4b01797e8da362fd5c370156813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07684ca53c393b86dada074483e0f7ea814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f19823e227a285b3e3781f7bd753815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5020ab789404ddb9705ee6b34888b6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81477b1f40fe60b6d63cc55aecbe37c5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f53dd7acd0b1a40518e28da78b1450818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277bab95c38f9a916c9ac88cdfc93a7819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32894e25c90d1d2d75bad0d13923df681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98708f9fa9b76e4822925b5271e11412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ce4835c16a62714fba386804b4a193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01e5e37ce50615fb0387dcc0baf06f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a194825398cb3cde51b53707f604b0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d493d741c8a5a0bf06dad864dc403006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc830f2027597ca5d561090660fd327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca81fc3e12b8df154d7f660aab6a028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae2f60a850fd845f5266a24ea03299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c068c8b8bf69f0806a1527eca8dbe710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1e3f1bf4c606c96ae864909ce1ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf89222ac2b699ad7161ef8785d2d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361369d2824447350c2ec777ff65e1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bbf55b595b7f535737b8b27375dd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c4f2f2bc23ce0159605f1bdcb106515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f2ad84145279971ba06ef1211a6d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c804864032f44a85c96a1e8a5d6e3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e9e61f00f1f4e306797eab114a5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030e3f5dfc7f0e11873c746c13c174f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfebccbb893578f1e64c76ddb8030920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e70ca73a63621ca0f10cbef818589b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db3bc0bcc6cebad42efdfa517d1ca622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322487187b01c4bf72b2d69a45b38efe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b06e8f5791f8b97cd16663bf4d60c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fec6397c6b8732b3558f08113e7d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5e6bac9fd46d58fb3ef095db5dd8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9703a665c49c26b067103663ace2cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b860ae2a5ec04cced1e86f4e2e0b4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c41d74f197da131cee8eeb8c3e6fad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcc553bd9e81a02a1b094790541e3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b363da6670ca1a761cb18b24b8db0a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c76c917e54f5307f320ad89f9500632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b447983e277149603f312eae21a05c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7470eae6471f9220004205e045314634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460f3c0c0a24b9962740e2ba4bb94835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7c349b8dddff93133c66e3830df4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a3c2e2db3ba632c083c37f28e0c8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1377eed46c8b6090c068aa970e81e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c998c6e9600d7b3d1ad3f4acece17e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425409a52348dd866b66f13ed5f0c5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369610a44b2011970311e2842e3c4ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759efe915ca841999bd4a496692e9b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b22c70bec759fc14b45a41ab4b4b0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d6d8532d107acc8bb4ea0494180d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d422e9deadf9fda00ad9030293fc3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be5ecf6c9db83c37d5faa5931d754746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc29a69b7f4d5ed870fb0c65e0a4c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd26ebf54796da7ddeda758895568a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6e6506ed3d06b8db1396f6ee6ba2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97157a2b9a7914cdeebfd7a18aabf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78854165c222aa365ac16e1fe4fdbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb1d663c8ee6362134060894a286e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd7f2cfffcb14e16b34eb6b7eb50c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c6cdd546cf941593056d1559fb9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039b2705cf09253fa0db5ae571fd7e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea5b16130a7a41dbc7b61b51a69ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833919768a91814181287c8dc24bc88557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a0870c5c5015d5186bcf6c79929d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea053b96c47a3e307412e17d3f2a9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f13b10ee917a10bf09e8e59ebeda6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0287f6cb8d4e99c4c85a1dbfe374d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d703c48c6e5941dbf0b64201ef7c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b63cedbdf83976872f82a689c80ff363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee011cb8421ba54b2d680813e96aca3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c905a9500dd9a37134bbecc7b9bd5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea189f0b3d2431ad0f8d0a7223db0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baaeee87ed82e53a873c9e7c274f0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534f8e6f045cd3355bf6141ae06058d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8834b740dd5e74e500fa94d8c6e57b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f99b09788c55b887194cd67266f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613677c620643982dced30bfab5f994271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff7d47d406b72977e5037856e1cc8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd8af93cc8d463f0defa635525100873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99ceb877666df131b2dd5776b55d0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7fcae95f1de69eb642a8a44fa19675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679c7e33619dd6f467d01cc86dec7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db7b56fab7ebf83b419ad7a9fa679b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a576cb814a4219c1ab82dd49dfbc1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f050884c9862c44f4e715ac63498279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f2ed2574c7747aabaee74d22fb1c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ab47309865ed4849bf1f1381ff68381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390de9168d29d59f300ef59280611b4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c090b0630b29ad21d5f883884f24ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21655b161df38fe613d9afe1ac307984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1092e1050d56007dd4ca8e83cf98985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3947a5a842bb10b7afc42b3b9afbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1ae36638fa91cf6ba9fda9aa5abdf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f481383360087b22f8fe1aacc880588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddfe707eccb6ee04c3beef5804486589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fec5934e95015c58a06088fc6e81990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ae25604967096af89affcc4e18c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734540058a524b5f63f63602dec9ba692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0bfdece8afaf555694e885b03c41693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a2641f01338f2f6f41a2261bbc4f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4b526b60ec6ab623435e24835b5de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc313c6e5f9d6f0fb9d466fb0d2a9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf7e852358bec9331d5c187f67c50297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149fce24ee228c8921817ae447ca4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d7c7fe5cf5a7d3249d983088776bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560f370805b2d8c486c9414d63aecc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4544a37171a1db62316764454e232101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cec63e0f6c2880d29ad328d22f42b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a526e33f6c11517bad7c1041d2fea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a19529cd06c3a2fc59d18d5c0bc1c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a25e19350d726ba5d55901e8c1c461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff2c91e64431c9ff68325616a4b5de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2a7acb988a421bcd2c45b453f77bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d8b7f42e76bf723e4252a602e4c6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf18fd9176fc166f1ea1123e3cb89a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eea8e8d6daa7f0612b6c7be75723d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f96fe784d6034466a9711a0137032111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797709baa974eeadfda695fe367b18d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591a8daa665bf40144df0a843ed0cfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111585cc35eee4288e139de0d96826b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1db91d62f6ff01f36824faf709601e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577856a85f805b1dda9c151560bb021b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcf4c3b2c5067218c62bf667b1f09c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e301f0a9ba2a9fc4de83673e3f0ec4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608041e04cdfbf7e251d90bd2bf3eeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278080fcc97e882e98fbbc27bbe1fe52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2adcdc30ceb542e958711ce1a701cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370c892c0f81cca6f6c7e195717a287122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3ca1a514b15e91401824bab119412123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461cc2597e5bb3cba47cd25399dc8d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6d80267f1bb371c4e054f3bc87db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d01dabf4f2331b674ef69f309a013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be9dd8559ecad59cde50866aec9bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333d53781cf23d4453c0d3d0d666d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925992b9ab619628caf78e0c1fe48c1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d3b345cd560bbee9da71bbc4928d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db64f5b27720b5a2bfd54351b43c32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e865438260b859bea9d300b62592d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf323fc5e38f642f51efc0e2a9496133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dfe7f755965ce614ba257a02919e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72120e4123896dcd23b979b61d64854f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709a752416fad5425be1f735219ca3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01cbb691cd398ddab2e92f465c46ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a211795784f61ae2c56c3ae76ba9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f65a956ffca4437c3a36c5ab41fcf5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1fcc282dc0e23486e56a631ee1309140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe4344f1bc7270a1108b04671581e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24fda563b70b8e6fe99aab18346902142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fbe2159f4416464dbd6a4ff7be157143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ea26e563e1e0beb0cfd80213b66a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43848905349920051d5edb7da65244145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80880f0c52d9d4a8426e80093caace5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250234e8c273a658a4fdf7393d882a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a22e0476747d401ea1c196ae9318148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b62f615b925732306a13822237fe77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164329074f8832c1dc735d04ae458870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df859fa8855a8d63c71952a05cb144151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d44ca40b7f9bba14ef27c778409719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b7fdb852a24f7f5c4527e200d93d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ef4c5e1443c22afd398d12d3663d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7542aefd5ddcba6cdefb4c36dcffc4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f5ff144d26809e7cf2dbbad2dab27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e9f6910cf2790ed6908b40827055f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23bd9bc2644ff9684dcd6d4666415c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11457e0f331f7ae40b1053655ba235e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86f77ad9dd375de1caa311218f448f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fdcbbc0cfb04381fe2bae03a229d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0235faecc9b4947420acd7f1aceebc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6a6acf6ff58c9d7fc04d86be7f134163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f29bfaf704993fcdcc907ebb04b60f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbef5e4d592d5016a7228ffb163dc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab347d425117908c1e6a82002c88d16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6001fc44babadfcda7acd8d4351a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70dd23e660cc6a9aa0efe1e4d5ba68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d7bbf7c012d7c92bd58034a16fb66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefffe8f5de6a39e40cc3942e63cab7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287ff3144a51ff99b52afc8cbab4a92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53446ae77f37318579ab690e5cf6ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4526b3198c1fb62f96f24ad70d3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0ee5daf80b1922e81050093546ec1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a4c1ffa764709431c798e53fcae72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06905868b1b9fdca7121abbd069ae0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6130d01066667d24c7ef95bafabf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac2c25e78c1bf683e7dd25b6671b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e5045383c50ac0fb83a35f7dbe974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a6e4c79b8491b017f0bfc64f78f49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f8dff897018473664a5ad0a7ee831181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c0a468841d59519acb80e6db99ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bfe6665cb1349b15ed27db2dfdd3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2f08153822524a0d182fb326d535c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fea06daa68e35d80cbafd5f02e5658185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b0ca9f1fe958fcea1f0dff851e3ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0d369244b91f13b42d6465c877e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ad77b80a023cb8a02684db1e74a40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e8ff4f3be11e94f43fb9edd0b6c40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec95c1844e5ae742cb604f8fb08171190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d89e11b8e511d12b9fa13c0fc6b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66066c54d30322d408935019854fe32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b9b4633fa5ad8f27c1a4b976bb0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f9b068c4b9959372d67c7ac2d7d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ce97d9e4c59604a7fe5a91a182a1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f19376ac3074566eeccefb79d8ed7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aa31c4f6961268c304bbffdf221dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5c1248e7d779fef3c2c7e96474e69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d649d253ba3fc145bddc5f578c704f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba48c23940b356244c95dc6427decf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dcd5fd35f44106aa26aad6f02ee1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faf10feee524085575e692d284eb64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24119083d084de28c0ce84c2517d1c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c65cc18793f3d9b7d6486ecd08197c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62192be47db5a79a2c6c45414236a0d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eafabef982eaab42f90d7502ca74d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b597d158105ec935b5d93e167c04238207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b430b71af751f2e2a82132d3cc4cd61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd1513572bdbdf452862778f47adc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a2d984bf91951adc150f9b970b71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53de61e45b390f767fda148d32a3425211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55b655f3eeefc961862588fdb225c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b934d5baee6a8634bfd33363e4f72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa19f86039eae0fd427983c811021dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3548997211d631da7b00bc787a7e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657e2525b7fbbf1cd1eb7a29240315d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf281fb5417e6f6f2655bae1f54b67c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821efd7d79737c3e8950b8894e555aa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e00915e039e4285dd7883c810a2b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a452233f6d5942ce3e665494fb98f22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95153e65d4c447eed1544d7912d8be8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de801001e1bbae4c8e476f01f569333222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5b4147c571caf881c81f79ab1f8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ad2d3dee1483ed189005460e2f08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df00f13a4cf8997e0a34ea6a8a7e1cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89ede0f720c3e47358cc16ca2bfcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6475e07205512c2135c59c8f3f9ceee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1ca73e3be1948a5cfd7c6bdbd4b2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c97db1877d018decf8ff9d0cda5139229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a11a4245f5973e22e4125b801a68a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7174ba5f3d6e679c8d3b7d6c93f10f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e47dd54246908c76c93c2f66135a99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b0015293c595471fdee01345592a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff89e66c07a671f3f7cfedc2cb5e4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e0a92a37da2e7c6808357f94c82d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead2d5f2c320925ad50247d402b9f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3a86b10b1008de8508acef17ed49f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37e0e8348d0327aa0f1c1cfcfb0c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc5cc0f51c5337814a770db3d7e9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f807f0fe720c957767f48357fe52a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56531dc6d594c5b096704b5e5e40ffc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe688e43c145719afb4381aeccdfbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e6d68f119de6da68eac7bc9abe7ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db65279eeb5453c25496f0970486db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c1c304cfe2386d15ac2416813f2ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aaa3555178d960ab360ae56cbc056246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d29cda739b56ecf41afe27d834fae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddcb015c2360ceda6f0f14c8149a67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb863bbe450e7e6655093d05569eb60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d319e6ab8b6fbde8054cf038f6fc18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b886e88139428c7dd5014e8226f514251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e053e8826213acb70ea932ef4ba613252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e347a64de6b4c07005de9a103c6492253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d052a0ce531e61c2c6ed8cf7d69580254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542ad6682445f1a97632a0b1f8b4342255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c1f7d9cdd9afb8f8c692ec3e96262256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e8a3c392810b5ab41461e6881a8b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21ba4ea645d2c552b5e65d4719afdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777675376d8b4b47d32033471339205259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833527359e2ae05af0b8f479087761260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee091edefe1aeb5a5487623cb7e08b0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50322325458bfd5307fa0416c86417f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f205245d788fa485bf8f356c0305263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baba73409790cf82c6cbcd97207d637264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d2dd07885254ac3c9bc0cf4d9a6c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b231242c66bcb656aca3130dd9983266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4833b49ddac6d5f8005503de023100267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c1a358c5a000bc83a0174a2556fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f915ebfa832e7bb61bb8d9d72a8af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f705f3d68cf98c69eb26f0eb2e5d2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d5f2d9ab33101e60d6266ec358f33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b849ea0e727ac085f1cf3c5c7b4b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8b61ec505508e22c5524c635dcacc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6735694ef803c88bc2e355480184a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab01268b257f6255f5c3937cfaf669a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b80279c5a892d3d48a963436fb8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5023dd1e7d4f0e059906178fc955e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5e0a0b9cd76dfcd9b6d0f33a6ae16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4fa3c62b3cf3480135dabb88d515279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191e6df3d6c1224d6e98c70bcb2377c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de625f7974fdb2cf1042701624c42f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599af7cc961063cb7f5b18cb06f4afe9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef4f817aa7a197ecf1e63c07b4c035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbabab3ba32cb499fd6d39839a54e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982cf1d8175d76261a76082c5c9d2a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87bbfa5568de5a80dabceb011a84f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feafc20c3f0579d2554448ece56068287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586de73f729792daef5e74d5f4fd49c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f8db77199d3c036c6788e3ec52382289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e858de19c578f77e5fac6fff4c033290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d822fd54169fec76049f30c136cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62e576d0d14cd225d903a5b04e4c7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab4da47a3ebb32906cc0a8ccbd231c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f63419f8896428058df2dd766d9ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc6778d0cca12ee1549222c6b5fd9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ca040fca8bddb381af133af75208296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402b5d57642268a2c111fa7b9fb347297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4942659d910b79e39f236a6e3d7156298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0448be4cf76ded4932f0e2db9296c34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63716fda04f0db5d7278ea1b2561e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdffd3f694a03fd24a5d1417dc091a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623890c6ce8a1abd37abdb5bb135d673302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eef9d3aa024031220f553b63e1595303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b9613774488ef5064d2c1ae86922304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192bbc34d68d50580a8514549fa5d90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e96575d07babb895199a915cf9752306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78879e3c8123ce156dd5060053d86c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a6c02f7adb01773f88c731080551b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80eaf3595e8c70474f7045beba91f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcf608ca16fcb65a7268d4289d0977310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392070093df37fc1bb761e8be7d11c12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5573d511e73b71d7b945ca89459426312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da820368f8a9e21ead69cc2a2599f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6a3d42e8ed9dabddaf3acbe490ad3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89029cb288d893c07eca6980ce882692315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151bc32a47d95229d39138b08ca364316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7250f6cf8254ac35ebb70d348b925f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894acfec43ad781f6c8c76bf1059b36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b2cf5e72f39ef84b1098bce3c15f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb0a1de90128533d42165dafb287f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b1a3b583bf713ec144e90b4cabbff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca537bcc3f4385d49b3f2e61d4ac1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec12c156e2ee2d3ee2b92b11838c0af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0fff028f9314dc01115394a3f468324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eae6e57957640c913f7a6c1dc6ced325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87adfd84ac776b321671d3e3bebf7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129e036c68de805e1b4fd44f35beb7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c461adb9cec47f1def9a7ceca1d521328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2e880b56400e33958a591d998ab6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205942c7a3da60b3aa36b14b5684e574330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89da0872b29044cc1aea97955fc479331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aa223701ebffe5de2251f562028f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d19d761dbf44f906e78c52c223721333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540c974d73aa4fe452c30772dcb44d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee2cc14afc4da099e37edeb8f7902335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5984700284ae6849c5e66f1cee60afa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76031acb96e43d6a57208793fcd607f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064df9193d5140df087d282c9b77ee83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e371212ff22c05c563fe9e952be0586339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52033e665eec1169f6a11354b53bb4e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b80de17f8c79d073840833fd3657c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4728b9463c7cc37c7d961c75bdbf2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e470b3f1aba9a18017ae5b123012e63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff517b8e707f4d94f2ffdace25f1cd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed1c8ec5c2dae40b8bbfa37791978b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff0db9ee9d34c670809f4d29dd098346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2746d6fac07c829970530bc5ceebc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3a95e18e1e8f4bb8adaad9412943a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b3e8e6766fcde0bed3cb5150a68e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b7f0a5a914cd2f359f9cd02c46ad9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccf5e31eac102b93c6a82d1c4e5a45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8868be9c274704db69610f41c056c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d09c5c4289684330271f250ef9409353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716e3578263f3198d71d26d19b077e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5291fc55fd5c53e09e616d15efe68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e04b341a22a07531ed47c06134bad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b2cab071bb5fb363d54624063c27f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd98521470e6d43db98d1a85a50a6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ac1bc21e98e422cdf68bf5c4561d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418694a121f2e05c706613a653fbfa11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795e96bdf42035565f43de8946d8c52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12346b6a71a3ca881378f7a5453d43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d0fda89da033ad6b2ea8239d5c93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c06ed851891b0fca6050f6581e558364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96307675565367537fbb73e28ac2b237365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf365c3b4e27ef5255c59ec05fcdb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837520da06aa7e79169d53d5cfcaa563367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10203df1fa55d5433ce02db2b33ad17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351c91b1537918aaab1e920f0a0e1e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02f8228f01d4f5c55cb9f2f0fa9f71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d526f27417dbc41cb4c9235cb10a1c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f53a78536fea992709e851d43aa6c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d26cc258ff864eff215b1575f4d6db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4eb1be216c60ee66b168c0bc9b436374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1c73e4f6b2918fe37136f552ca885375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ac1af2e7822a5fd65ebb36a72f7f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b6f004c4c0dc05f9f5932ea5cede377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10afc11882f2241346b65155160ffd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc54154d31182350aaa03c25320306f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce1a955ecd9041c0e2bc17fbb34e8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e81a6cdf94e848a465b9a2bc196627381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff6d333feb3427f54716a77f615f53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2084aee400fef0a3c27551c5ad809383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75680896d47e1ed04bc6d738b5063f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba1325c15d7cb72541308855ae7f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379564c581078d58be5aaa16ecc4d110386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4383fe971cc96ecfa4a7bc05da951fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afdb1c5084f7bb5bf750cfa366a174388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb5e2e35015fa8553540a9ddcea22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ef42bb3d1e95563d0f4fe181990e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280f7241c9f7733d524d6e3539ccaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf24d4f2fa0585ec63c1f96a6f2dc17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab18e7277771002abb51e3b1a887b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa3e021a380d32116b8ebc8d38dd0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267013f618902e2b619352afb3c845b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844cc01e517cf36eb04fc2fc8873b3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0e96ec29f3abc472665703499658f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b35a7f26c6a9c588df669d71def11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62c2e7be0c7c1046a4e1551bef338399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea03ff6afb445d7b0418f8d365c643400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d1732688a5874bfc063121174602401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77afe871cf28e138205e7b5c3bc6e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc124b34a99ad943abc83ad0b06b18b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c09f2f297deb3d7a51e149e073658404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad7217e6c943377cf3e486c8ec6c75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aefbb2da2796825376a8ed9ed48e18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e3703c3355f79fb2225b5e072dc5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe8717d609db8779a0b83a6f2309ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd8ba9ec2dc1b0b8c15d10a1980df9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62e30285140aa76a9951f6ed6de855410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f70563e8ef74e5b4ca01008931eeae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab5bb7ac49772a33a953e40a54a7f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107a28aecd5a2df8f497b9449cae3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aba9c7e75c7dce30bd5c0ff775dc9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dff50b8edcfb042470fa2b9615115415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65314bb1faf865dfc37bf81bb2147465416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835b97973bc9f7aa29efeacaf51a6ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff3a77053a89a266175f38c4128a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aed5720fac2d626ddb0d153cc4ec2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aca7265e53787791d98b33c39d0d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b62a8c987c37c702b2a7c6ac31c6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3dbf3b633184b69adc0fda884d4a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214915fe3c354f9e80143fcf165c10b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d8dad7bc2fe2473435548913f3b04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772a8d82d1f5e1623b9b0b74bfd716a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f6e2e34400454ced27e11f969d95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e8b86c580e7ee4626cf6319c07d4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b07e73b4b4fed237fc6293e68ac2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36607ee4636b40f6973a643aff81cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc3bfe68bbac83fb98f45b974c7ef8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13573af7b2fae8d088be22a702acb2ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3e4a529d68802314a225f32ccc122432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82ef067c4de030a9d4a1e290f8da9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53114cbaad6992201fc155b7d610f020434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499628d2bbb81221c222990ecc2095435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d84e17547d3612d70d75cdf0010b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872a815dacd94616ba4b83965535f34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a190be39e032e8a1e1849cd0f947e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3318f797c5cdae1e42943f47974888439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ead0ac1fb336ea23e74ee24087900440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b005d52e86d30d8925e76f7309f05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe45eccba49d6f3dfd95055b47fa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98a6778db97e3ee1a5b9df576a382443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa439553ecee1168eb6e779ce98b848d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eab2483872665e77be2fe1a5b813c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360bc2939140175760481bda81d7971446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5cff4da62c9408318c3af240f05d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b9f3b7e0d333a494c87ce5e21355448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a832777a9e37f84bf549824021572449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02223884cd945d66c09ebfbde2162e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e950a0fc6612d528bb9a2ab10b472451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fde6aab8c3040d8d8771692c84919b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7810f3a8a12120790fe37be150dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b825b1162d802ea0109e622957ef3be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860575dbe508ae18c9ba46761d15386455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10e42aeb630ed3c0913cde1357df2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1963a50b042380752284f853c32f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba667ebe6e2a1a8783bd6d78ae20b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ea906dab155df092bd653d0f78d9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce762c1e77f0c334b3b4187941ed9485460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5e6ef42116b035231ad71e86e17b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea713376e15460bd24c4bef7edba58c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530eacd46771c67bfeb24787c181ff6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d3355f92ea476f817717ec0f74439464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d884f8f08e07047aca5ce26729f945a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6ea8e0b8298afedd7879b63bc258466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e12c73a036569d6b62a895ae3d1f99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efaa26c8b3d6dca7648074328877ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba7df626af08fd8c7fe927f132338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b4410f9bb060153644f887e1a353470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba1d8b35d1e6ae8385632a991f854f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e11a61f0b9ad46d8f1b9aaa8b686472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0727324b5895dd31caffa0fc91b97d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ebd85e7f541b9b9fe5d85c6c717ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc19e27fcebc5a82fb40edbfdc066d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe2b87c62c52238dd45242ba4d20e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c235ada884339f77296a1ed2281bdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638d8a429fae9fe08da8bfed9060025478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c09e1d8f6dba104a7bfc46695284e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be500addd34b5bf1624121bba8673f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3395552e30275e925a567d1bc85db9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdedeb6a1bbdfbdfa196188242365e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d0aa00a974bc5dd358f3e310656e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc283ba64df4796a9113e32e7fe21d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc14b062c68179228c8f457c620cdbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d77e1e55489fc0904b167fb773c6b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ec41d30120e9b94e52554cdbdb3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee42a60a2c51f98d20f53933d6dddc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92758cc69a07d127b4e87a47c2bdac1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec8f483486006d9c4a26806f8de3ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fedd72ee163b02cd894952c4b1c54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7be424758d89dced60002a84c6393492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180fdf9fe7afe86f27b06a13e0b768493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8feae92ade4e74d5c1544e01951c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148cfcfefd2f5c7289fa6d774acd754495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad34421616f72a9b92df77b01c6e4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e0513bbe275596dda595922aea09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60209f6ace61531a5b901cb9a10137498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1541512d37202134c81af7d9fb9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ce9bd4188f7c8dd01136b6c73e10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674795c7ad99459781557de31d16a18d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa029082b6d45fe7d79cedce2daf599502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03ec19eb32d5f56956091efbd9bed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38d5a30355505c058fa6bb792e9ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c078c0f03771fc1f4ee2d0d957f354505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beae7cb6841b0c6c97b490194e45bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ba6c879fba36949bd17271a46e79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a263b5cf039d1dbd8e4a0a871018049508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf5fad1deb2e55b823faa15a116862509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c3a81fd4ceaf8056371dd3fd5fcd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc1f90f7e7aeed974ed12939ba0d52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b904bce9a37ee679b1927c398f1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2e0b753deb3487dcc7f3a013b0cb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f5f04db5cc640ed48c98d02cc6873514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc76d669f33cea7842503700f1ff9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c812912d2bf6995b8c61a49f9c8faa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d5918eb06f7b8eb41950bc0673af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f05d91550e5a5daccd3fa9f3c76d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d1d8d5666e420f35977f7712d5d38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc768679292eb8b4690106323d994b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407466d99fddc85eb617dfac346488f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e16b7f6f4fffa49f87e4b120cab0f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ccf3ebc9d952a54a7508da7d6cef3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6bfc6cb7ffd321cf78e091c6403cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fd816913e925ebfb54faac31ed43b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633fde3b7c1f710116dab2836c30557526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a689214099fdc39a7217ec89bca08d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e632e48486c55ff481c1b4bf255c3c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339eda142cb7afaf968c3c5fac9a9cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32228841c3be0c87e213def05d5c22a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527d763fb6ed6c440137c4bac7a547531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a930fe423cbcf25be1b09a3f4ec309532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2069bef77b56e012f9eaee8a1496a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869d777f3b4dcd15c0b5984f111cde8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658458ee1b28561b3f930df14fa9619535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f716c6dcd7b938378107964f07b023536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f542602e25f6d0157359deec4daf06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bf84e380bbd946d317e6fceb8721538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e6b7fe5d045d4032a0e7055fcf90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2df8c0e02e367379334232f3f3615b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db227b79c921bdf8ba11f45708bbf2b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e05b61980381fbe849c69f2c7f8a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c94861ca2e13c94f4e38aa7c3dba0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0927478253a227a014a393bef3fd874544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24664c6c0927f47678b82d26916f1e7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae466c3084c3cc2065310565cc6ed24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd00f8a056e548e22730ac686de25d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61314a565b32ec26b53037176bb9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f3285624413eec990b16be2466d9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f9adead0f42cd8554068034e7cc19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a40f11ef574fbdc8c7937dbbbdd5b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d2c3dd5da5cab420c1c1b45253430552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84bc2b4ad4f931afbacf218fac90aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f624bed4fd4cb0b7b49c63ed9ea6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a3c81485d52f3bb67d77b8004712555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c98f38edd5afc680906f53734187d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b06de183358e3d144e3e7a35520df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450cc1cab91adcb004ac21b16d7acc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b3ec74142598747bcf1aecf1079b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbecd60ceeaf8eb485b7f4cce3d4419560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1f7cff3df6ffc6bedc3493462dc1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121a0d4b239bb69d46ab066b4ee304562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee22bf1e75a646a08a711ad9e6b919e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f151240aa685a29411ef1bb9c8814564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a17538b6a4c73f3235a633078844d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ca34aad9a1ec933af10ba23e98862566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0607198c48d937cc685395fc160e6d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91858ae3f03369f4d8df85599259089a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441842ad824af66ce4e1885f073cdb5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae8aa79ebffbdb293734390aba1d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80068a09cf225d98bcda8b84ac6c2f86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be364e14ff48de3f5dbf85bd6bdb25f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037f5150ef7078309ab489fb432a4fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20275eb7896b7de33ca751f363891ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48278da2ece15b57125958d5ea92376f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d7262bce5a4c27d72efd5956d63a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b949ec5f469428236a3c930862e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9b9e6f4f79c6cb31855a0be4b4327578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ace444e88525f233a4dafb37fadeab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584476ff6d25a8c6341f4d70b84cee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a822da3ea00733901523045e9fbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eb2ba93e56e6093954d8a32566769582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955302c72c34d7e5e31b92d8302f4ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a083a7075543dc416a78feaea62c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0205dca472b61771b520b3dbff1693585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb2bcfad3b27b80e45c58d29521c0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1589085232c83a5c209ac80f99203f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a3c608cb2a773624a298e643e02fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0d13f07dd086b81dcdab962b36879589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843bf3a3edfaecaa19cd08c5ed881da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c91bf231bf6306c7ad758ff3ff21d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ff4cc3bedf7cac0988d84cbd1f45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec192d3e6a864577acc6608f53eb1fc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab492d008af125c6a2c30b011a164594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf45db9346e86d66aa039d4308cfb28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9e69c165d7ddab9ace306f9dcf964596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769123bd30a67f8ca61980a2adae0dee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61238d8885bcacf9f0ac4189245587598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38caf8842bea8d3b97dd59cb9acb9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592914e40fcdde76ac1f33be2334a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebf7f5533f09e61e4a9f5b5eadb53d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc27b9dbf9cf403f8017426925e3125602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d82bd3361cdfc2713a7908980132ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bba6828ddeb1e998790114f9051d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e37cec93c92c3b8d8f0218a69388c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c96cdf2e56d9f367df418282ee0049606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c1a2e9fab9192ccb04852257312b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa28de5f08401fdafea96303c85f853608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3925d61c9934e174e093eb0c725a03d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf2552690c5954f78f952adb9961d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ec6cedae656393ecd20354eecc8ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6918cf943e5b9cb690d113e3071cb33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6142f4db22e323c819cd7a3cb24061613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f42229b7a9b8b7b043cd8d03257ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66c102e92f5a4e31178a2b48b7fb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55be421c1a165ff1e50f912aecb00b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df0cdc2126a035f6ff6f250a15da82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d604e1434fdeb69ea3e155f74e8b93b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99298cf7e4795a9941e067e7e8f527b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18caa7d7da033dcd78d062c9784deab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c5f166bc1b3062bd51f99871a5b91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ce46006fc717be2449b6af8c4e3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953dde266122a58f87d749086fa0fda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138bf8f3998657d2b8cf9ef08858769624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace52564f2564ce4cc4c584ad6c39ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418687e40ce71e0716b02277d5388e87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a0470a902fc18da2d6791b51204f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4590bfa997724996270df393109f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af84f35d036971a0ef0cf0cf9d9724629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659613f760749659d0a29ca36395500630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577aea0cffd3075a4fa6cf083ad2b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aee6155171fa9cff1a4d9859ebca7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5211f6ad64bceef4e3b7c71ce25a31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2421f6a97b364396e22dbd15f3af1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62884cfef72b6bd9595aee7521a55a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d2d19765c80223f9f441b19201626636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e997c2e618d27ca61f932d6181762637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ff91c3ce4306a27d468b3e4191e0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695cc28fb4bbf3063617bd9111262d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a0f2ab4b08d6df619450e287e1881640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7497432b021be6cd0ee09f89e59e2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf5b2a36355cad741f4fda64c366a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29ffe6edee1aa074c7f6b7c90f96db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c44bf2d8c4b0baa9cdc246904c129644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61c1f98f50b4691c073f1f3f6819b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0089309bdd8bf866508f362839b33c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d74fbde341f04825b01fc06d865518647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b31934fcc66568f58fcd593a72e2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845a407506353ad27e0389731a3c52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecaa24a5fa7d80beaf9252c1898e64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb984ec5662ad67b71cec6bbd06c98d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1915b64ac6ade0abe2938e469fd65f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6467c2d8eafc67519a559e18713e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1ba50dbcfabbc56a913bd2a3bd313654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082964dccd94030d0d2033b512f0aafa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b612e49f3bddbdee8968bff1194a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446a43faeb0c599bee6cc1ab39ce8a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083def10c8de35b0cfb2bb63925d0d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c9867c6e78c277593a096c75868e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa54b1f2af742a32d18337b1e3c37b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c606e7d573c54e45ca08ff17d26666661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c10f4318ce14bdd3b907634f21812662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af97750461a8c7699904c4402bf3dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67d13836ffe317e9255c74f514c0dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7098956fe9d468a7ccfc62da973836665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f097283a493baf504ae39ab36cd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26672fdb5f165f6fe07c764c571e102a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1921b697a12789ea70ac92ff78e3994668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e61c46b1a1777d88b958515d4bf80d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59123d0f50bf7f9a2544a2db897221d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122df01f0871e776f2152e4025af99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822204a88d93bc4dbe269698128570f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df40899201a40d8a8f24f03c237c20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d028749914b8ac5776141aca3548c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbef867d2f622928dbddb3cbea654e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf19fcf27468b0db838c4e7f0b42fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168e57f7c66073ba3b916862cd66100677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddee3733d0578a255f44d330f5f2a9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f302597cf9cd7a8412543483349dc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e473495a9e04b1b28606dfd6b103680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0ba34502289ab172d61753d43f2d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2e22ca806a630b19158cea7415e77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1ff2149a1a4d38906180b14d01b8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638e54fd5e8619a39c3b319e88d9391684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8ecd3fed41cda30e056dd7ff7711685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3c032e34dbf009fe65ee947a0775c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b03bdd0c6d4ffb03e75af03dbb60b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a9fb3343d35f977889c51578581ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6df3dadd6af4ed7ab525526476cb97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af1b3ae7beb54f2784aeff8756804a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c5a67b78388f5e11dad2d61e1663691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936e303d62f558f1e67ab18d1c12bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16337b22b78b956ae21da1ccc3b16e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d2d206a940c2547bbb360f4e22fa5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60529b51423e3bc462c304a5b35bd4d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ee0971d68c9d05fff1ea1f47f588696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a575f18b6b7a77b47086e2d53a89c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff099ed2efa60d037a3f836f7216326698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ba0cb307a4563d1b83fbf3ac302a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30197ea993ca7444b027b29056f9ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f4ee53993554ff8e7ed1ffa5e4abc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b9ebf919e956b991d572087db269702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ebeb9b2a8c6d483cb6fe62ea4228d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa137d3edfd6f71bdcc9f16a39c704704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c76be0945b4a72f66614433dab8a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b67653a7aecf015850d2b9d86e8bca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8902dcac1f0b0647b5e09026c61de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df0919848af9718c5346af990b2834708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6759b4ff4951e0f198cabb8368430d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1712d8a87363cffca3bad81d071239710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417356a56990f0d1ddf2287ea1f13f86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41312bbab8f7dd58c9fe97452f32db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a094fd27c043616e436ac1016a23a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff70569b3ed2a262911232f94f31cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8498c0e66c325e8ee2798e380eb27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b93566bfdb5b289c92670ae886c58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965b7391486ca1fe7e9a1bfccb97a76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd0e3ae5170ff19c476a449a40a548718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9762eda442ae367960d182180f3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb43b77ada973ceb6fe8c22eca612f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de729f3c5558beb5c82873310eb702b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15a0655f16677dd4d3992ad702cab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54119f334910aafb254d99eaf315ec3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b26fdb071d842b4b75bb7b360709de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5e055b0894e6516dc50e34b6eec0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc548a8c2fe75b443bacda872ce4a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add45a4a4ed2dc3495a9131c1e0517f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb1bd12564f2d245c2a64819e984fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe06e8ae1beca0e04d865f713d65d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd164d8720e26fe23ad7c6219580e83d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b695c60df3a04a0537b0c2342f6c8f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07b3f57758981da727ed8cd9600ad9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e9c3683891add4d0cd4c0f767dec0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d4ebcd2ad23e54a539d66a2937dea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ea5902119edee551017e9b5fd3f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f05244a8ec7de958507ede733d84be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77458d25a3c45d0be595126eb8c63023737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f156016414ac0f511a5fc3dfac3283738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715dc322a5d325d976596e760b475db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee552318836b18a17bf2d4aa322d13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2dec8828f7826d804a067a2f64c91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5612e3ef9da40f94fe1c58dfa0afb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8530623282a4bc94178d8dbd880824743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f0740138025303a3d4593b1f6ac94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9261e2d60b4f1f63078013b48b440745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566178438992df386e8893377eaa85e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa1b728623d56f9d96fe9cb7089476747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46463c1d1f0fa41138f8bcce68fe033d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d25b40bf56b500bf9965755b4ad53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16e0de8de7c55346cecdffc8930417750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb678902b5332e3d98f68d044fd8e56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4dc86d0d5d7d9a30eaec7af111861752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a01db0e31f07d8dc2026099c468a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e17a3b82930e15705b59d40cc837754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c359540cfa88abf27912a9e81e8e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca0ae604adaaf4b5c601b244b7400d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767822b797654088cb9fe57c107cf11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730243adbe04abeb21e53a36976440d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb51b31d01e74226b42fe860157e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d6afffe536d6f0c728928a40d2a32760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1539653fa5094bb65cc22f129d938761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e9783b61825687b0137c3cb810add762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241981d29acf6c1105697ee4f07a13e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34968328788b49df121937b18872e375764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70014536a174dbe0b49e42662765750765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d8fc1ee98dc31ce01fcf655821757766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d254cbdfbf434ded3e7000e3a2b294767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>