--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd70d2ceb6600ba8c65359b09a94f6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704708edef398c9d0eb6bac2d66a5ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdbfee013b4f6085abba108ef39e583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e99af46d0468a13b74d614dd421ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8543bc77fc4654d1546bc9e69bd015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dffdcc3ffba7e74e6b54d48feadbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83d8f82bce9ff8319e6402f68a4637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830cffb6f7ca23456687e635e71ff828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09dfb3e55b951bc5c01d0fcb9483139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f57975487fffd70cc3783f8cf71b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af284c2cdd89a597b98d39bda1a12b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6740a9781fc3eb97857646167309312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9162cafb953ed5b895310a170823eca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f66e81f2157ccd909d0360073e7bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97504a2ed469dea35ff613c498283eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6412dd905e623fa50f7bcf8acc499216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2916fa17572e8aeed8ddaf7110780717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff61177def730aec6ad850d1d1eed318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e961c5687d4a563e2aadcd709bf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f373918a268d54ae8496d5909af4dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a6a0101184cbfb2d57c9d396b0a6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f51097482b8219a41c1518372ae8ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c11e40be627ed854586df9fb2feaeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5732bb42c8da783a8e25049c79ce26c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44657bc519dd076d0e8a9943440313325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bffad7e1d2991c165dd48c7d0144626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3e1d777780367fc909cad2aaf788b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec61f9a039faa892c2d0aa7520c36428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe21248cab145c49ce6f06973792229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ba4ea813bd61adf3e87c4d5cff7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d931e82757797dc6163f253674eb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d59c7b64bb51e0a4011d57405c04b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7295973db9a518ef257a1d93c9809f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a2f1894706411d7e3ce3da87558234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428353d8b22c1c8bbe94885dda3c6b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318506896571f42a32536f988070a7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc0b06e0261902e02442e5361695b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7310f33a81e6bcd02bd55e9f642fce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ad50b9594812cce8e40fb0d7dd49139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cf454ecb11ea152f914de695765e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a8872d33a81ce38645c463937f5e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2542c876cdc0baf0383a1d9fb89f97b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc7ea3d7da5bbf5bf64964e079e4d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49327e97a1e98b9d057d16aab9790ed444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdf5ace01b8a5af902a76e51df5ff845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262931bd43969bf88ca83222ea6926a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038c3438df7e3c136cd1c0950d4e2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08beb92fcd71b923ea9e23e15558f0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91a3f3a416e3848ad070af965a712d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f7daa9aff28857d4680928ec5be250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5eebfc539271b4ffd62c3cd5bd7d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb126121d529b9f7b767841776b5fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47503b93b1bc1836c08451dadcdc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b851b72d62d4830c122e6946e2e2b1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8214231158faf4ce5a76a031e39d6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057b1ec83d5a49d1c2d2510c502ca556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c35a120167920c575a8d28387bf1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267de4f6aebfa821b32a4f27fa7600758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104de678536170d4065782a21a3e39259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0ed13267887ded5c58cc5defca1fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df841aa4082b9b5f2d74777a26fa804261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50034d1a1061e8cf898a3fe03140a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf110eccd5ac23ff91e2b435c298f0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faf929e5e8e14340b8ac02e7973d1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b80919006ee49306fb64daf4a4f96965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40105c7f50b7e5c05f4c604e38ae508466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b33255f55bc6fc72c4ea18f6342a0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e72595e297da421b3b772a53a4f4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba984beb38c5cd1050b70fcf11ac5c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11732974cf5c8da90c0c3c18f0d019470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00dc5199ce6018fd338cf4c713740a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43599f72d8b5c752f4466efe09f22672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf45fd8b7a98dabc8a812550a7209b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d8b5b5b535342a7c5fc49e43faae674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c464cb195777d6264e60ea84bff58675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ea75905f2fb2ecbee0a466f9649b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d533bf882f63dc80d042c2ca544177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e0784e9e1c609eb86cc682e58cac178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa826d149aa98108df3a389a42440379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67b262c1f6913185d8dc00f5f6a79f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14390507e90a784b35fb7cc60de3bc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1987846356d61c0a5b7e7a3d27217b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021660a6af503d34fd5bf6ac9543655d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2c247a19e2a6c6d8e61a4c077fef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054bd7499dd9949d766fabddd257ad685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6e685a9e2949edb5d1e6db5d6a10786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e1f5e39537827f5ab45518fef32887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8396fe8cc49787c5caac4a9787b2d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276876b64e79c1b1d635c6edf9ef487789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03947dc6bdb5b7527ec1e6257ff900390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c7ef39908e74f52480c2f99aa56f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ceeee1b75b10248a65a05ab0efdbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b731ec0ca1d89af7efa9a7d5303b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd56089ad2a52c14b164b5baa3ef8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73582bf71d50a2e4435c07cfa332adb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269f95c278128c76bfb475c720e6d8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9bf19803176aa446b1d02dc0de3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26260f7e94f22d3604a72df0dfc56bd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aca5ad32959550ded6611ad542b8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8800cf0c379616ae2daf9b4ce72f2c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef02e8a514e4801db833f219b17cd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1f3f08f7511dfc9e24af0d787e652102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77407620a36f8c3115440f0eb59cbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af27cf6ba9953ca1133daf50e70b5cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d717053e3f7a4ffc9b35b8b79475c30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c8ea91f3e523dcf7873fcb6631df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c697db6ca3b5cbdd796a110c43f38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d7e61f73d61830d9d0d499a520af2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc0a422003055fee46568cb6cae97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce39e82faa8c71579d4fb99bf5aafbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3890be537468a998e837a86e736a71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57fbf8fcddf0105c8943b20bb02523112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f274d3b592459ea21056b54a7e9714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853282c5fcbdb052d05d5a87a3dcfbe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73387c0c4b265dc38f8654782438a091115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573d71b66f8509fc594ee2224f28f7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb06b616a45c33b5fed04ee59274b86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da94b9bbc6dbeed7d44d90e1ddf31b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c27ec37db7058bd974ab6aa85711119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770caa8a037713f1cb1955b4a88fa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f813b5cc3720e7f906890ec1ef10333121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495c23fbd4825308e155cbe225a632f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab11152e349615b97ab5f3659d2d8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba91a38f1c21d5f860ecdb99d678c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe6011cb5dc5935b72cc691bd5701125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de84913b2e14f25f1452b33a4bc80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d4bd66d75a11aac19f4d9105ea019127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06e8d09eb1234df1ff4e2006e4f2b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d1be2b82adacd7fb9dd9e601d003b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f47e0cb654b47234f0bef24fac35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a8758fcca482537b0f99b81af03a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdaa57466c6ce9c6339514ab4994e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57f8d9f2b2d8888c7c57cfaadbec19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5614b4f4542050e729df6aa05093ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a97194ab2f3971d7de118c011fc87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a283c6bbaa1e34d294976f84420347136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0bd33154ffa0e558ca92ec9b98d6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf65936ec2df220c16a48a6adb36aa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b833caa91af1e2968fa78dbb6d60c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce53fcf4ff79b0eb34998dbd397789140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf45f935935b8e0ed9727576d2c877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054343f14f2718a9973bc30fadfecbbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de5df9d3bc2e15acf6f3edc0409ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74640a15fb432ccb2dfc7f8c959cb529144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68707afdb55f99925801a8364923465145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d4090f40974d6d9d0ff99829a3ee3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184dfcd4123f3a2027c0ecb5b2a227147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317d4219c24bdded05155acdfcb542148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3361ca8fb05bfb9d7b5f121ddca5692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662f1339c781034d6cfffbf3c940216150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3bc2effc73528710ff121f403cef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1974e90412979b0d78699a35a0176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ea0b8f002b9b0c9680fecf652817c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2136a4cdc693c8316c761fd3618d50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414ad9edd979edac651a3dda3df2512155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277aa77f455eac07973eda8a85f4a15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a73fe2fcb2b2fe58390d956361c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c185e47a9e6ab9cf4b270176ca499158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f66e9df05e99fb6ffbf6f86bc0407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906b7138b4db8c843d51b1f55dc1621160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc751451e899c10a7f7e83f61bf72456161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ac3e9063878fa38d7978cc2a51d16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d4f4134f9149b00d9bb0dce5a5a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9177e111d53afb206601a957e05d13d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1861adc7d92d856b044f8d3aef496165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe96427671f6a24a379bb2c55977542166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205084a6fb25520ed792801e66e97797167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee54c3df70db920692e7f3fe01b95d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261c2216fd7d2fbcb24d1302e69b6c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7c3b57b2d5fbefaed0f8ac10d91d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76a7844f7010e54c6a2622dfcb7d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465385b39dcb5131460e9ebefc6a1bea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6ecfd18776f8e045fa0c91863f74f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeefd3e824257385a6116e75bcf2ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6973dada4d33fabcb8566805b4800175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f49627f8e792d9d53d0ab29a76df22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50fb3911ea2f0edde17d403fa8ae46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46616c4a45919870cdf6c5d2dc5fc3ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c390739470ebcf70974bea96bf894179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735565148593a1d62e045581f468a7b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058969d7f2c72f4397f23f22c236fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a382631c571882d62a5a161f7887e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854968ae71b2c196ba87bb9717865e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05356eded7c3e79175b7b8959a27a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dbb2eb11a14155e31b5a8a7887da3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799ca7fa5ef177fad8e8a1fd063a2f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f6d06b8623f1f88e3e30f2a66da2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a58413d8bdeafe2f0f9df9a5f210c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbe92114db9239742198690f7d887f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f65f9498003745c379d42a3c5bab0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f3e526ec00a9e8e90068e811b32b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33120ef8715a4ce094dec124fc0f42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94393a7ce74afdd037c12ee1f445576b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa518d779d86d47ca9f22099d1c3bc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89579e747597a0eb9ef04bb6da5831b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ad5334e35a01e6c4509ae514638cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40134ed10597363eb19cd64db0911abe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97218e99d3a889947479d27c93188ddc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b54d66a6bb81374cc6cad9cba6e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b870638a681cc62e4cdb1be377031200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e3f65f83e449424a55c729cb9f82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8cc18fdca29ae30d7b16ac804bd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7158014050256097c27e732b21ca9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306d045efe109c03b095e5ac5fb155204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9693e41f36aa1203558c87d4b19d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f53e7e1a187dcedb0156a547ecc7a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf6aea9fab94252ea538ea3e46aff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9ace760cf00d7b35a859815332cd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a66e68c139be42a7c4a9f20a0b646c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267699cbec55c996db0cce5136fc13aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64097584dd7ae900a0a5625b346870f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a8f515abff2a8250bda3369da2c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aff1110ecd9a7624ed60ccde76260213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f0d8b0ab0adc23c30c617d060c5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3afe3dc5e7cc6787c4093e3ef45cd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1617be51cf2cdace13624e943afe7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3420d32e4ea9aaf1b6e35148152bf49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d3d233e8aad30aa804844434e6c6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f34a0c478d4a53dda5425c0067a4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7539264e472bcc396b28badd2d195c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018054ca7746492dd38ceb77df1ab97f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028369ea44798144ba6746baf60b72c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520ab45cedf6b4f896082683cf8d0bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ecfc0ad358dfc47f6d1a72a97a5f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e1da92c6fa1611f1f0ff6e8e32694225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efc6c43d76d444a4bc9b6b208a3d11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519eb6e8443aff257d9ff177b93bd4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1bcdd72b997cd6e3360fdfefc88a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554ba85d2e3a7a884eb7d3c21910829229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ffec1725c189ff61f3e36071fa79e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1e4728a424938d73183818660c36d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6900988bd23a8a9102efa014cba73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e08c94ceb6d357297938397981a73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec5cedbe3b8a2bcdc3566981e036d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e4dd0b4ecae8d9bac7374ffc071b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f088203356362646a43ddcc3401e93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a126397733b2837bfd6343e47cce7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b617add4754a0d3e73f393b87a346d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fdfff0af569606af98f4a50ef5059239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0ee74850785db032ef3df98e82268240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571dbb90a010453d7eb056dc331a614241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3dbfac11dccd5f6cc1aa9823a8cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f1f451522aa0746f8faac6b11dc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee57d8c6bf78cafb6e6e06057e3c7c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b99d25e4f842fb401bc1c62a289d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45785621110bd18e7b387c71eedd5f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420180e57d9d50db09123d38d19aaa3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f93acfebec1958ead0b894456c73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f577a68c139a713a62ffc9931d3938249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2d4471629de30428456bb50d55e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c10254deb3e89d865b87f0b59e1180251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4bee7eccd94b73072020407bbd14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc8e4a5a6c41801e5789ec2d9efa72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3cdee2b6886cff5fa133ba97ea3e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a835129dff84da36f589252a51b60af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad4c76cac78961e1938166026aafe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688973d5c3ca95d27a54954061cc64f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff95565fa9e3aa9b32acb8f59d3799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6201a92e0f8e2c3fd02aa226a4c1f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f80de6c986f23094dd31537cca56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35832d1d1165186ac076fa39556a5dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c08563bf663eb390a8e7b8fd9263d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88214b71a540984bfad120a3cbbc7b91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfc81d53f711bf1729d6f50c215154264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93212eb0b9617e7a5a2593f0b65f8580265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e458ab390ab6d8538150016ce08a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c272c9c6d6beeb2a05c69e86d60571267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e335b9c69245c32dddab062c0313b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068a33d1cd446f3ec8957648b657e29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f6a4f23cb25bcc8e84354bce8c6e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee090a0e3641d40e4a9d85aac291dff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9f16390690ccd81e4e8dcf9b849ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a94004c4d71ce7b4982ebdbe0f626e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9661992935c905306b0a387c2fc002274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb77aa748e0f33c108fa1edb9e25db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7ec9b55748dad19b8f7f752eed7db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b41556045af5d52cffd6d925ddffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0cca9f42235f0d0041528f405750f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1464872cfe43d7249bca001b3a6fc76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77eade0dbc794c73d01bc31a0f103c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1c73f83024bb876062b850cfcca1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a61704c15f25fb2feb2eb600ba98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbb4c9fd6ba6f031facd319c4b0cdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0be8a1d6ee57edbee88f3bf0fb48c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea94cec0cedfe2f4dee501c03b8933285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010916e0a7a53013aa7b128a5486389286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c4fc5bdd2b1aa9f0500bd498e5140287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244ce59aa2fe9630e8b19c997fbec63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5433eb63c9925257e635e082ec55c59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff47ed15af6de97b8c2c70dd2bd792290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1628a0cc61553d53bd0e1d81593f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ef82ea7313c13ba9519d18671d81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e9535e3a92c10b8c95dc363797a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d7d97901517782bf0e2c3d6567b87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4350316de716049bbccd01a9f89ede295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f834e1a66d9a37b3086e82dae17f1ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03f617c8fc94f60214f6d761c6a183297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9c415a23fab466e6841042a76e84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3f7077351245e7c292ad7f180c550299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978d69225886c095575dd4b8a9f97ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92c193b8498602a5de05965ea56f2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4215a21bc9a03c2240d0022b0c4e31a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1537b47dbac1e1d0af9d14926327c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8eccc7dda417057b39fab1d44e113304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520a292d9a8e4469ce631dfce0beb67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101bd74825a24db2a627dfbaf380064306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dead76e8e0e0af3a5ca2ebac42244307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023471e503898ed5487c7fcd2543076308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b9eaa0cd0034aee9b7be1461e33e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe3afe7be254835bfe91fe5cf670c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7890eda5c83346e37c7ed2977866fac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d729d8290828ed23815b569fb059c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156582567be3509abc4cf1b4f5439d0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d9360cc5d7480d27ebfb3e33449d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd7832eaf1cba56cec27c6fa51b7ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300eabd706823421d3ca0ad50cc0bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f1f9e1a3a57a9942f3995730ee097317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bf466a73fde3f35d75705113e45d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23582d414f96c46a584dd9facb6c7a2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7861b19a3229c6d490309bc92ba5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424496ea965044db3050f8720197817f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013222085f3d5abba49867d060ff09fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57f1aa5352b9e7428ee5ef44a6e5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2ea2f2e5c9927eaee292842891601324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f818a3d029948c704103b2b9b84e912325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db6cac4d72c03e3873b4fa447224dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178bbe43b583648375cd333fbc59bf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6003456319a876f6d8fd8436862b9be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb453f8518583fe2f4fab9e8a7b37cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56519952d6bb15398b99536cac24c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ccfd6a291a620c93ca88f729064f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f68ca1c1784a7f644aaccf2a8daeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0f32ffdfdc48fa5ee5f928e9e1da3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec5fa5eff11a47914a8a10b6e940af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315c87e6cbd7957bc3def816efc1184335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd523b6849e08c29e0079d9225260c07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d055f9aff187335d140e29fa3782f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092fadef4c8785d656131c23b4398cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4403f5cb4c3f66203024e49179c258339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44324b6ab415ebc7ef8a608814c5f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d81f87ccffb4f288c79a0fcfbc373341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232365ff05e47d08d0ee3486731cbe6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316adce10dbe8f44610d6b60f496d44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a599d9e5a15f77344da2028929351a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd04978d74a11aaa63bbdcb756c64ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73434bec6ffa75b0e8745f607250c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9870a84546cac2c61d87d586c2cec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9cbb94d752f2f29f1bd109ac68f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fb8095ecd590ddcfd0785dfa5b790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19d68689d390f7033dcc298e91daf2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa332626a0075d5c4049dcdf3c71bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d2103af213b1b312411dc46f87b92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ddd6b55d5e8a1b21a565dd399720353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310e8cfc6a12ff21b4aa8c83a0471b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dfff8b7f9c63a845d846744ff1bd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22164d5eb8736762760f6acbc4db2e09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56694563eab921a68d888b6690298260357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16854ef32842857820db25d251da18e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e537a5286bcd15e165a93a96b6c790e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5525912aa03844728ea11b7b0eee2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e14259fa6044ce0de2326b0de4cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d27af152687d4cc7825e4976e75c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14bee16d612306b2136acb173cfe09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4450b23116e3da603941c18f9217d5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c7f43dd899a38e1e30d578eba7a23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc4a2bba8be43d17d02c8dd55edba2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9465ade90a472c9198b30ee7953b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261bf949d97bb4f74d6f75fcec7a8e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b628a426a54d2d517d1c933610e135369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f555881241d413dd03ab340b7ffc413370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bde769160e5fd5bf47bba1abedd90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d446ec24b555ba57bbbf26b1114264e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca9165ff1636f515ca23a178e7668373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb700914d8c5406b358fb9be7a281374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803e6deefbd14194b6de2425e254897375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd458d1f2e393da071318d5ad2061e7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f25b57aff36b5562973535fa6d76d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e64020f586f1c67c069bde5f9041b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f33d3a3109d0b4d22f667b2e5f078379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb2df702b837a9d58cb6554e4e6d03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19060bd7fd00fff9ce432d3c639cadcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ce33208be9a642cf78322a8c717a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe322123485282a861d7cf486cddcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42cb5abc7647bc2f69b6d14a65e12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98492fdfb1a78c7edb2bec7f57d31a1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01d1aeca6715d699975b60447743f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af36cd6a8b0a5215852aec0d6383110387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ae65631f82f95ad121df4dd7bfab6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c545baf0852ee110d235dfc7b54089b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7e8f6ca785c9eb8bf4e0c98d79eb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54702f573aae8aa73b9a378b934b32e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c075fd1b54d6d6a869f081b387803392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb0b8140f0ccfb15b1b0a4a2191269393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4fa8503116ee9f032820ef39214c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1acd2752aadc253e9cf2f3c15e7ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6788561cb2cb8fa2d60eb17593a3ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f84ee1ca31653285553cdeb3bbc3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b6a3e33024571fde9fe68610a5211398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4984b51ade26610aa269eae289535f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3265d7d63702577ebfed7fce2fab0a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9795262ba905376376e63d0e3b4dc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b2a14d0dc0f36dd4467b898b4077402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ffcd0118a58e6c3697ae2069f1c19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2be5ac08bb2f7b1da753ebf1dd2d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bac7d21f61293bee1ed40c7ddf528405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3344e95f0735ea7bd80827002c17ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fcc6fa21506745c20c74e13128728407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367782e21a34107789e6b04ca9c0d5ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643590b82d1eb6a46ce5ab0ec7519c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb0c005ed8a84e304b5c4d66e3fbd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c335def4f67a25695bf6a319c5d8f70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e512a24a0238a6e00f65e59fcb2a5b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5e9459f8a7069930be8f46d92825413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d071fbf8818250da48a0baf3c7bdc90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc7456cb31abc7a40c1f5837d6d89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca27b1c599ce2a6f3d9645f386f216416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191abdfe3f5b32063ee962a23321378417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c527e47baf2f4d6f8d2f1df9d60fb3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda01b37cdfaf4d613d602db3c8b23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b9f448fdf46d06cd4d9946922d431420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440cb5773981da5b308b4a276101c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705cb8274cd5f8d072391dad646d81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a249397e19b6e6252296ca9bc727423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc11fda6200924936992ba90f9e44c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde627ad7130a9b604f51ff16295f4ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d81bcef5096b49ecac5bbc5b3c235426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a551c8e3a032d767b4af628c3ea13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df347440c9b5fd37b41a4ab930c8ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27df23d222371d57b72b2639d55960429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc56cf8509a04918b7332e82751c252430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41da45efb87c585d27cbb8ed86b9ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835d5a108b21688b1b7b34b51483136432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c7f4482aac81c84105009c46a8ac5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4140c0f0be93507a476f1f01c449434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac3985e04d52992390ffa56b5c5ea4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b214a5c5e90f03238b9d45683d5de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17313053bcabfd917c8ca66b02c1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c279e891e736d7bdf8d7fa3065ae5e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c630fb65611996420fba66de6c9f75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724b943c4938dfcae174f5473a058a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18865b886101361d51608772e2900fbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545b6fb3ee5b53e13c8425e8303cae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da71133841027cab46f94d3a30ae11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca74534c2ff5ae73401caabece0108e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9e1e80f45bf8fbfa1ad25bbe0734c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf6c6332291186fa5b58e2ffbdd48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c0929ca543c8f19adb5e4880ff15e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d75b0ee581eb3bf32ac2dd2c45eed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1abfa20548e5969daa51048dc2bd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aedffd2a24ed12853c0bb09d6aa56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009276056eddec6beeca088e861056a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd230498f1c910afa516a33502cabc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ed0a24ed85f9e39fe4cdcd9c1a48b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438cc37200e2118da86db925f3e13ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84703cf1d54dd192d095cf2bb2a1d652455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3263976b58a3a6f71c9abc4a18b15a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6f7ebc9c76879fc0584e2e19019cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee500d9573104a4bdf5394d4f3ceb1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f02451b833ea98e1874d7f4a205d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d1a9972b44c42f771d568616f06b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37c4d520b6b3878ab87fc2b7874efe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637440c0f8f9a0478c8b80db3814c626462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebcab663085d0917570e23f63abaec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7214c5f5107ad5ad989dbf4cabf06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd59b5f844c4366dea70aebb5dfebc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cf715fbdf1daf1b2e1277db9af93b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1067c5ebceb73e6b8d23e9b70ed76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850baf9123690b4fd5391a58e0027e65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4802d89d429e5ef48aaf1966f52d1b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8da780a83821e60c907afa7f11d94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd362d3183f7098ad690642df703d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbec11519d791a8af3875d9c4e5506472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eccd810c573358989d02619ea210f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a69fa74b4e95337290da4967c2fc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e81143851272fb366eedb04099a199475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582d62ffee526476045d44b780c69ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471995a743c360bbe2bbaa687c67feb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f725610b30dd6ee32ed37c990f56957478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e453ce151e5ac8a1d2541dc90c56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120699b12ad1906c3e10cb619250307c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe4cd0a20a869c56d4a328b77348ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4fc73835c9f455de29448782821c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10c87e671f6d1806ba93439594128f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229f43180b76421bd61cf136015f9a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754f383ad574c04a3bc53a2441247f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608471a480ec7903c69342e69cb6cc91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a1396b4fa7b71a41c4f37f002a025487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ca37df1501125fc6f04880715fed7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095b77e246413aef9c6f2bcf1ff4241489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb9282e50e47556d787fbe376ba62c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9fe34237bd744babb31abe927f6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976efa4723c04220145594d8af593be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0309c0f52508c9d34eececec159452493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88056617edaeaa8de38033744708910b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47c2eaa10018d5c5a2cab89d70bc2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9838289c4e13fce41adf0ba3a055496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5105ce0c5b233725c09fc222051eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e0ec858635caaac938497a2a538c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377fb41628258b1aa50365a11713ad3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f369fe37c7d8d2edb41768f01acfac7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdcb2795ce64d9f76367414217dc33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e803c7182bca59c3e418fe1ec9c6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e3018b4a07daf4058af8d98830a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a86f8fc5fb4f384eda701274e0dce2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccd95f6b20a2f470e15fffff1941d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7239e5dc70983c10f33329d999ef31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bc545ba4602adf2a3e9f7724768cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da162fa812ded0c147ba1d06195b3d25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf7614f782bb36d8f3829a5fc4385a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0cbd548c174eac7b14c789f040f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786f076a6821ab917eeecf5e5dae7b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376f9698d88baf0743633c539f635c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769eba97642fb586002f45602cc1fa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decce93cb1751f3c7f3b66f3a4e6fe9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6a35563e06c72b11780601103058515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb00070c8b11c8cfe5886b953dc9025516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f6098398976aacb0f5e87e9d9d2a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab3c63758347a35fe632f36f91a32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f37681c845714bd406a9d73ecc8fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653fc3aab9c6102fd56495e2911dcc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d35a4d45a559af98f06d55f51ea265521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a0f44c0858f5ad82bded128e1f60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca06e460b6bb61a4361e2379a025f82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b4be90df23de284df04c684dfe2da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb64b18d73c619db6fecae39591dc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dcd7da6ade348526f0f48ca8a4d1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f4323575b255f51ff9cadb6e2682e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518775ac69275f584def984a094437e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f625119e89b7f4a6bc253edcfc51a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd4e4719220522e9a1ea6e9e449f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfbfae108edc6c10947eefdfb7e655531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568292241bb5b31216d63afec3fb4c39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a833af519586bf212111f44f49c72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784f968c031e4118efc6be7facac81c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60394f40bc37a2be17776760921ad3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca665b24132058e7e2b706bcf687206d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfb68d0e7ad78bfafda800e6194c95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a565a837190ada732018974b3b197fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39683d8ea4ab4dfc8821a50e112920fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e876c2e61866f6fa7a98bc8cdaa6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d60bd91351a91c783da37cbdc3850541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf044a54919a1ae099aa0b231aaef8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863488d81ba51af52df2579090a678b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eac3d798a4a49bf7570c14bcdac39f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c6cd4b78f494dce74477507f2dcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487133a7c0045be695692ad84ef138d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf98ee6fd9d01ad8e7d972a97d868d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1760f552565e2356ed7c8f287ef575c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1667200b03b06402e5807e5663c4949549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e9aa75471ea4d0c3920e051dad56d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f9d0c5ea9364af779bccac690731a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c65d980a31978f09fa2b179bea03e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ad375cd427358a9e8fb2238709fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d871dea5cb17838457632ef0e8b0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4751d31a5381dab73e46baa881ba8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2054a51c45d9f107715252edeb8b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2f293f907da7b8cd77adfa68ead19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e3b61e691184021d030cce1f1a4d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66038fe35c499fd9256b2ae8fe0135a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dccfa90231e3d8b41c4d6cc346a9b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183ff62819abb1b3e1af4b561af21ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3fb4d30678014c37efe5a36b91b2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a2acf2d8f24df115e3595818df564563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdd04da66fa4b8eed48a926e1cb179564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c990b316616072243dd29540cfed51f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a6a6dd7146ccc926bedffc3f93c5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f0d4ad71453bd0459480f0e07ee47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f33e397224d36b7e2e8c62bb23fba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99374d5d7234fa9bea8ae84dfe779e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a773bab6585455f821444ef035d1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ecd69ef58a5fbe09b6acab386e3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c965d5334ebc5e0ea0eab2646685e55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83136cab81c5b79d67472ddcb8048de1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9caeba68c92eae1eb454c62b63a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb0c550f6ad666662d0551c118228a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72938ea494bd028d552af0c435819914576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cb5c849b3717c4c11a025d8b8c270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b69e54546a32e81ed634b2117579e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c660bfcf2c92ec9ac3a5dd5de7aa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9ac0d8945ff3e8f3028386c03765d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4355d66a142a8f3ec29662916f8dd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1dabbf2b0d1c7f245df2184b47126582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb33aed538744f7f1c836a648eeef6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaf83719bda8139348dd39469aa5d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a762f8510b882ff0f267f27903f83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7c09e48a1dcd3f5c0bc5776e69b90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f41a9684f6dc3a9d7bc8bb1bbbce33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f855838ac17e670c4d844a88f5329c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2f4869cf2f42937fd9cc063fc2d8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422248198f5302f4ba6479b80382fa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004530d773c05cf6536bbe7ee3c8dec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb30584b37dc5c58f2ca121d9fc4808592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16f9510a782bc84fd96906c9609a3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715ca03fc8a95b95a5f9a6ed139018594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e86e4b5bf15109555ba3b629f426595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f60cc3e6dcac577c7a99f64cd8ed5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c492467005c512559140a60c1dda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3ff3f58e05a702f716451dc8c1e28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a2061bdcede0095c550c7ca4f06bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c352a4e11829b099ddb6a109371370f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179eadd37833af0d77242cf7b8a2fbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd017b155cfd0a244324e6cff9b42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4319f9b41eba9a5d67612ab6aea08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd75a1ba83cada23e71a57805199a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e420a6abbbd0157ece7e085475e1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119ac398ab7ac6fe9780eef8f50cdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fe8938f3ca64510d9b4625b022fc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60cf1b8b531a35c7926e65740bdfd2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe73b434fe34dc388329bc7dfb599609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffca2d8872ed056c5b418f9245093ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014fc14431a1116a903f39e986b669611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aa7ada5d9136b4e55782f61808485612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54de7a7c95af6df1d8f2ba0a3e3259613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c3ae52d56f814bafc312f29ace632614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9429f9b3147f43cc876ca0269983b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb85a66bc6c4430d419dc3344d827616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259617526f4fe51c84d618fa9d5b3972617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d70a6de338ac3e0e766220f29a717618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a9ae0e9d11815a0783eec6a170e26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b953f9aea4a8538d91ec38008536060620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3637509ac74a46239526ac279ce7ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb9c680bd5d5e2637df3adbff48523622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bd20f8e45de6a109110a744425e62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c85bda2b143be711e0654d557a66a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc5d0bbed693f4cfa3f959959ad3f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f38c94d9caa09a683690390c1d0bdc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a6a4359af0f876c00076aeaa0033627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fe56cd90c8687e16f9bc727303e83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c172198db4551a5d6b71a7cb62b9b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5671a8fcb40fa3caa2d68fc77eba5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a07ece0c88e754a421c68c9cf0c77d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df505c91d0eb0753363752d6e489b380632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cb9484337043b740696649ceb858d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551231fa3bf5df3b5cf04f438c2b136c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b3d57a3b47e29f87480304e123c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad00c8f3b22e03b1c75602c68f165cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be88f0adc368a83888f3a8b8887a6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feafc6d2c88980451ccd3720a03bf4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8d42c2fe1bd49bd48bc8d26fbaef8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e4fff41302e13adf8d8a0943c9a25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e097594a99865271d8b5f667e9e531641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c2bd8e848e5af232921f145d221c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64045e4222e7bc183ba4f273843fdc17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46340e9f1602b3831369f20b57092e18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c34bb42a261aacd40b023cebd7b3c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f814cf2b919fb6800fae3a6c2f0a1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0772ea8bf105afd778f78f91b68e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a63031f3f856d33389969ec00d8c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903389569b76931528959d59945bc886649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddabdcbbc949f2cde2e6e617c117f6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae409109c3dad1a882ec09573a9d99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02942504d0ce1164e1cc764acaead25a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b3505baf9f6eba67a5720cd4f5ceb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4030a61f4fe947c5eb5176d7e9f5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507a00b107e378d078cf46954e1bad3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409b04c01bf50eafaa4ae2127920569656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f423fd4c1f1a238a27756f76b214e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe35d3630e8e27534d4ce47bc9445a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7432509e886df28a60f481adcef67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b775b8b043e9eb13e56f3e58651aaa8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6727b2dcb456cfe42658f373583502661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ea8aa759a0bb7e44343ac6300f31c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0fb719723d28e6f0bc494ab315008663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be1ac414d3a6aff58843bb44363462664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672756142a7ba462e184d0faf15f8b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cc008d34f15135d1b48662d2da4e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba306d48cf59eca610f32a63114efc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b2e6a142a33a04bbfa23f6ff8fe99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0a04a60eac495d6f9ff546d29a130669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9307409ce3148b924bf933b411a74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1af1207827808ee7ba345a5d3071b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1c60059de5150cbc5f92b7ac98f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21ee798ae2af5939533d49f0f94cfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c9912a43a7adf6b03d18d23021a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba995ee11cca960cb6c17ee781673501675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9e7c0b28c752bfe755f22d5225af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c0505e47b24b6f2ff697991f2846d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb29b6a32021327e82ceb9360551936678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91b90dcca3189e128330ced34e5cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b46ae670d789b02272dfe27f092d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab94eca729fa0d01107a50a3e41ba2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995811fbb1245c245d21829faf30956d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9271600d157b69288844435f74f84b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2546ce533fe9efda96f5324f30213684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2835c67a9be1502006da41b6a3a9d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67563dea1c925e2a848721c43c983efa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075249ea214e99f8522689acfbb85d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc1204286200f2495a42c1a8252efc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138249f3f96cbdc4e96e3e05e8b327689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc928a62a28148d105c4204044ef1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb0c7bc221ce43334b5d191ecbec64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cd77b079ec2107b6dceda52af9641692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68603ce60f24d69deb7152815379c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192cf872f8ac7b5a7c83dfdaeaa8f3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e688b9d48bf9c0f814cbfb93e3db114695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296efa1bca73477bdc37aa24d402942696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861706e85205920add092d8530981cf7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14265515e49183fad74cbc6b2408aec8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b424207def68aad9e8d60ead4f17f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71229f9596dcefdc8d2a5d51c19c0527700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57640c419edaa8af87e142a9a51b1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f100bc366f9d84e44088174f690d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9bb82f90cc8921d0d61acde73d5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05493fa86fedd69594461a04a5067951704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7abd41f6bb4cf8f4871501040c1795705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ffabc167ac8c44fc9bae304b2ab1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae8708c442105ee7ef5da1c4fefa06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6842011b9d556bea1034294c1bac4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c0ce4fd1c6f6a4abecf05d34626f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91abeb0bce3984e674262ca66c408f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98817249591df9859036fe81cf1e31a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e62395d9e0ffaec041b190057a67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab3818d6fdf2b0b9ccd3347ddb8d66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece43fcaf6464654703adf0fb842ce7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58635113bb77b072ab39750d7bfd7240715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7dd90d1a1969c509b3a9eac3dce5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a87551bf74afa01c122f4f9710d19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c8f9055b14f38f5884c41d080804c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59b67ba0f95864c635658c23a89a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b477840ad72b014652fbda4abb81c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619791e806213ec835cde82b9bf0f9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf62308750a83720340b1d5c8c8cb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8938fde6b9eedfbc07e9e7042791723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e12adb2304b1947851ef78a29f7afa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587dc71f27918b58bf77740c558d5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e7dd771e7b22cac9bcff7c3f5c238726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8698d759aa225c5dcf570de7f5c601727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba1d00682e3b5f478695c86656995a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5232e8aae77efe4cd53fe0cb2dde6e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a9de6ab0a6f422ebc17378e64def1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a956530982562b151acea2cfae91c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7d62965aa686a5780a5b70560b15c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30208b2c9d126b1b5af82179e782dc95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c82bb5ea147732b37394bde04c0dcc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def92b3a98fa97a8a7de0a7cebdbc3e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2990e76250b21454d593594f5c859736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d043484d64c64890af369b4560671737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72bcd57f4ead438fd09c1504af5aeb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187c88185aec4ea0920d0e72aa29e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed7784a093b9385ca705e23ce90a31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008337bfb0509adf928f3b2f6dc6255f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb191d979dab77b93bf4db1a7eabdc53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf01f4c83ca4083b9746ce2e5f79db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c569dd589dda4d1bacece7c3a68aa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb6a904855644883ad489ee9322c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97408d7e92295c671379b3c42cdb9b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31f92ddf10d024ae027f5c36edfcc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b59c4accca81352a27e8873be44a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe70a62934d9a0a0822489b29ec8e79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a0fbcd27b5829984a0bf29c68352750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03150901ec6eb3c8f8b51022b1b0bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaae41639fe2b19eb5f1e392e24c551752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cad6a3cd4cdcb938e9dc029aa817cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aa99fdadc2287fd3251b38a99ce72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff3765a4875c718067043482376edc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7e09017b6864eae71787f5f4e3c53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132efe564933ae5c51bc757cd3a4db49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa489ad7b812691b94325fa852f0bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc7e46d0532b67082abf7d830fde2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fd8443715f4884f9b5d61292fc1e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e1d9ca5f13ed173c251cccee59cd3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1bb8472f9d1d31cda2960cb425990762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578340d43f83be97284f8b0e6a57f94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548fbc56dcf4a4fffb64565b4cb943e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30025873edbcab576fb54acd4ca85ee3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1608be638ea2db62629bae2108da7cf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaaccb69dad27b87c953721bda2b55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ca2e6555d9142ee23038f74dd0532768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fe782ab7ddb86779e766f61f4e475769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92410f1e6823098f9b10daa628263fd6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8068fadb3a726fad5552e0b68ac6b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744aaa301efb7c37d0bc5f8dbc417f3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc59109a70e6365c8344c285b31af2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1ff57b1ac681e52473ea1f056f7a8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72150b2b932fe89f2a699cc1bae67bf5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e2c90573ab5e89d08f2bee6fcee97776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f5b7a860f5c3a9232cfd05e57d7c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c93bfca8b429f914a683cceb422b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a931da1bb67b90cbe788557f7396c2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb92fd27a61831dbb17ab13cc9850c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678b28716830c8aad29cfd30c553b8d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38118ce337395f6862ba30ba6e96f317782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3f1361c547d7d82edd6467c2da57e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f60e9c798ccb26f7da89946cc70ae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de0ecacfa7a8e203796d914f1e596f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cb0ddf8465e04e42fb01037e2c6e5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016c735ae298cbd585ebfee77057ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e540f39aaa23854323893f627a554f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53ff37d354a38928c3f99afbd8a377789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425b56c1d310ca534ea5f0db5e558f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca922f0248a5a60b9ca7ac279f445b50791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a184366608b9a6010282c21126dc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29428aa271fd66d24831bcde50b9a6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d66786cd93464db713a3ceef34db18794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca58afe65ae242ddefd7546859bed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ac4ca103f3f7fe09ad347f13d5cb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e887d2233ed21edce483c439fa349bb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db423d4f2db6745ab058cfeac84bd3d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c842778862781c58d2a06c98ed738799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a649b31f3e02b80adbf7b6b2582de05800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e0694f3ed56be572a6015921dd4c7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916d9053019741004538656c834d1d7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf825226f8e21cb3efc4f49f476197803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c94fe77d9f4bcf4b21456c2880658804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fbd02679e80de82869652cce28e6d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a866ccb89fc856625bada4461fa68f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06510b7d314dec561bad359bedc1ba87807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6948650e33984d0894df8b78400fbc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853f5d45df758c241f92252000ed7fe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada0713ab34f6d43552a278f27e72d8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721358ee90f153e661639ca16969cf4e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4830cefb21dd80da92ff4d2a4b0867812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8520917abf381b2548cf6a8178a7b22813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f040834e2ebb1c39dc0aad65c512814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88831350b0d391c831c87d4de669fe0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eed6d67ee4e6f107dc262339864f0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50019025f4f605a031388a1b50bc62817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642155e79ccf091672923538671a33f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ff99708f94a1b7925e99e72db78fe819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344c5d3cfd580686d2a237bb30f3d0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37d60f4f543ed70d495a412d8f4dba821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef547320cbf40f702399a014a02b32dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000e015aba5036ca257518a5e32564d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4a0632f367983c589279d5edc4b613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0774f14445c7dbe5e1a227958e13cf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1691434ae8be4b562c59b1c92f4605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2931253e808c2c9d12283ce71e65ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac2843b52ecba4ebab014ba360f7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e316e6085eaca9781672ce069a8b8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6dba789ab3d2cc3327b08105d2bd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be9a848259124878ed24fb7358c2e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77b65774256ec63f12aebd9231aba611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5d5a7629b4bec422198242f2a7c4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd91bd6e74d6936b576049a27f781213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46dfb3bb888b48e0b3305fa53289f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c76feb81577a8f557db191456b0d1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36a07be5cc17410ca0b0c64734c7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8036861ed255cafdd1922feedf19d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39e5d17b5c4689f26344752ea1c7c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c1d7846408116c993b0d18ea4d21619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ee6f450e7d1780799674156c0981220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881f5a6cb1e157eaa2b2af1fb1098a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233aca9633481a460396310aa4a0a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bf965907451b65d325fd3dc4a8da923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de9c79c4f92d220e5b5f28131066024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa47564a5434c920c293a7443b56b3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8595cbb8900957ca8901f2192081726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6984f26858c4ec2ec12b89842d7572627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd6f2e990b57f4a299374d53af45928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756cd58c906d72787ce8e2514cdaf1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c816f403171cab341db654b447ff330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fcd2a1d4c6fd9aaf8a52db8b77f4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a04f92b0f711778c7df3e14fa23b0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfa3b8379c43f1f2b323ebdec3f5b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31066a2d819cdc04da797e02a26776c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f77348a99df9462167eccffbdfe47435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695feeaf5ce182dd6dec507058f8cc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dac70d0afba55c355933ee6d2f274537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44830ad40e8939b8bd96fb4f31c676c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e063a91acc7308b6128c40df1aeb7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eebdc90a09ec21c4a6de5a6e6a83c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165d46a68ce7664377cbfa3af3dbeed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a2244a303395fc26036c02dc9feae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe596010a0bf86400183d8842902bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14142fd440f70cbd897cfbb63cad6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe34c6f58f944deae074a7b3f5b56145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467002f4bc3dd40414ee1d866913a85846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653494855453d6bd3c6a2d051b3f0f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b3f25a7f27bbdda39207a0aea184748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd3cbb8a091c6ea81334c38a69e53149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8e1efb1621e0b6262c5626e286b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51ddbf58ebd4d9ff9a97c0fe67f5dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b863f514e05f13a7d9ab8b210eedac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccdc12185048d9ee605fc64b11039453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e10c52d74974319c5fc060e7fdf1f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c4527330b61f83c6a42586c839da355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ec77bc332ec207868f42a058243656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e197b0fc9058b58dff70ad19567257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e199dbde1da4b00836734bc6cb39758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd610d2d834b482a4a737b7be3f9c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab266e23a241f864833eb8e794d98a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff0e1b0b8114d9779e719d7e3a6f9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a69186086b5c71d90e0899226261162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937517b2107b6bb63ae0756ad443420063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de183f2c4959906c0c4a12f9fd8805b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc049cbed1217a2b94a1298aa40cbcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b07631ff3650fdd33bf4923b4dd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622fd1e5c42027825e503c29d574cb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfbd7a272629a10e35f4b34338f7ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455d5a36afadd83cfe5385a5ea7d97d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bf4ed54d2fd1fb9b50191c46369ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f11054a1a0188ebe9f40ff9dc44dc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4751a5aabef5431592bb070838de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ab35db1e74524e8eeff7a7b218cf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1701fa40b15590b9aa6f240567d8ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf6aa7038000e0583aafe08023a7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a68f87f9899ca3318c2cece6e064576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf958833746cacc1c10c8add970b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe202c68ebeabf7752f07fd07effb9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa9814b3335ff7d21f457167c68e2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad6f3be232119920c18ae622e2c6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dad1565834765cbc5ecf06d2f96b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a3b2641ecffef4d4459c037912ce982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d348e98e98b7650d77da8c5e99024f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13ec1b3bda45d8be1cd93bd15a24cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe396dd96cb99058c99349bc437f2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a80928b6a5f2af796e2bef5e77a1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f28ca7db1b598c4ae6a9e74ca809c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1eee104585871377ce9ff5edc5b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef605b09d514f1f3063a97927bb709a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ee631752f548ae8feade99ee2502a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7146c8dfc0f5834cac3cbc431c70491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e8ab32c39ca5cffdfc1799d00f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa066e1cbb48d29deb255d5dd4aac6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d23549e711aa846a37552459c01294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae110907a1eb1d3eff45f8e9b277a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e84d7c915e6ef038c823cbf4bc94096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1017bd19630dc2462b99b7fd4ddf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e1237e13f0b17dcd24ec6255321ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054a98b544a6df4a2e5fa1680c6724799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb97b8a329ffd261695a9f391096e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ccbc673d71e57fd072f4b64bdc57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f890d9e7e37970761907f93225a8fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41be1773d32f7807a56f12927914886103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a7716fcd7cccd709ea287b23d249104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38c065d8180a314e0aa54817ce8105105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ddfa9f488524d060ac944108fddf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fee505297eba9d417348418e24670107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb931286d8c7c7a830d5addcb3f9944e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d8a22d1d57e3c197e38246ba488de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5642d704e271cbada24f84b37e262110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d190f082a2a1692ec5a68fb56971111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7734272123c076539074c522c9552112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63d546d6326f564fe6402c2d080e8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037293b9e27549b0d844b39431105d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef79f8afecdde167ed358ffbfc22432115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0850feaa85dff4a8587dc9c5ef5e2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e017a48bc8aa3285f7e51a12c6898117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd662484a9a14f932060a89bc343b57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272e95b4bc1581509a5716a9bd3544119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497550fdd0e588bed8271ecaac7d4ffb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e89070247934005d3e240d4265e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c59b67eb024c3662280205b45eba5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e16143b80ae114f23d112f349276d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3246a83313bf7b2d4aced7dfb5c27a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafde377ca52ed7974473283dab4fe4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c9ca2180b0920631d1500d1b1b6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4cb84ed9ff1bd1578223336b58702127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b30493bb29ea73fe0af266268cc969128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f2347f0e385239e8912b78069ab2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb39a43b1be52f4a6b0d78362adb28e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6928a0c0cff3071fedda94163d43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05845627d430beb10febaa9172bbff6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574baf77cafdefcd1a844cb8a21f4eba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94761b8cb1712b7cad7446eef6ae5e4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd20ab26db486cb1f5e68af7100c7a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42800a0415bc294176cdc30faf74ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221901960d91f263541a5823cf2dac04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d7b0d8dc46208731d536c02c82714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5170c955167009f154f36a54a00dac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1b6694c20e621d6f1631a92b7052140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677172603835ce4c16d42199316b179141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8a66fe80572934db5374e17254993142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b69d985d9143bfede4b3010f89c39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4edf0a1e99f6f05d596631bd0b19f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516e8524bec843ba73eb59ac19d1e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88f2f35e6d0d1f216fd8975eefbee3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88c48eb4036cd6254afbdad4c79c8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fdffb1e65127a4374d5e6b8b6eee8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3af35c5fa15d94f63a9cbdb68f3c20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b418ddb48d49aef7a9791a7cda835150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ea501f0b0d992db770e6f355fdf5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d83f7861e72d99357e94f662c3f76d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a00573a01f7509dbbacd7d73deefd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678b44bae02096777bd4fcb7f23e50f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d254c3b2123a910b1d421ccd9356b43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce66d1082418d4ca1f81662f2d2c384156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0bdd9b0615bd40e8c9b8e96f8e032157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8735480536e6f9dded4444c8a024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e17d3ac9ef71ba675843f64e53118159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ce9a02852c53dbef18093178288bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42808337c324fbf333de540d25bf5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04ddda13b2063ef65e6c1fc299e8df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef61d045394a1c0274440a5062998e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa88b978367166385cd606c57d985c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ef254e2ad374ed372977ff8c62617165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc74b48931beb0bd6629c5c01c2000166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06069bb93a6d41b55ee900f39ed6d27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3866f7a96ccb39f0860bd703cccf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18903ae357a98853b7363979e6b0865d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d72b6b39ed21876e0ed49361d0e2a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f92000c3623f6428e7bd4234307f71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc9f6719430cbd732b28cb5f9324f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b21d96cfaa28d1bb7cd805a1aa5b17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a2898c6573191a9e8dbbf5df40fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506fdae102a8d040033399b67fb0e34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33ac48a5c87f66b336645bd6410fe8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bf010e4ba570943ec221019ff035e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649c1e1440fdcb633b00f62ca957be7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2b37257f4ddd30f3585b2c948bf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5eebacc9068eefe7f9244b3d04a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74338676dc1c43eb81c0488d5198fcd9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3e82a91d0352876afddf5617bfd30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ad46e4ea27a7c280556de9d8eea9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a055989d9be0a91d0188bbabefefc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7699739937f8cc10a6e74c1d1167a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92769ab5c974b06cf607f9be1b1c78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced53fac4a4ffc7973256ffcb5907f06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce9e9d51d74b0d40b649a5692c170f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebee703845ca4822856b779360c5c4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b384dd506174dabd2d49aea1dc41f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fc7b5ab44736014df59734888650b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448fcddca57e806ef0e159da8e4b495192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581f83cc3e0b27bca8a703f0eea73a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def10bd521a9e5450c7b8430ad2dfbda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d421f660164669d2891e6dc4e8285c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37b7f14f98539b98132ae50ca9f882196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65618b6ad54a067367daf169521f9cf2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5ddce2939fb3e6f39b630dd30ecec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc55532063aebabb7114d161a55eb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef00ce248013ffce4f18e9191dcc34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a253557bfa4e61776c9fb66fcf9e62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6712dd2d01f0d709eb90e39f2a5817202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee849cda184df10f6b260787844ab30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd20ed4804f72f7bea89c3550b4c4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6f19d939ce53c594ba767e5f2653a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8ec1761c60be82d2e474d6a9d9346206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31334ef4c735f592f49a75468ae2d0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44add54aaf954e41160304535eda4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63c5e7c338155985f3dc2beff08b84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a137561943800d316985c4ee43336af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d681ab4056794a423ba478da21ec39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47da31012a455f2e74264ea6f94a0d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e571d60d1351df2a8e4c2abb214455213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b5ed94f55eb99a4c489a993e58cc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aaf3254d7fdac5ca47c885fc3f63f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6585f6c487927f7e67d7db637c1595216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64350259a30d71780b93b485e031131217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19fb00032e0d65f9609b4b78dbbc30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1f399bc37fe39fc1beec9634fddbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040083a666fd6262682b3e1663c671220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98623084de39f07816191b1b6a44ee6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee18d21c1153f5e380785c50d444a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcecd40c8f8806c7e45d6929e953509223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a06783a07f21cae5814b3589ec6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8fddbd0a66826782c569b600a6d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206ba212f216a6ca1ec7f55dda98daa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782efc942acfbd85c9c08adba1dd3f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656742b49642ede366c16591951dc81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ac63999077e637bc7edf755b4b66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a17585cf015b5565498fae5e50be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc71e61a4caf9c601ea2936d058c5c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873de23d6e5ef1daea595cef91546a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b36a13d8d4a25bd33a9d94ce84762233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f105c2e1aa6b5037022a3b5799700234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a63601ea52264ceb396af371cd2491235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f41da3f930e36733850c40ff51029236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03186d53a70459c23f96b5cf7c907eff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71543599da559d35659fb5762d1c3b7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07aa62dc6c1a0cab618332101582ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1896288e0960f5de453e71f0a4aa0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b05fcc36ea253e9c7022a8a7b2fdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a176a937bcd8817a7da8a30630be795242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7f6792faa0c35b6f41772ad35e901243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff793437d3e3da5c94c96a99b2cdcc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf314040367eb1ecfda2319ec9b16e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5262b262a34d2b5fcd97d80b2bd0f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e2cfd4c23fe2ca759a8ce6c934a68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb579fd5bd48bdc0fcec8e133bd3d58d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6cb6ed690afd9cc4686f5a700a95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a7413b9a8402435d0d83a829aa50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e2701e5eac9512e79a6303d897979251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8fe63ac98940ba0b514da00d3494e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16025406ac889c87e31ecd55ccf135dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881078bb4fdcd16ca60b9f09635cc20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e8e95bccd2fc203435bf5ae256a93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0312888b8cd6f8bc97bfa6db56aae20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f4c0ec6aaa07207f2ebb6422b024257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc5f997e27b3c1affc17efc492b21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ba2df7aeae10c389c0183eef96b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c044c6782e05f072453ad9304410f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9db7f9f738085e9fd40c4b157e05f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc7601b658c2b5c433b0aa0d60f45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e0e363e53268f7bd91e7d80810936263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e9db37746b103a58a5a6b027f445f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dee7d289fabb3057db5cb8aeed14c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d309e14a5777530018237ed81c6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3a236080195d3f10e9addd8ce0bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a736037adb71e3fd97e52b306235268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8d0fe820474a66fee6184ab9a9f6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb863b8941e8ae1bd212fd4a0dd01fee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed65cf48fda76fdd65c5039557d3d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee763135f7a0ac1d9fc171f298c038b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c233760232ea0577af8e5d3dc790273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a94bcaa24c2ebaf639de388b75bdc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d0c1921ebba3ff440ca2031044a5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7832e83119d1f71075f7830c8d890276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb41015fd89ab2be63d1dfb2a2421fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c049cac9950394add6f35968bbf8131278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d24ddd30dc7750fd4260add9de967279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289208d6373f0af01fc5e90350aeeacf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085914d5f453a4fac38853ca678a82fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d3b4af5dec5c97a037c5a89df47c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014df67baaccb81e18b0dd4ebba2fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815490b980723f36a2915f38c386d5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372a5bf8788c804d1f9a7d29aee04b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f1236338cdc4ad9ad7f92ff21b593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428171b2fb86512b1f1ca7ebedc1fef2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9d2ff0fb57a77cd6364c064cf7d99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eb5b6550c672e172c3213a5a0e66c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688cd77004e7b3920f560ea7f44a06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55dfc89a572b906fea0646d530505c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd1d0eeabfcdbc2d111258e60f145292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a577bc07427426f53305d4877b20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63207ff0ba7fe2061e78f4213abf4f64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e69ee0f32651a48061a84a5548e3dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc36c26df710565f10cf8ef8cf339296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76beb3ba6b408cdafb03ef5b25c459297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49464348807ccc6295d6101422565298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939995f74d16a236dc95826e173fe28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e80fd5d25db522ab102d3336820f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477b62fa6339c35886b38bb48e00b19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e90086ef8584553011a61fa12e062302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf924864e3f135152888461853b3a11f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3e64dcde8a00fa4272e31c2276db6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09871697afea0dc6132d8434531c1f39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57021cf85a04ce450afeb452011941ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814533a4270e660990e7d8fd72959457307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f20c1d2db32abf6d48432c1fbe4fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a41964e9be2e2476a39ad480b7bfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd278a6cf3ee2bc9a5449ec27d63a4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5039ddc04b792a6d1917701610ac6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25e7495d9bfc02547024ca28ebc1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b367ae546f5aa7bd2ca376b0641438313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6fa1b212f8ff03f7b69c6549b35ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79848b7f643a2f467a5f7b714b2501c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542b66ad95d438579f64a277baffb25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7de79376c14dd0ce5c55a8ff71935317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de367f70803fb36e2ac5d708624763318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d1beee79e6006e939fda22bd57204319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd2fef9939454bd1b1e6487aed635320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdaaf5277a328c89b55d0ca4904332321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19e29039a0138945d347ad23b9c02a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061c8047c12b7291eeb507f5f62971b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04f0e332fae24ade1caff6ce9419c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53348f129c738df7700774d580528a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a9561e9c9e4027fe7d5f86afb8f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda2a4bc96addb28afd356d5f1268ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b617491cd83fc6a01cf856694a851a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ad0c05ad80811dc6a4931540d2a98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a7e63e5fd35732dbd23c222eccc78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba15e75101938210ae8292611fa8ddd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755ee028c74d6282486eaf6d5ce64a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b49293bc488cb57c992e58cd2593d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6f99b32196d17631f457107bc928334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e017d0ea6b62722c370f65a4ba6b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319392647e0fd1e5d6a67c205f3d16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dbe15c3b7222c71c801d0261ed5d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b40f299836b76925ef6a3a5458749338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097a1e6f562db9425c2802f73e26194339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd75a72dc0bc67bef44293510b6b04a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1dd3b3c27466eb2a5afbad4eaeca1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae348f39a19f743902584d5ff4f33288342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84459393cc6142c60da3414233d5ef7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103504823e1c7631eb8434032ce7939344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf80ae44f770640a031f3e3378501345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732cadbea49529957a4c40a660b021346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651b0e360c38e8677945148a3ac55f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e9cfc021ddf0aa7694e57d8e1e921348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266889cc5f770656e007ed78ab6de871349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53dc330d9edde9309744794b4932bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce29fce03b613cceaa30dc71b0f779351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a6ec762f2258a2585fde5d880f010352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85d089eabc88aafc0463b9341875df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3f0f4f136b256e7923f1a9aa91386354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f9f3a4324a12ef4cb5eb945cfa0fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405630a3a7b456bd29fc5f5f1a41cfc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa66c039be5e70e1e7eac51cadffae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b848b19c3c8a320081edf6f22e40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a827ae899fbf49a8d78350b1f0929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ef876227d0fff65f124737016f61b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d64231aaa80d4cb36a66fbf1af518361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec37a4fc2786005e1f06dd0c98299e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb275f0cc036c4b2e1fe5384b07a645d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86307d32868d271b2a0d54024f6eee2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb42c3b612c1b215191aea7acafb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b647ac7e22d4790292cc8b886100e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c57d1a5829bd45658a02c37ff8f51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d8f95b02848c49132caf97ed6dd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9bc18ba744b1c694669c6a8b43b77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca15ca0da5e26fa9189091a69a1663e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0867600c34024f7767f0ad4bdf36db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd9e628109c297111fd010b12dacf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4756c197f91f996193d962fb44e83d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53405f1a3d72adb2568b173f11eabc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148ab16c1970a9305d529469dc9a5f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e96805fee8cdfd10025613d6447c67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d0fe07ac667e7153f0d565ce4239c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174290a2902e4a8b343a63b421b0ff5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e9c1a410c5e85f1c14de9358ce7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c987837f556a5fd14ea6b71eeab5c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623f5ff50aaac11e80d160e6770a88d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c5772d281348a4cc34d382a787cdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92aa5cc3c96b851fe64c531ccba31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f68ca5165ffd645dc60cd46b6c7f1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfdb95445022786e5d346c8eb48833385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a019c68ef537a64a5803767496a0ae1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce24c147ec804ed59307830b7060e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3b9711c2c3003b162bdb6946d590f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e2a4af7cbf23112d2b3e5b28f3f69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd7c0e6846c0a9369b1d293c54ab07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db734829a5f1171b85ee463cbd192a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b096d8af4e155d7686ad175b2393392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e7f11e1a8ade2228d27853da1c562393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ea7b183e62ab5a65660254626d1fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b0e962b976c4a1724af03b02044d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a763407ffa805247149190ee5f84e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbef3f73ca5f5c251db189d914a1b95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f294afbe481b8a30275baf3256752c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d55609c6ca36b9d5e7745af66eca8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67ce18b1d7e856f5aa9c8f7211c1b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95418c43f73ea9c5d4499bcc83f207401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810293b37211de9e9e54c2619104507c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5096eea94b48cec55a1d3737c320011403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c22f576e3b1c6571680ddf5416b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89438c088ff306f25fe20785fdda5c99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659731b7c8a26394efbbda41b69a5de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ccda8670244cc8b73c9de66f1677e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0438e34b07a339dafc5182c64e013408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34fa00ca2b77871a7f1dc278c81ef3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1cfea516f7a0c6b401d4ff92def9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e2a5a2347eb1a11c7533f1c51eed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811447cac466113d1afdb3c061ca87e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a78592faa37216882349a3046e45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f9089f8b5dc505a42d0c26e545740414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e275d4d60c105df8952de46c53458415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b81ae3489c0b4ae3c67f9ba949b350416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2d2be9ce7606015efdbdc7b74c2d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70b88c6a99985e1e435b458c2d62de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a924509b4caba62c513bb8e72eedec9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4f8be6c4506d0b09029348dc3f9be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa929b175525b4d2a994cb8cea9afc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c7986c7bed553aa26cd24042bf300422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307ce57b9b34ec6b77086a487ac737423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071ad756f1a507ace3148a611bd3a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e6cb798f017aa8831c803fa175a49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c4d095da202ddc43cf07a44fe7d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aec184623c258758561ac85aedc09d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a746462f6f727e43aac45947846dda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fec4967fcd64932596b3ec0180cb15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18860153642b291d574ba91312888c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4227086df9944c38169b3b860c555431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c49964387b1449ba8437970ab0e8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef991109066f07863df742762d6824f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22264b16c56025c25cf3182c3652f38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286dc3b34a3820ef9acad69bd07f4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7cf596678f63ba1996c221b3c6df1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd1f6b5bf1ac182355a92fb0703249437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4562ffd55756750b789014de229781438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c99f5f0b990cedbfe4de0ce6bea5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5ac140a89d73750fb613c6ed2dfa1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fcc48a4adb02e7b174be064676295441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd398b352381f3082c6965b19204c7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e41f1f2b961189b834f4f3559f1d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27f9cb85206ca20285239313ecacf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4adc058b3447aa459d3a8db92eec15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18bfa9be83bc4f27ec8fb0f3174293446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61fc93c1703578f4a0d82d6c41f9f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767fcfe2759bfb58efd3d8e25c3d966448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d6ac2c725635237491968bd493cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dc27fc30015df6a14087257f7becd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3522bd3af2914f38814c2c92dbe35e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27378d67b48bae226b88529e3be929452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe58db3742a6271bab8d050dcc20018453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5261163ed8bca02fefdf4047eb5812454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d23c3efcbe9270699e0ffe521d82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588ea828039154c90611386ab0def3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803491b635e176f59b6f12741556c84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7480a86821513b3e8b2ee80ecef79be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf24998e6d7ba891140b4174076ab8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403573b9f61df9b38633d02ffca2d7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea921faaf07e144a33a22f3b4e0cf6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8c256a8e11cf252c709b061752d5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bab3123a959d63fadc82d0c1b80bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc4e1950442e42e1d0857bf49f6420464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d13b49f0b6ad36f54934741f81b6cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7920b84f4b9ca36d3f69b2affc0dfaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba369fc338bb1e6be0fbdec9c3f17c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41f278c02cc59a07f2a3595a36a420468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0274191a07b08c7af57f3ed5437d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db7f3b254f7e8a3bf0ba294525a46c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c61d951cf933e9293a52fefe8517471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dc40cb7052506ff8cdf57aa789b40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c5f67ea979916135f1df5c00b3dc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df47cdabdd618e4fb257cd8112a62e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff585cf9cc92a9de776bc68d2849c11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bd121422b1657ba6a2cf1d1b1cb6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145468d550823eaa09b44e52c96d62ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9743de21af649fcd1c92cc27f97f2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3c9a3e916e75dd0eeaaf67adf8aa7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e161e21ba4e602381e1046655ab00e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22e2b6929453639f87a54f87bd14ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb099d67753f1fbe32184e9258b9853e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab8f6a11ef04ce9325a7cd4a525b95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc2e68b61ebcd1d6f4fa9f3a8b5c4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eeb2d98675d4a84f0507166b90d0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc95c15be8f1750ac17c39d7d0e416486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caacfc87145ff7a51ae84c87d29f9c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331f72a5c42ae2446451ef555a8f026488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32db64637dd58b5f452cc8590aa49b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8587c3ab26d3cc10da49138796ea2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a1ff67bc4529546e780c3ce2f548491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afde1010505a0bd585acfa740b18b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b921730c2703a60c372e83c6f9bb2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abf776bb2a53516c45ce15b0215dbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46594d1d8b90ace8605f1c28506f67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461eb0ccb2383a739aad1a298484e3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391bda8cd7ee57c61a2e3e9763b0236497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3b7f9eecd3af24ca72251f1636f95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad86ac09eaa4c07941315b6adc8f993499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc3e668f1aa38cfca50e022c690ef3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaf28bccdb598eae9f3c12a5012702501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445facef16718f4df16044ca2d3fd69e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c3222eaa8711650c1c6e3b058c4c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddb49396babacbef30c5f9e01050dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d859b307bee71bbf6c672b785291505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6087a8e34040253c662c276403630506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59661eff6428927f33c356ab3d8b4b3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfad4b33bc48e3b3fdd3df067a19b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317c4b8ba342e2291f50a306d4009e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b57b7f8f015886223f43ce4251cbea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9650ef2a2d502b411a00fdf95465e30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67de121392ac3758fff69d3284f186512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4525d43cfd65e4749310c085b904b2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f9fd20a43ff0e2922eac9f9cdbd77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef768d9b1934811d4a3fc7c59587aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adb04deb1b55bbd30f98794808dc4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1593d3f2417cc52680f983d338d86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2787f16987e502dfe8f292a87f848b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d6efd90481f6618965646f3646f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401daecae45a788098a0dc4cd92fea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff874ac2783e7ddf5eadc7e0b7fbc66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a4faf871ece7ba8d1bece8284209522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385af8078a9d1af173be85ceb57d685523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153647a6fba3b82faad11301ee48bafd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8e2d6737ef935ad49311ba3961349525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea73d6dce7fb0dc016ffa882f9eca9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd79237842401f504748f14c6d1f99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775e65aad850625c690e2510efc44d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472cc2b880c54324467dcb9c01fadb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831b3a5a728c530464a448af5db50a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404edd726b1b0797bc6998d5a298d8d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177c601f872103b6a216f7d64e885e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3925d2bd1b2998ef7d83d1be7e8e978533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f063a67c591cfef2f34f5522c66b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2514826c505862afccd0eb760d6036535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92de105f93c0c8955a375292870882536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5b32230c7ea20a3287b80e2494be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa876c429dc14024f17e30fc3fef3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ec2092bfc03ac1c6d58cf7e8fac5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef1758a660396a8cedaf4bfa2268e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204497f6bd2e037ddd29ab805f83b2da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da4ef1be913399c6507902c32f65ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ff013ddae198961ee97bf5cd14d9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d18c78582938173cd8e753464fee93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffec7272cbb174b65c145b5c008fca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f404a881207216959bac7e2a4e02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3f610b98962b8087e9252eac70d4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b44f145fde6361d1314ec345e365548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe9b90bf6960a43d40117409d9a4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd43ccc4a095a7b81c983221e64fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c44813606125563b75f170bfea99d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85691225a47e45a004a5aef329d46bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c012b356a021b0f4e900135a88332c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869201ec52e893fec90679b8e4917609554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5fe0471f6c6317cedefd63d41552e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e93c0272697ff8c88ea765cc00de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7854729e17e6f7060777fef282d48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b551109dc9fc9c7dd1d4d3c292f524558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d499f38e878b9539c8316aa829c6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f488e4420260206409b9e3b5f94f6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d562b09f56c7ddfa72cb8f882b06c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e58b1ee29b9f98b2c44d6a6a723ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c448d32598e948d62c5fa0e3d33b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127009ca4c45d76d2179f971e09344bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e81e3ee49306b5a182c0e72d122d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb6029fc4e1b605e75e0fdc17dd848566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc5081efbb7ac7d574c19871fbfec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1b7fcbbf0af841cb7827b8591de69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8300c9ba92f6598c512c30127028a6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978d4037ed3c4d1d0a1abc91a76b63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2ad2925c58bc7f7d9772392eef867571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7dd2dca0d408c06c0e1a9ef9b082d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cce95abcf157d921ca35155d31276573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967c2e5b6e06e1b7c2a37559e8c6a68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec722d15a2a5fd1b35060ed361fc1a5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b375c75459af1ee52be8c7925a260576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8404e5f955035d920558f7771a9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90317f49c25fb5e93ceacb320865eac3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c7adf2f8b5c7b94fa935c0a92181a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252885399ee71624577d85cea25821f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf922311e3963c4fc590b11f34ed3e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d52fdab7cfececa8f32ef73c7a57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a748ad6280e1530772d75940c0dd42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d6dccccca9d0d001c2d9bc8a15ca9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed33fa1f172e6c471887e73709cc1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815a172c0386b69f87a2b58426a56fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6198a86c92679695914a46e49d986de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf23dc7cfeaf7c2d3aae9c6592a840b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc077bcf482f8e1c88783e9094d4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1465142528cfb61c2caa119a3c940b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8256a7aecf74d3860cf10261941b31d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc97e39325190e2298202af4f7b92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7422a81d1ffefb157f18cc2302269593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4decbc6f85f0e7295f27bbd84749ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6659d77684771c4789f91c59f5cf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c9218b7b64e7729342d26b794dd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635eca2acce42b6f5c129355af71bf2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e89ecfde001da517a596a88eaeb1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba41cae900154de98ec822f1efd45c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a787fecaa3f706fb4bb696064cf8f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a95d998f97808d877ab6bc129a53e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e92c42a67f562eab9be141214907bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b8f7d46ab85e94b33d413ffe0a18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec48db30ef3a69272c0edc4def7b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323815430c172a4496ea58ffa8bc9cab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd134cb90d0fb26d389174061a14c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e673537acdda3eaf333a3f992ce67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717680e7abcf60993bd64f55b9f8def608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e61e9b7d687a57f65f48107b717be9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e0493e9c8b4682da124108f01e6c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3c37ff5015062a79389ffcf87c5ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b237203a03dc9d4c74442828e644d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717940c131977f3f9ad6280dd7d7f7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9ac99d5925ba8689d6fb2deb9cfc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a5650297a4d81c76078bc4f1048a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c211b804a55f66f3048fe0b16181616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce045c7f9cde4566a6268e6d4ba7017617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5225fe727d45a9be196071269da562618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef694896bea0c84baae5a2405b3923619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8f345422a7591c56e780c2892e2ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d712d1170ae66568284427678fdaf5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb3c5630c62e4a7965c4698b7ab5f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef88be0bc4aa79cc2091125912266e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b85cf8068a6285f67fd4b6cda8ea8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bb32d51991852258795097f093cbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d81934f63ec8f0a64837a0d2dc617a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf054351b42d7fee0c3e4043f85c36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21458a7851ee57863045a0dd449af6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89332b3d4911eb5cb24f45e137879612629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bce1dc58090b1fbd10ae635cb68828630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83619b5a4a1262501d0e619a6176983631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d269bce3b45f5c22296db9a9f26ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff221bdbdf0c60249db8805e3f844b56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081ea91e3a8e8cbcc73f550a9211fc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2f647f99d0af480b898706cd4d16a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace274dd2d7382d5a31369221ed64de2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b206a9b224ce587c0360700e19849637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1afdb12970b239d0abaf08297e7f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b005ca6df2687652f9edb4e9e5323639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a0d95903fd11e5dc9760674d3b8c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec24d438bc1e10be83f61892a19c5bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c7ec8b37d999a8f643e1cea39dc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16ab5c6a7daba70593a9e4dbc4e43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efce4824b6e32c1f9fa3b1f374b074644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9971886f170e276abefcca7caf038c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428db13f9848ada3a9d143eafb7f11b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618993c50a8c242748cf03ea7b5ab486647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279085f24d7354567841ac1c950a9d4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a6f1a4c243ebd6477deed5f94ebf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7fd1929846162a0f9ed8617f3018650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6bad0d7880ebdd51b2268061ab0d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37ad1335dc3a4c54616324928becbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f5fcfc2cdfed9165bb30f71dbad9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de0caf44e793e752840bce4a55c0ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6666176d5651bb9d1fb7d2903c35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f8b95dce6a4ee0aa5ef2f1c751335656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986186b256115604923aa4739aa72358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e4d3c4cfd371375c1a9c41baa0f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c656a7b01ca18e3ac87a8bc37bd7a2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d721d7f90b8fd21cde43c017f292fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eaa5c773ee09f12e11b106b114d1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8edbc6a65ab6ed55dc6e67a45bbfcb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b014e5f20f95e86910f732ab429e84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f55898bae2223833f5f34839e71e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e19d5bd62d21bfc5d8a3341280c73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e23e89c73201790d4b360a3feeaded666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc7722f4f94d2a1f94254bcc7c2320667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa3dc9d5b423b7bcbad1dffea172df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a21ed0c60af57d2465d5ab167b85d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3d36400c997cc314823cdd593c63d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfc43c6fff01df63a4b6c8abffffe1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e7ef67f75971a0edc89e4a736bd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5be478ff9e0b72c6bdb735b725fb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43dc5fd348854471d03f26b760efc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3343fde23f25be339e1578c93f599675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764fc3cc5a8a4be1117bf7fe2d4940b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75bc41e80f2f67339c96c809af4bea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c60dcb4e98d8eede643432d95b18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e22756b091b5773448019109c678679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4128d182478c21f7ee4641dfd21a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa55211b5a66b0c9255e8901b82dbcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab1bcdde5d8586a372e5846b38348d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d0b0f44b0bdc0a12d68ed52d0431c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a5c8b363b96c9916826e65276e4bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8eb67cb309865213b0b67206b2974685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc75e09a8633d65fe04aeb6a3f204686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd702d2388afd819583a5b5c7e30a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca649f64b8d3a2044abf1c021ebcebf3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a91efc0486991f022eeae25b7720d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7516ee6cc6eb87b0a0c37ca85f95690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d57f181ae59b285665003ce9e304b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337be7439b52bd139a4b21835d2e0055692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b686ec2472362cc7bedf7f20a5c63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce322b6f11d89f9476df4b3f2a291b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa5fbe421983888be32bbde024aabc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bec5e7ec33e6db9a41e01a6707e69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc073d349065cc413a59cb150fe871a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900728e49b58cb83b3eeaad25edc2d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ce920e998849034e49d428203802699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939be9302dd07202ba0c633e8af8a3bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673f1358c3e78cca7b67019ddf2b11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd20b6c6e5d7bc7ca0db73b68eab5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0c1e027128ed568156dd7aaa44358703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160e533f3fc2665d8963bf240533a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f119a075046fc78131b8cce56e06c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e5518b6a1305d8587715c4ff1b51b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6109328d8e06ba48705bd17ec55473707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46a4756da8ab13d8555231af5786e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def9a8776ce9e8de0fdc294b2982a1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b66af85fab3aade813943e7160bb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1a49653ec05fa4613b53182ff3f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e0206236d5a79e3d65ecdb1a2c2b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35ee258e69ea9101dfe8d76ebc42ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b96e318d4e4213dcd978e86078c9d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032cb0a4da3156ae0cefe82f74eecc9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658c309242a9ebac3dde9337fba8878716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96025f0d2b2c08d75a79e991f14d34f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2636ca20f2a6b9cca98844a522c13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1753a82fc13ee9a5004d061c5b639719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b511bb5275a94b927148607fdb93281720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9ed4e8d0bd1dd9c66d38cfe47b8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe58cadef92b885f59b7b7d73e989722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72b1e794430ea6df9b2c82f6183e19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a879e6233de5a4a4553b6000a059a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d169bb40cc768dc26bb967e15e7906725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d967892724d88210180494cd059747726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c76c036f2139df1d340a121015589727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52895ea0ed4baaf39e4a5c565d62d66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074559161a11b97ba768c7013fe439b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4ead58a562e1717a32728bb242d46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782fefd7c0e65c01ec6b5eaf917a895731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a46c51e51215d999b4fc0d2b2233fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc8eb4de546ff59de8bb0e27a3c933733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd79de7c123dfef8aa2418bbcea5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9bd02735422d21f00765fd3287aa7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2a3ea3554722d1a7fbee7296a1a4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b283660c8ce030b209cf38bfd310ac7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca101223b257bd89c146c778e3c11be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faac12773701922f4a6d8bff0a7944739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681177492c16e2bd43197bc949985ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91f6f60ff73566dabfe0241bf74735741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad1eb9db68d6c6a04b57127010cbfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2023c2d2fc68e92348dd9cc83fe8657743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d4c3b83b901b8a31681884c90e058744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c0ad3db38acc21bd1225c81a263d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d57af3601943b99dbf905d93b3dcfa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078f513bd40c3641cdb3002b0fec9a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b55a9960141be9eaf77b6ef49922c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884a429b7c30c177d0aad8525bb7ab5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73454f54162fca2e80d6bda30aa5daf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b649624578ca7d1adeeaf951507d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947593eb3e84558e0141a49e978bb0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb505ad05b2ccd72e39491b08612eb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f4ca32a0e17c054eef906ffa3ec17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae4daeca510479c9ee4bbe6b042ee7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f901cbabfa6e5772bb28305f30656756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c9c4b59b8c2e099488adbffa5e717757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44885848b9edc97d0c09a182a9b783758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f7eb690dcf9e14c9a738618e68a18759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512dfa64264501161734e48f4c0116760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607f974b8df17eec5822c10f04e3643761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdbf2241a2d7781e28c526a5e5cd02762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a492000901e2926c969297994222f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961ed1964f56c3aa17e8820014cc1ff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b761b30a13ace6286a7c8d94a7a1a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0edeec51cfa1a70a673d00ba6aa822766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413036c49ab985cc893255d585788fac767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>